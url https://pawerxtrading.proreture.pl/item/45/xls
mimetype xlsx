--- v1 (2026-03-08)
+++ v2 (2026-05-07)
@@ -12,716 +12,1055 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>scala SC 8271 bezkontaktowy termometr czołowy, biały</t>
+  </si>
+  <si>
+    <t>B07VPXC6HG</t>
+  </si>
+  <si>
+    <t>LPNHK401758502</t>
+  </si>
+  <si>
+    <t>spL1i98iLN1</t>
+  </si>
+  <si>
+    <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
+  </si>
+  <si>
+    <t>B0041R9NMO</t>
+  </si>
+  <si>
+    <t>LPNHK470578720</t>
+  </si>
+  <si>
+    <t>0043917008363</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
+  </si>
+  <si>
+    <t>B0CVY1696Z</t>
+  </si>
+  <si>
+    <t>LPNHK440120757</t>
+  </si>
+  <si>
+    <t>spL1i983nl4</t>
+  </si>
+  <si>
+    <t>Remington NE3870 wielofunkcyjna maszynka do strzyżenia włosów, trymer do włosów w uszach, golarka do brwi, trymer do brody] w zestawie 2 nasadki grzebieniowe, trymer do szczegółów 1-5 mm</t>
+  </si>
+  <si>
+    <t>B073ZDGXJM</t>
+  </si>
+  <si>
+    <t>LPNHK470278991</t>
+  </si>
+  <si>
+    <t>0043917006888</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna srebro</t>
+  </si>
+  <si>
+    <t>B01MDO45HY</t>
+  </si>
+  <si>
+    <t>LPNHK402170075</t>
+  </si>
+  <si>
+    <t>LPNHK440067478</t>
+  </si>
+  <si>
+    <t>spL1i989865</t>
+  </si>
+  <si>
+    <t>LPNWE377352914</t>
+  </si>
+  <si>
+    <t>spN4263C8VX</t>
+  </si>
+  <si>
+    <t>LPNWE375155833</t>
+  </si>
+  <si>
+    <t>spN6RYCPVHJ</t>
+  </si>
+  <si>
+    <t>0043917000336</t>
+  </si>
+  <si>
+    <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
+  </si>
+  <si>
+    <t>B0792W7HLD</t>
+  </si>
+  <si>
+    <t>LPNHK471819666</t>
+  </si>
+  <si>
+    <t>ID Italian Design - Różowa suszarka do włosów | GTI 2600 z trwałym silnikiem AC, mocą 2200W, dyszą o wysokiej precyzji i 3 trybami ciepła</t>
+  </si>
+  <si>
+    <t>B09NQF27KG</t>
+  </si>
+  <si>
+    <t>LPNWE353013773</t>
+  </si>
+  <si>
+    <t>Cecotec Elektryczna szczotka do prostowania – kwadratowy kształt InstantCare SquareBrush. 50 W, regulowana temperatura (130-210°C), powłoka ceramiczna, generator jonów i obracany o 360° kabel</t>
+  </si>
+  <si>
+    <t>B081SZMDCZ</t>
+  </si>
+  <si>
+    <t>LPNWE375152887</t>
+  </si>
+  <si>
+    <t>Oral-B Pro CrossAction końcówki do elektrycznej szczoteczki do zębów, 6 sztuk, doskonałe czyszczenie zębów z innowacyjnym włosiem w kształcie litery X, oryginalna nasadka do szczoteczki do zębów</t>
+  </si>
+  <si>
+    <t>B0BWNT2NSK</t>
+  </si>
+  <si>
+    <t>LPNHK463061018</t>
+  </si>
+  <si>
+    <t>Beurer EM 50 zestaw podkładek żelowych, do stosowania z EM 50 Menstrual Relax TENS i podgrzewaczem, 6 samoprzylepnych podkładek żelowych, 50 x 56 mm</t>
+  </si>
+  <si>
+    <t>B088P2QMNJ</t>
+  </si>
+  <si>
+    <t>LPNHK401770329</t>
+  </si>
+  <si>
+    <t>Braun IRT3030 termometr na podczerwień do uszu + obudowa ochronna ThermoScan 3</t>
+  </si>
+  <si>
+    <t>B01IBL6MPQ</t>
+  </si>
+  <si>
+    <t>LPNHK402252283</t>
+  </si>
+  <si>
+    <t>0810043374705</t>
+  </si>
+  <si>
+    <t>ETEKCITY Inteligentna waga ciała, cyfrowa waga do kąpieli z tkanką tłuszczową i wagą dla ludzi, elektroniczny analizator BMI Bluetooth (ST/LB/KG)</t>
+  </si>
+  <si>
+    <t>B095YJW56C</t>
+  </si>
+  <si>
+    <t>LPNHK472824751</t>
+  </si>
+  <si>
+    <t>ProfiCare® Szczotka z ciepłym powietrzem, 4 w 1, do loków, objętości, prostowania i suszenia, okrągła suszarka 1000 W, szczotka do suszarki do włosów, 3 stopnie | w zestawie organizer do</t>
+  </si>
+  <si>
+    <t>B0DYDHG6HP</t>
+  </si>
+  <si>
+    <t>LPNHK472802885</t>
+  </si>
+  <si>
+    <t>0043917036809</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver - Bezprzewodowa golarka męska. Nadaje się do podróży dla mężczyzny. Maszynka do golenia włosów i brody, kompaktowa i przenośna. Srebrny</t>
+  </si>
+  <si>
+    <t>B0FCSRL2C9</t>
+  </si>
+  <si>
+    <t>LPNHK471195399</t>
+  </si>
+  <si>
+    <t>Philips Trymer, BT3206/14 Biały</t>
+  </si>
+  <si>
+    <t>B079RRVLGQ</t>
+  </si>
+  <si>
+    <t>LPNWE375909173</t>
+  </si>
+  <si>
+    <t>LPNWE377783233</t>
+  </si>
+  <si>
+    <t>Philips NT5650/16 trymer do włosów w nosie i uszach Series 5000 do przycinania włosów w nosie i uszach oraz brwi, bez wyrywania (z grzebieniem do brody i precyzyjnym trymerem) Seria 5000 NT5650/16</t>
+  </si>
+  <si>
+    <t>B087VHVHCV</t>
+  </si>
+  <si>
+    <t>LPNHK401914527</t>
+  </si>
+  <si>
+    <t>Cecotec Ionischer Haartrockner Bamba IoniCare 5200 Aura Black, 2300W, Konzentrator und Diffusor, Frizz-freies Haar, DC-Motor, Echter Ion, Großer Luftstrom, 2 Geschwindigkeiten und 3 Temperaturen Motor DC czarny</t>
+  </si>
+  <si>
+    <t>B07ZRR8LJF</t>
+  </si>
+  <si>
+    <t>LPNWE345043614</t>
+  </si>
+  <si>
+    <t>0798746569249</t>
+  </si>
+  <si>
+    <t>Philips Maszynka do strzyżenia włosów dla całej rodziny QC5115/15 ostrza ze stali nierdzewnej, 11 ustawień długości, zastosowanie z kablem</t>
+  </si>
+  <si>
+    <t>B0034B7W6C</t>
+  </si>
+  <si>
+    <t>LPNHK470363129</t>
+  </si>
+  <si>
+    <t>Braun Body Mini Body Golarka Unix, Depilator do ciała dla kobiet i mężczyzn z przycinaniem grzebienia, precyzyjna depilacja do angielskiego, pach, piersi, sucha i na mokro, BS1000, biały bs 1000</t>
+  </si>
+  <si>
+    <t>B08L9RRNY5</t>
+  </si>
+  <si>
+    <t>LPNWE373945487</t>
+  </si>
+  <si>
+    <t>Wahl 79305-011 Home PRO DE LUXE obcinaczki do włosów</t>
+  </si>
+  <si>
+    <t>B000H9HXXG</t>
+  </si>
+  <si>
+    <t>LPNWE377144613</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
+  </si>
+  <si>
+    <t>B0BWNT8WG5</t>
+  </si>
+  <si>
+    <t>LPNHK434549539</t>
+  </si>
+  <si>
+    <t>Beurer BC 28 ciśnieniomierz na nadgarstek (z kolorową klasyfikacją wyników pomiarów)</t>
+  </si>
+  <si>
+    <t>B06XWV242Q</t>
+  </si>
+  <si>
+    <t>LPNHK401977521</t>
+  </si>
+  <si>
+    <t>Remington szczotka prostująca z jonizacją, ceramiczne włosie z powłoką antystatyczną, 3 ust. temperatury, szybkie nagrzewanie, przewód 1.8m, etui, szara/brązowa, Straight Brush CB7400</t>
+  </si>
+  <si>
+    <t>B01KLXG14O</t>
+  </si>
+  <si>
+    <t>LPNHK401639673</t>
+  </si>
+  <si>
+    <t>Remington S8590 OLD S8590</t>
+  </si>
+  <si>
+    <t>B008SO7JZ4</t>
+  </si>
+  <si>
+    <t>LPNWE366921899</t>
+  </si>
+  <si>
+    <t>Remington Prostownica [technologia potrójna jonowa: mniej puszenia się włosów i ładowania statycznego] Pro-Ion (powłoka ceramiczna, wyświetlacz LCD, 150-230°C, funkcja temp.boost) prostownica do</t>
+  </si>
+  <si>
+    <t>B00MCSW8VC</t>
+  </si>
+  <si>
+    <t>LPNHK526037044</t>
+  </si>
+  <si>
+    <t>Remington lokówka do włosów z jonizacją, 32mm, ceramiczna z perłami, do luźnych loków, zakres temp. 130-210°C, szybkie nagrzewanie, czarne etui i rękawiczka ochronna, CI9533 Lokówka 32mm</t>
+  </si>
+  <si>
+    <t>B09RNBCK18</t>
+  </si>
+  <si>
+    <t>LPNHK472367619</t>
+  </si>
+  <si>
+    <t>Imetec Bellissima K9 2300 suszarka do włosów suszy i utrzymuje włosy bez efektu puszenia, 2300 W, technologia jonowa, 8 kombinacji, strumień powietrza w zestawie z dyfuzorem</t>
+  </si>
+  <si>
+    <t>B082WSYYCX</t>
+  </si>
+  <si>
+    <t>LPNWE376453118</t>
+  </si>
+  <si>
+    <t>Imetec Bellissima Creativity B9 300 prostownica, gładka lub falista stylizacja, powłoka ceramiczna, regulacja temperatury od 150°C do 230°C, system szybkiego ogrzewania</t>
+  </si>
+  <si>
+    <t>B00VYLJ4H4</t>
+  </si>
+  <si>
+    <t>LPNWE352153358</t>
+  </si>
+  <si>
+    <t>RENPHO Waga cyfrowa 1 szt. w opakowaniu czarny</t>
+  </si>
+  <si>
+    <t>B01N1UX8RW</t>
+  </si>
+  <si>
+    <t>LPNWE376283743</t>
+  </si>
+  <si>
+    <t>Remington Sleek and Curl S6505 prostownica do włosów Pojedynczy</t>
+  </si>
+  <si>
+    <t>B00MMBTCHW</t>
+  </si>
+  <si>
+    <t>LPNWE352465789</t>
+  </si>
+  <si>
+    <t>0604348227176</t>
+  </si>
+  <si>
+    <t>TUREWELL Elektryczny środek do czyszczenia przestrzeni międzyzębowej z 10 stopniami ciśnienia i 8 dyszami, wodoszczelny irygator oralny, 600 ml wody do domu (biały)</t>
+  </si>
+  <si>
+    <t>B07RS1HB6T</t>
+  </si>
+  <si>
+    <t>LPNWE352652638</t>
+  </si>
+  <si>
+    <t>LPNHK434756897</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe AC9140</t>
+  </si>
+  <si>
+    <t>B01KLXFBVI</t>
+  </si>
+  <si>
+    <t>LPNWE373367734</t>
+  </si>
+  <si>
+    <t>Imetec, Bellissima My Pro GH18 1100, prostownik do modelowania na gorące powietrze z ceramicznymi szczotkami, 5 akcesoriów do tworzenia gładkich i błyszczących włosów, miękkie fale i krętliki, 1000 W</t>
+  </si>
+  <si>
+    <t>B07W3VJQZD</t>
+  </si>
+  <si>
+    <t>LPNWE361009477</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Precision Clean Końcówki do szczoteczek elektrycznych, opakowanie 16 szt. o wielkości odpowiedniej do umieszczenia w skrzynce pocztowej 16 Sztuk</t>
+  </si>
+  <si>
+    <t>B0BWNW5G2J</t>
+  </si>
+  <si>
+    <t>LPNHK440379657</t>
+  </si>
+  <si>
+    <t>0761318522362</t>
+  </si>
+  <si>
+    <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
+  </si>
+  <si>
+    <t>B0D98PWHXN</t>
+  </si>
+  <si>
+    <t>LPNHK443277045</t>
+  </si>
+  <si>
+    <t>LPNHK465772997</t>
+  </si>
+  <si>
+    <t>Beurer MP 62 Zestaw wymienny do urządzenia do manicure MP 62, 9 nasadek z szafiru i filcu, 30 jednorazowych nasadek z papieru ściernego, z kapturkiem ochronnym na pył z paznokci</t>
+  </si>
+  <si>
+    <t>B08ZSY4Z8G</t>
+  </si>
+  <si>
+    <t>LPNHK465765576</t>
+  </si>
+  <si>
+    <t>Philips Maszynka do strzyżenia włosów z serii 5000 z technologią Trim-n-Flow Pro (model HC5630/15) 3 grzebienie i 1 akc.</t>
+  </si>
+  <si>
+    <t>B07TPW789G</t>
+  </si>
+  <si>
+    <t>LPNWE373945496</t>
+  </si>
+  <si>
+    <t>RENPHO Elis 1 waga osobowa z precyzyjnym czujnikiem i szkłem hartowanym o grubości 6 mm, Bluetooth z aplikacją, bardzo szeroka platforma, 220 kg, Elis 1 300mm/12</t>
+  </si>
+  <si>
+    <t>B0BRQF7DC8</t>
+  </si>
+  <si>
+    <t>LPNWE375156428</t>
+  </si>
+  <si>
+    <t>Philips OneBlade 360 Autentyczny Elektryczny trymer i golarka do zarostu Philips OneBlade 360 Authentic, 2x 360 ostrzy, 3x grzebień do zarostu (1,3,5 mm), QP2724/31</t>
+  </si>
+  <si>
+    <t>B0DCFP3Z14</t>
+  </si>
+  <si>
+    <t>LPNHK465341170</t>
+  </si>
+  <si>
+    <t>LPNHK465195183</t>
+  </si>
+  <si>
+    <t>QP2824/31 ONE BLADE HYBRID ONLINE AMAZON</t>
+  </si>
+  <si>
+    <t>B0DXLBZF4Q</t>
+  </si>
+  <si>
+    <t>LPNHK439572499</t>
+  </si>
+  <si>
+    <t>Remington lokówka 13-25mm do włosów, inteligentna tech. OptiHeat utrwala fryzurę do 24h, funkcja PRO+, zakres temperatur 120-210°C, zimna końcówka, etui, rękawiczka ochronna, PROluxe Midnight CI91W1B</t>
+  </si>
+  <si>
+    <t>B07ZBWKPH8</t>
+  </si>
+  <si>
+    <t>LPNHK470199495</t>
+  </si>
+  <si>
+    <t>LPNHK439509281</t>
+  </si>
+  <si>
+    <t>LPNHK451030835</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka Hydraluxe 2w1: suszarka do włosów i szczotka zwiększająca objętość, chroni włosy, 3 ust. nagrzewania i 2 ust. nawiewu, zimny nawiew, moc 1200W, AS8901 Szczotka na gorące powietrze</t>
+  </si>
+  <si>
+    <t>B08DHYY7CQ</t>
+  </si>
+  <si>
+    <t>LPNHK401570557</t>
+  </si>
+  <si>
+    <t>LPNHK401351647</t>
+  </si>
+  <si>
+    <t>LPNHK401362105</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
+  </si>
+  <si>
+    <t>B09RN56DKH</t>
+  </si>
+  <si>
+    <t>LPNWE358871856</t>
+  </si>
+  <si>
+    <t>Philips SH91/50 Shaver series 9000 and SP900 Wymienne głowice golące SH91/50 Ostrza Dual SteelPrecision Zgodność z S9000 (S9XXX) i S9000 Prestige (SP98XX)</t>
+  </si>
+  <si>
+    <t>B0937DT67K</t>
+  </si>
+  <si>
+    <t>LPNHK465743651</t>
+  </si>
+  <si>
+    <t>BURNNOVE Pistolet do Masażu 99 Prędkości 8 Głowic Masujących do Karku Ramion Głębokiego Masażu 2550 mAh Z Wyświetlaczem LED Ekran Dotykowy Odpowiedni do Domu Studia Fitness Biura</t>
+  </si>
+  <si>
+    <t>B09NVT9GQ1</t>
+  </si>
+  <si>
+    <t>LPNHK440519605</t>
+  </si>
+  <si>
+    <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
+  </si>
+  <si>
+    <t>B0BQ12ZGFJ</t>
+  </si>
+  <si>
+    <t>LPNWE374251784</t>
+  </si>
+  <si>
+    <t>Remington Profesjonalna prostownica [czujnik ochrony przed wysoką temperaturą w celu zmniejszenia uszkodzeń włosów] Keratin Protect (wysokiej jakości keratynowa powłoka ceramiczna z olejkiem Prostownica do włosów profesjonalna nowa</t>
+  </si>
+  <si>
+    <t>B09RN8Q4CW</t>
+  </si>
+  <si>
+    <t>LPNHK446140657</t>
+  </si>
+  <si>
+    <t>Babyliss Cordkeeper Suszarka Do Włosów, Czarny/Złoty, 2000W</t>
+  </si>
+  <si>
+    <t>B07ZHNJN7Z</t>
+  </si>
+  <si>
+    <t>LPNWE374755991</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów, podwójna jonizacja, przepływ powietrza 120 km/h do szybkiego suszenia, 2000W, 8 kombinacji ustawień temperatury i prędkości nawiewu, 5 nakładek, zimny nawiew, ONE D6078</t>
+  </si>
+  <si>
+    <t>B0CNS4SHT7</t>
+  </si>
+  <si>
+    <t>LPNHK446011326</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 3000 8006540759790 Szczoteczka Elektryczna do Zębów, Czarny, 2 Końcówki</t>
+  </si>
+  <si>
+    <t>B0B4WR2WK1</t>
+  </si>
+  <si>
+    <t>LPNWE353050145</t>
+  </si>
+  <si>
+    <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
+  </si>
+  <si>
+    <t>B0C815WY3Z</t>
+  </si>
+  <si>
+    <t>LPNHK402265780</t>
+  </si>
+  <si>
+    <t>LPNHK451299984</t>
+  </si>
+  <si>
+    <t>Braun - BRHD710E - Braun Satin Hair 7 Suszarka do włosów - Wydajna suszarka 2200W, Technologia Iontec booster połysku i eliminacja puszenia się, funkcja satyny chroni przed wysoką temperaturą 1 sztuka</t>
+  </si>
+  <si>
+    <t>B00HXCJS3S</t>
+  </si>
+  <si>
+    <t>LPNHK470062627</t>
+  </si>
+  <si>
+    <t>LPNHK439403397</t>
+  </si>
+  <si>
+    <t>LPNHK401803790</t>
+  </si>
+  <si>
+    <t>LPNHK401893159</t>
+  </si>
+  <si>
+    <t>LPNHK401630885</t>
+  </si>
+  <si>
+    <t>BaByliss AS121E wielostylowa szczotka na gorące powietrze, 1200 W Ionic, 4 nasadki, 1 sztuka (opakowanie 1 szt.), ceramiczna</t>
+  </si>
+  <si>
+    <t>B01EA3E46S</t>
+  </si>
+  <si>
+    <t>LPNWE375069323</t>
+  </si>
+  <si>
+    <t>Beurer EM 50 Menstrual Relax, na bóle menstruacyjne i bóle spowodowane endometriozą, funkcja TENS i ciepła, z akumulatorem</t>
+  </si>
+  <si>
+    <t>B085CXYMFN</t>
+  </si>
+  <si>
+    <t>LPNHK401779491</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
+  </si>
+  <si>
+    <t>B09RPH1148</t>
+  </si>
+  <si>
+    <t>LPNHK434710466</t>
+  </si>
+  <si>
+    <t>Philips Electric Shaver Series 3000x golarka elektryczna na mokro i sucho, kolor czarny, z technologią SkinProtect, maszynka do golenia dla mężczyzn (model X3001/00)</t>
+  </si>
+  <si>
+    <t>B0CHMN5BJS</t>
+  </si>
+  <si>
+    <t>LPNHK440203502</t>
+  </si>
+  <si>
+    <t>LPNHK401735738</t>
+  </si>
+  <si>
+    <t>Imetec Bellissima My Pro Diffon ceramiczna szczotka na gorące powietrze do włosów kręconych, technologia ceramiczna, 700 W, 2 kombinacje powietrza i temperatury, bez efektu kruszenia</t>
+  </si>
+  <si>
+    <t>B08LVXG2V1</t>
+  </si>
+  <si>
+    <t>LPNWE352682716</t>
+  </si>
+  <si>
+    <t>Wahl 20102.0460 HomePro300 klips</t>
+  </si>
+  <si>
+    <t>B097S2MD4Q</t>
+  </si>
+  <si>
+    <t>LPNWE358594387</t>
+  </si>
+  <si>
+    <t>Beurer IH 49 Inhalator, Przenośny Inhalator, Akumulator, Cichy, dla Dzieci i Dorosłych, Technologia Membrany Wibracyjnej, w Przypadku Przeziębienia, Astmy i Innych Chorób Dróg Oddechowych</t>
+  </si>
+  <si>
+    <t>B0DJ2M2386</t>
+  </si>
+  <si>
+    <t>LPNHK401895058</t>
+  </si>
+  <si>
+    <t>0043917020808</t>
+  </si>
+  <si>
+    <t>B0D1CT54VV</t>
+  </si>
+  <si>
+    <t>LPNWE376960852</t>
+  </si>
+  <si>
+    <t>Autentyczny Philips OneBlade 360 with Connectivity, elektryczny trymer do brody, golarki i ciała z technologią 360 ostrzy, 1x360 ostrzy, regulowany grzebień 5w1, 1x zestaw do ciała, (model QP4631/30)</t>
+  </si>
+  <si>
+    <t>B0CHZ5WN26</t>
+  </si>
+  <si>
+    <t>LPNHK402063095</t>
+  </si>
+  <si>
+    <t>Philips Multigroom 5000 Series, golarka wielofunkcyjna, trymer do brody i maszynka do strzyżenia włosów, 10-częściowy, brody, twarzy, ciała, nosa i uszu, 11 ustawień długości, model MG5917/15</t>
+  </si>
+  <si>
+    <t>B0DTB6NBFS</t>
+  </si>
+  <si>
+    <t>LPNHK439502231</t>
+  </si>
+  <si>
+    <t>LPNWE376208834</t>
+  </si>
+  <si>
+    <t>LPNWE360693683</t>
+  </si>
+  <si>
+    <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
+  </si>
+  <si>
+    <t>B0CQHW6YD8</t>
+  </si>
+  <si>
+    <t>LPNHK402289837</t>
+  </si>
+  <si>
+    <t>Autentyczny Ostrza wymienne Philips OneBlade, do elektrycznej golarki i trymera OneBlade, wytrzymała stal nierdzewna, do przycinania, strzyżenia i golenia, 5 sztuk, model QP250/50</t>
+  </si>
+  <si>
+    <t>B0BS747TYL</t>
+  </si>
+  <si>
+    <t>LPNHK465355918</t>
+  </si>
+  <si>
+    <t>Stadler Form Dyfuzor zapachowy Ella, inteligentny system rozpylania zapachów, do olejków eterycznych, bez wody, bez wysokiej temperatury, intensywny zapach, bezprzewodowy, czujnik światła, łatwa biały</t>
+  </si>
+  <si>
+    <t>B0DJ32D63M</t>
+  </si>
+  <si>
+    <t>LPNHK401604889</t>
+  </si>
+  <si>
+    <t>Panasonic Multishape ER-CBL1 uchwyt, akumulator litowo-jonowy, Czarny</t>
+  </si>
+  <si>
+    <t>B0B3DVKL6N</t>
+  </si>
+  <si>
+    <t>LPNHK377376997</t>
+  </si>
+  <si>
+    <t>Braun Kosiarka All-In-One Series</t>
+  </si>
+  <si>
+    <t>B0DQWP1XBB</t>
+  </si>
+  <si>
+    <t>LPNHK402053307</t>
+  </si>
+  <si>
+    <t>Beurer MG 99 pistolet do masażu, poręczny pistolet do masażu z 4 końcówkami, mocny masaż punktów spustowych, rozluźnienie napięć, kompaktowe urządzenie do masażu mięśni z 5 poziomami intensywności i Kompaktowe – 4 nasadki, 5 poziomów intensywności</t>
+  </si>
+  <si>
+    <t>B09QC1W78J</t>
+  </si>
+  <si>
+    <t>LPNHK401996577</t>
+  </si>
+  <si>
+    <t>LPNHK439170580</t>
+  </si>
+  <si>
+    <t>FEELLIFE Air ProVIII Inhalationsgerät, Inhaliergerät Kinder, Tragbare Handinhalator, Vernebler Inhalator Erwachsene, Einstellbarer, USB wiederaufladbarer Inhalationsgerät</t>
+  </si>
+  <si>
+    <t>B0DZ6NYY13</t>
+  </si>
+  <si>
+    <t>LPNHK439477982</t>
+  </si>
+  <si>
+    <t>0607609347750</t>
+  </si>
+  <si>
+    <t>Comfier Bezprzewodowe urządzenie do masażu kolan z 3 regulowanymi temperaturami, czerwone światło do masażu kolan z wyświetlaczem LCD, masaż cieplny i wibracyjny do łagodzenia bólu stawów</t>
+  </si>
+  <si>
+    <t>B0DK8J2PXC</t>
+  </si>
+  <si>
+    <t>LPNWE375901813</t>
+  </si>
+  <si>
+    <t>Philips OneBlade Autentyczny Elektryczny trymer do twarzy i ciała, golarka i maszynka do ciała, 3x 360 ostrzy, 4x grzebień do zarostu (1,2,3,5 mm), 1x zestaw do ciała, QP2834/31</t>
+  </si>
+  <si>
+    <t>B0DCFYVR1Z</t>
+  </si>
+  <si>
+    <t>LPNHK439695483</t>
+  </si>
+  <si>
+    <t>0641837954663</t>
+  </si>
+  <si>
+    <t>Snailax Poduszka do masażu z ogrzewaniem</t>
+  </si>
+  <si>
+    <t>B0DRJN4JZK</t>
+  </si>
+  <si>
+    <t>LPNHe017528564</t>
+  </si>
+  <si>
+    <t>Panasonic EW-DJ4B-G podróżny prysznic do ust, z technologią ultradźwiękową, zbiornik na wodę 150 ml, szybkie ładowanie w ciągu 1 godziny</t>
+  </si>
+  <si>
+    <t>B0B88S4NNW</t>
+  </si>
+  <si>
+    <t>LPNHK440105186</t>
+  </si>
+  <si>
+    <t>Braun Series 5 51-B1000s Golarka, Niebieski, 3 Ostrza</t>
+  </si>
+  <si>
+    <t>B0B3JBYXG8</t>
+  </si>
+  <si>
+    <t>LPNHK401861553</t>
+  </si>
+  <si>
+    <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
+  </si>
+  <si>
+    <t>B0872DQW46</t>
+  </si>
+  <si>
+    <t>LPNHK402383932</t>
+  </si>
+  <si>
+    <t>LPNHK433544129</t>
+  </si>
+  <si>
+    <t>LPNHK434861336/LPNHK434861336</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
+  </si>
+  <si>
+    <t>B09RNCQSJL</t>
+  </si>
+  <si>
+    <t>LPNWE376210870</t>
+  </si>
+  <si>
+    <t>LPNHK471432037</t>
+  </si>
+  <si>
+    <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
+  </si>
+  <si>
+    <t>B0CG6VGPM4</t>
+  </si>
+  <si>
+    <t>LPNHK401817469</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 5 Groomingset 9-in-1, ultrascharfe Klinge, 120 Min Akku, SkinGuard-Technologie, Präzises Trimmen, AquaGrip für unter Wasser, AIO5545, Grau</t>
+  </si>
+  <si>
+    <t>B0DQWLT6HY</t>
+  </si>
+  <si>
+    <t>LPNHK439188679</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
+  </si>
+  <si>
+    <t>B0DQWQJ1MY</t>
+  </si>
+  <si>
+    <t>LPNWE377366672</t>
+  </si>
+  <si>
+    <t>LPNWE375198720</t>
+  </si>
+  <si>
+    <t>Oral-B Pulsonic Slim Luxe 4500 elektryczna szczoteczka do zębów dla zdrowszych dziąseł w ciągu 4 tygodni, z programem dla wrażliwych zębów, z etui podróżnym platyna</t>
+  </si>
+  <si>
+    <t>B089MBXP9R</t>
+  </si>
+  <si>
+    <t>LPNHK464828263</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
+  </si>
+  <si>
+    <t>B0B911KRRD</t>
+  </si>
+  <si>
+    <t>LPNHK402133433</t>
+  </si>
+  <si>
+    <t>Oral-B Genius X elektryczna szczoteczka do zębów, 6 trybów szczotkowania, chroni dziąsła, działanie wybielające, sztuczna inteligencja, 1 głowica, bateria litowa, pomysł na prezent, kolor czarny</t>
+  </si>
+  <si>
+    <t>B094HRPBDG</t>
+  </si>
+  <si>
+    <t>LPNHK451059233</t>
+  </si>
+  <si>
+    <t>LPNHK440203580</t>
+  </si>
+  <si>
+    <t>Remington Lokówka AIRvive z technologią jonową, powłoka ceramiczna z mikroodżywką, obracający się korpus, wyświetlacz LED, regulowana temperatura 160-210°C, CI8930</t>
+  </si>
+  <si>
+    <t>B0F9YSFNR5</t>
+  </si>
+  <si>
+    <t>LPNHK440175193</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 7, 12 w 1 zestaw groomingów, ProBlade, trymer do włosów w nosie, AutoSense, golarka męska, golarka elektryczna, trymer do brody i maszynka do włosów, akumulator 120 min,</t>
+  </si>
+  <si>
+    <t>B0DQWLG36G</t>
+  </si>
+  <si>
+    <t>LPNHK451016508</t>
+  </si>
+  <si>
+    <t>Omron MicroAir U100 przenośny, bardzo cichy, membranowy, kieszonkowy inhalator Leczenie astmy</t>
+  </si>
+  <si>
+    <t>B076VLSL47</t>
+  </si>
+  <si>
+    <t>LPNHK433537687</t>
+  </si>
+  <si>
+    <t>Omron Hem-7600 HEM-7600T-E Ciśnieniomierz Naramienny, Czarny, Pasek 42 EU</t>
+  </si>
+  <si>
+    <t>B01MT54RFU</t>
+  </si>
+  <si>
+    <t>LPNHK472754695</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 7 zestaw do pielęgnacji 18 w 1, ostrze ProBlade, trymer do włosów w nosie, technologia AutoSense, golarka męska, golarka elektryczna, trymer do ciała, trymer do brody</t>
+  </si>
+  <si>
+    <t>B0DQWFQ51G</t>
+  </si>
+  <si>
+    <t>LPNWE375975143</t>
+  </si>
+  <si>
+    <t>Braun Profesjonalna trymer do brody serii 9 BT9440, trymer z akcesoriami fryzjerskimi i 180 minut autonomii</t>
+  </si>
+  <si>
+    <t>B0CVFRTBK4</t>
+  </si>
+  <si>
+    <t>LPNHK401989910</t>
+  </si>
+  <si>
+    <t>Cecotec IPL Bamba SkinCare IPL pistolet do usuwania włosów, dla kobiet i mężczyzn, ciała, pachy i twarzy, lampy kwarcowe, 500 000 impulsów świetlnych, funkcja chłodzenia, wyświetlacz LCD, 2 tryby</t>
+  </si>
+  <si>
+    <t>B0BPYX78BY</t>
+  </si>
+  <si>
+    <t>LPNWE360203582</t>
+  </si>
+  <si>
+    <t>Beurer MG 185 Pistolet do masażu, pistolet do masażu z 5 nasadkami, mocny masaż punktów spustowych, rozluźnienie napięć, masażer mięśni z 9 poziomami intensywności, z akumulatorem MG 185 - 5 nasadek, 9 poziomów intensywności</t>
+  </si>
+  <si>
+    <t>B09QCDG6HM</t>
+  </si>
+  <si>
+    <t>LPNHK401773143</t>
+  </si>
+  <si>
+    <t>Beurer Reload Pistolet do Masażu z Funkcją Ogrzewania i Chłodzenia, Masażer Mięśni do Punktów Spustowych, 5 Głowic Masujących, 5 Poziomów Intensywności do 3000 Obr</t>
+  </si>
+  <si>
+    <t>B0DNTKJ4V2</t>
+  </si>
+  <si>
+    <t>LPNHK401915991</t>
+  </si>
+  <si>
+    <t>ghd helios Haartrockner, professioneller Haartrockner mit bürstenlosem Motor und Ionen Technologie Bordeaux</t>
+  </si>
+  <si>
+    <t>B084QXY478</t>
+  </si>
+  <si>
+    <t>LPNHK446168922</t>
+  </si>
+  <si>
+    <t>LPNWE361814761</t>
+  </si>
+  <si>
+    <t>spW82D0688S</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 6 Plus Edition elektryczna szczoteczka do zębów, Plus 3 końcówki, 5 trybów czyszczenia do pielęgnacji zębów, etui podróżne, zaprojektowana przez brązowy, szary opal</t>
+  </si>
+  <si>
+    <t>B0D5D6GQLB</t>
+  </si>
+  <si>
+    <t>LPNHK402320455</t>
+  </si>
+  <si>
+    <t>LPNHK402111161</t>
+  </si>
+  <si>
     <t>Philips Sonicare DiamondClean 9900 Prestige Elektryczna szczoteczka do zębów z technologią i aplikacją SenseIQ, 5 trybów szczotkowania, etui podróżne do ładowania, kolor szampański, HX9992/44</t>
   </si>
   <si>
     <t>B0F339NFXJ</t>
   </si>
   <si>
     <t>LPNHK401970136</t>
   </si>
   <si>
-    <t>spL1i983nl4</t>
-[...632 lines deleted...]
-    <t>LPNHK401758502</t>
+    <t>Dyson Airstrait™ prostownica Bursztynowy jedwab</t>
+  </si>
+  <si>
+    <t>B0FLJTHPQ8</t>
+  </si>
+  <si>
+    <t>LPNHK272442591</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1028,1948 +1367,2891 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B82" sqref="B82"/>
+      <selection activeCell="B123" sqref="B123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>8720689042758</v>
+        <v>4022356014872</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>379.99</v>
+        <v>9.99</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>5906521920535</v>
+        <v>8887549392092</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>209.99</v>
+        <v>14.99</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>8700216635912</v>
+        <v>15</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>209.99</v>
+        <v>16.99</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B5" s="1">
-        <v>5060569867198</v>
+        <v>4008496881963</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>16.99</v>
+      </c>
+      <c r="G5" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>4211125104405</v>
+        <v>23</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>154.65</v>
+        <v>16.99</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="1">
-        <v>4211125645335</v>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>142.05</v>
+        <v>16.99</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>8700216376556</v>
+        <v>15</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>134.09</v>
+        <v>18.2</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>4015672110465</v>
+        <v>15</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>14</v>
       </c>
       <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>30</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>18.2</v>
+      </c>
+      <c r="G9" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>110.38</v>
+        <v>18.73</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11" s="1">
-        <v>7500435245067</v>
+        <v>8432729087192</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>108.99</v>
+        <v>19.89</v>
       </c>
       <c r="G11" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B12" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="B12" s="1">
+        <v>8435484042154</v>
+      </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>99.99</v>
+        <v>19.9</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" s="1">
-        <v>4210201396888</v>
+        <v>8006540860229</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13">
-        <v>95.97</v>
+        <v>19.95</v>
       </c>
       <c r="G13" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B14" s="1">
-        <v>4210201396888</v>
+        <v>4211125648497</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>95.97</v>
+        <v>20.98</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B15" s="1">
-        <v>5038061144017</v>
+        <v>4022167330307</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15">
-        <v>91.49</v>
+        <v>21.95</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>4210201305675</v>
+        <v>52</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>87.45</v>
+        <v>21.99</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B17" s="1">
-        <v>7500435245074</v>
+        <v>4006160231328</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>74.99</v>
+        <v>23.28</v>
       </c>
       <c r="G17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>8720689018418</v>
+        <v>59</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18">
-        <v>73.91</v>
+        <v>23.43</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B19" s="1">
-        <v>5038061159875</v>
+        <v>8710103844037</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>71.24</v>
+        <v>23.66</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B20" s="1">
-        <v>4211125646639</v>
+        <v>8710103844037</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20">
-        <v>69.99</v>
+        <v>23.66</v>
       </c>
       <c r="G20" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B21" s="1">
-        <v>4211125646639</v>
+        <v>871010392396</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>69.99</v>
+        <v>23.9</v>
       </c>
       <c r="G21" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B22" s="1">
-        <v>4211125646639</v>
+        <v>8435484042017</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F22">
-        <v>69.99</v>
+        <v>24.38</v>
       </c>
       <c r="G22" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>4210201432197</v>
+        <v>73</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23">
-        <v>67.49</v>
+        <v>24.93</v>
       </c>
       <c r="G23" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B24" s="1">
-        <v>5025232929085</v>
+        <v>4210201313922</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>67.36</v>
+        <v>24.96</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>8720689033299</v>
+        <v>5037127005330</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>64.99</v>
+        <v>27.19</v>
       </c>
       <c r="G25" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B26" s="1">
-        <v>6934325303598</v>
+        <v>8006540861981</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>63.69</v>
+        <v>27.68</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B27" s="1">
-        <v>4211125650032</v>
+        <v>4211125650445</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F27">
-        <v>61.9</v>
+        <v>27.99</v>
       </c>
       <c r="G27" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="B28" s="1">
-        <v>4211125650032</v>
+        <v>4008496876051</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>61.9</v>
+        <v>27.99</v>
       </c>
       <c r="G28" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B29" s="1">
-        <v>5025232925582</v>
+        <v>8030915893161</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>59.99</v>
+        <v>28.99</v>
       </c>
       <c r="G29" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="B30" s="1">
-        <v>7500435245036</v>
+        <v>4008496818488</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>59.99</v>
+        <v>29.54</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="B31" s="1">
-        <v>7630850303056</v>
+        <v>5038061140118</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>59.0</v>
+        <v>29.99</v>
       </c>
       <c r="G31" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B32" s="1">
-        <v>8720689009621</v>
+        <v>8007403115234</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>57.99</v>
+        <v>29.99</v>
       </c>
       <c r="G32" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="B33" s="1">
-        <v>8720689020558</v>
+        <v>8007403111441</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>56.63</v>
+        <v>29.99</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="B34" s="1">
-        <v>8720689042680</v>
+        <v>4897122200014</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>54.21</v>
+        <v>29.99</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="B35" s="1">
-        <v>8720689020541</v>
+        <v>4008496818259</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>53.99</v>
+        <v>30.24</v>
       </c>
       <c r="G35" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>4211125607098</v>
+        <v>113</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36">
-        <v>52.2</v>
+        <v>31.99</v>
       </c>
       <c r="G36" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="B37" s="1">
-        <v>4211125648541</v>
+        <v>4008496818488</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>49.99</v>
+        <v>32.99</v>
       </c>
       <c r="G37" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B38" s="1">
-        <v>5038061140057</v>
+        <v>4008496873449</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>49.99</v>
+        <v>32.99</v>
       </c>
       <c r="G38" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B39" s="1">
-        <v>8720689018920</v>
+        <v>8007403117269</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>49.99</v>
+        <v>34.0</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="B40" s="1">
-        <v>8720689018920</v>
+        <v>8006540859773</v>
       </c>
       <c r="C40" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F40">
-        <v>49.99</v>
+        <v>34.99</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>8720689013857</v>
+        <v>127</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>126</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>48.99</v>
+        <v>34.99</v>
       </c>
       <c r="G41" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>8720689013857</v>
+        <v>127</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>126</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>48.99</v>
+        <v>34.99</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="B43" s="1">
-        <v>3030050182279</v>
+        <v>4211125572143</v>
       </c>
       <c r="C43" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>48.99</v>
+        <v>37.99</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="B44" s="1">
-        <v>8720689013857</v>
+        <v>8710103897842</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="E44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44">
-        <v>48.99</v>
+        <v>38.72</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="B45" s="1">
-        <v>8720689013857</v>
+        <v>4897122206009</v>
       </c>
       <c r="C45" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45">
-        <v>48.99</v>
+        <v>39.14</v>
       </c>
       <c r="G45" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="B46" s="1">
-        <v>8720689013857</v>
+        <v>8720689035958</v>
       </c>
       <c r="C46" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46">
-        <v>48.99</v>
+        <v>39.59</v>
       </c>
       <c r="G46" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="B47" s="1">
-        <v>8720689013857</v>
+        <v>8720689035958</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
       <c r="F47">
-        <v>48.99</v>
+        <v>39.59</v>
       </c>
       <c r="G47" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>144</v>
       </c>
       <c r="B48" s="1">
-        <v>5038061159875</v>
+        <v>8720689040099</v>
       </c>
       <c r="C48" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="D48" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
-        <v>46.58</v>
+        <v>39.99</v>
       </c>
       <c r="G48" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="B49" s="1">
-        <v>5038061140248</v>
+        <v>5038061100433</v>
       </c>
       <c r="C49" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G49" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="B50" s="1">
-        <v>5906521613741</v>
+        <v>8720689040099</v>
       </c>
       <c r="C50" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>44.48</v>
+        <v>39.99</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="B51" s="1">
-        <v>8710103978916</v>
+        <v>8720689040099</v>
       </c>
       <c r="C51" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>42.71</v>
+        <v>39.99</v>
       </c>
       <c r="G51" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1">
-        <v>8720689040099</v>
+        <v>5038061110401</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52">
         <v>39.99</v>
       </c>
       <c r="G52" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="B53" s="1">
-        <v>5038061100433</v>
+        <v>5038061110401</v>
       </c>
       <c r="C53" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="D53" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
         <v>39.99</v>
       </c>
       <c r="G53" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B54" s="1">
         <v>8720689040099</v>
       </c>
       <c r="C54" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>39.99</v>
       </c>
       <c r="G54" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="B55" s="1">
-        <v>8720689040099</v>
+        <v>5038061140149</v>
       </c>
       <c r="C55" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>39.99</v>
       </c>
       <c r="G55" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B56" s="1">
-        <v>5038061110401</v>
+        <v>8710103978916</v>
       </c>
       <c r="C56" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>39.99</v>
+        <v>42.71</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="B57" s="1">
-        <v>5038061110401</v>
+        <v>5906521613741</v>
       </c>
       <c r="C57" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>39.99</v>
+        <v>44.48</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="B58" s="1">
-        <v>8720689040099</v>
+        <v>8435484044394</v>
       </c>
       <c r="C58" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>39.99</v>
+        <v>44.54</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="B59" s="1">
-        <v>8720689035958</v>
+        <v>5038061140248</v>
       </c>
       <c r="C59" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>39.59</v>
+        <v>44.99</v>
       </c>
       <c r="G59" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1">
-        <v>8720689035958</v>
+        <v>3030050154238</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="D60" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>39.59</v>
+        <v>45.3</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="B61" s="1">
-        <v>4211125572143</v>
+        <v>5038061159875</v>
       </c>
       <c r="C61" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="D61" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61">
-        <v>37.99</v>
+        <v>46.58</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B62" s="1">
-        <v>8006540859773</v>
+        <v>8006540759790</v>
       </c>
       <c r="C62" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="D62" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F62">
-        <v>34.99</v>
+        <v>46.95</v>
       </c>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>181</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8720689013857</v>
       </c>
       <c r="C63" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="D63" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F63">
-        <v>34.99</v>
+        <v>48.99</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>181</v>
+      </c>
+      <c r="B64" s="1">
+        <v>8720689013857</v>
       </c>
       <c r="C64" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
-        <v>34.99</v>
+        <v>48.99</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>185</v>
       </c>
       <c r="B65" s="1">
-        <v>4008496818488</v>
+        <v>3030050182279</v>
       </c>
       <c r="C65" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>187</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>32.99</v>
+        <v>48.99</v>
       </c>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="B66" s="1">
-        <v>5038061140118</v>
+        <v>8720689013857</v>
       </c>
       <c r="C66" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>29.99</v>
+        <v>48.99</v>
       </c>
       <c r="G66" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="B67" s="1">
-        <v>4211125650445</v>
+        <v>8720689013857</v>
       </c>
       <c r="C67" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="E67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>27.99</v>
+        <v>48.99</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B68" s="1">
-        <v>4008496876051</v>
+        <v>8720689013857</v>
       </c>
       <c r="C68" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D68" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="E68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F68">
-        <v>27.99</v>
+        <v>48.99</v>
       </c>
       <c r="G68" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>181</v>
+      </c>
+      <c r="B69" s="1">
+        <v>8720689013857</v>
       </c>
       <c r="C69" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D69" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F69">
-        <v>24.93</v>
+        <v>48.99</v>
       </c>
       <c r="G69" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="B70" s="1">
-        <v>8710103923961</v>
+        <v>3030050122282</v>
       </c>
       <c r="C70" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>23.9</v>
+        <v>49.9</v>
       </c>
       <c r="G70" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>195</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4211125648541</v>
       </c>
       <c r="C71" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71">
-        <v>23.43</v>
+        <v>49.99</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="B72" s="1">
-        <v>4006160231328</v>
+        <v>5038061140057</v>
       </c>
       <c r="C72" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="D72" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F72">
-        <v>23.28</v>
+        <v>49.99</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>201</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8720689018920</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>21.99</v>
+        <v>49.99</v>
       </c>
       <c r="G73" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B74" s="1">
-        <v>4022167330307</v>
+        <v>8720689018920</v>
       </c>
       <c r="C74" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74">
-        <v>21.95</v>
+        <v>49.99</v>
       </c>
       <c r="G74" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B75" s="1">
-        <v>4211125648497</v>
+        <v>8007403117993</v>
       </c>
       <c r="C75" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D75" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75">
-        <v>20.98</v>
+        <v>49.99</v>
       </c>
       <c r="G75" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>208</v>
+      </c>
+      <c r="B76" s="1">
+        <v>5996415034240</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>18.73</v>
+        <v>49.99</v>
       </c>
       <c r="G76" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>211</v>
+      </c>
+      <c r="B77" s="1">
+        <v>4211125607098</v>
       </c>
       <c r="C77" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D77" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77">
-        <v>16.99</v>
+        <v>52.2</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>4008496881963</v>
+        <v>33</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>214</v>
       </c>
       <c r="C78" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>16.99</v>
+        <v>52.9</v>
       </c>
       <c r="G78" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>217</v>
+      </c>
+      <c r="B79" s="1">
+        <v>8720689020541</v>
       </c>
       <c r="C79" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D79" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>16.99</v>
+        <v>53.99</v>
       </c>
       <c r="G79" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>220</v>
+      </c>
+      <c r="B80" s="1">
+        <v>8720689042680</v>
       </c>
       <c r="C80" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="D80" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
-        <v>16.99</v>
+        <v>54.21</v>
       </c>
       <c r="G80" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>216</v>
+        <v>181</v>
       </c>
       <c r="B81" s="1">
-        <v>8887549392092</v>
+        <v>8720689013857</v>
       </c>
       <c r="C81" t="s">
-        <v>217</v>
+        <v>182</v>
       </c>
       <c r="D81" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F81">
-        <v>14.99</v>
+        <v>54.99</v>
       </c>
       <c r="G81" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
       <c r="B82" s="1">
-        <v>4022356014872</v>
+        <v>8720689013857</v>
       </c>
       <c r="C82" t="s">
-        <v>220</v>
+        <v>182</v>
       </c>
       <c r="D82" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>9.99</v>
+        <v>54.99</v>
       </c>
       <c r="G82" t="s">
-        <v>19</v>
+        <v>29</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>225</v>
+      </c>
+      <c r="B83" s="1">
+        <v>8720689020558</v>
+      </c>
+      <c r="C83" t="s">
+        <v>226</v>
+      </c>
+      <c r="D83" t="s">
+        <v>227</v>
+      </c>
+      <c r="E83">
+        <v>1</v>
+      </c>
+      <c r="F83">
+        <v>56.63</v>
+      </c>
+      <c r="G83" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>228</v>
+      </c>
+      <c r="B84" s="1">
+        <v>8720689009621</v>
+      </c>
+      <c r="C84" t="s">
+        <v>229</v>
+      </c>
+      <c r="D84" t="s">
+        <v>230</v>
+      </c>
+      <c r="E84">
+        <v>1</v>
+      </c>
+      <c r="F84">
+        <v>57.99</v>
+      </c>
+      <c r="G84" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>231</v>
+      </c>
+      <c r="B85" s="1">
+        <v>7630850303056</v>
+      </c>
+      <c r="C85" t="s">
+        <v>232</v>
+      </c>
+      <c r="D85" t="s">
+        <v>233</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>59.0</v>
+      </c>
+      <c r="G85" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>234</v>
+      </c>
+      <c r="B86" s="1">
+        <v>5025232925582</v>
+      </c>
+      <c r="C86" t="s">
+        <v>235</v>
+      </c>
+      <c r="D86" t="s">
+        <v>236</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+      <c r="F86">
+        <v>59.99</v>
+      </c>
+      <c r="G86" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>237</v>
+      </c>
+      <c r="B87" s="1">
+        <v>7500435245036</v>
+      </c>
+      <c r="C87" t="s">
+        <v>238</v>
+      </c>
+      <c r="D87" t="s">
+        <v>239</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>59.99</v>
+      </c>
+      <c r="G87" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>240</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4211125650032</v>
+      </c>
+      <c r="C88" t="s">
+        <v>241</v>
+      </c>
+      <c r="D88" t="s">
+        <v>242</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>61.9</v>
+      </c>
+      <c r="G88" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>240</v>
+      </c>
+      <c r="B89" s="1">
+        <v>4211125650032</v>
+      </c>
+      <c r="C89" t="s">
+        <v>241</v>
+      </c>
+      <c r="D89" t="s">
+        <v>243</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>61.9</v>
+      </c>
+      <c r="G89" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>244</v>
+      </c>
+      <c r="B90" s="1">
+        <v>6934325303598</v>
+      </c>
+      <c r="C90" t="s">
+        <v>245</v>
+      </c>
+      <c r="D90" t="s">
+        <v>246</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90">
+        <v>63.69</v>
+      </c>
+      <c r="G90" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>248</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C91" t="s">
+        <v>249</v>
+      </c>
+      <c r="D91" t="s">
+        <v>250</v>
+      </c>
+      <c r="E91">
+        <v>1</v>
+      </c>
+      <c r="F91">
+        <v>64.5</v>
+      </c>
+      <c r="G91" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>251</v>
+      </c>
+      <c r="B92" s="1">
+        <v>8720689033299</v>
+      </c>
+      <c r="C92" t="s">
+        <v>252</v>
+      </c>
+      <c r="D92" t="s">
+        <v>253</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>64.99</v>
+      </c>
+      <c r="G92" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>255</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C93" t="s">
+        <v>256</v>
+      </c>
+      <c r="D93" t="s">
+        <v>257</v>
+      </c>
+      <c r="E93">
+        <v>1</v>
+      </c>
+      <c r="F93">
+        <v>66.29</v>
+      </c>
+      <c r="G93" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>258</v>
+      </c>
+      <c r="B94" s="1">
+        <v>5025232929085</v>
+      </c>
+      <c r="C94" t="s">
+        <v>259</v>
+      </c>
+      <c r="D94" t="s">
+        <v>260</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>67.36</v>
+      </c>
+      <c r="G94" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>261</v>
+      </c>
+      <c r="B95" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C95" t="s">
+        <v>262</v>
+      </c>
+      <c r="D95" t="s">
+        <v>263</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+      <c r="F95">
+        <v>67.49</v>
+      </c>
+      <c r="G95" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>264</v>
+      </c>
+      <c r="B96" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C96" t="s">
+        <v>265</v>
+      </c>
+      <c r="D96" t="s">
+        <v>266</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>69.99</v>
+      </c>
+      <c r="G96" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>264</v>
+      </c>
+      <c r="B97" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C97" t="s">
+        <v>265</v>
+      </c>
+      <c r="D97" t="s">
+        <v>267</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+      <c r="F97">
+        <v>69.99</v>
+      </c>
+      <c r="G97" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>264</v>
+      </c>
+      <c r="B98" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C98" t="s">
+        <v>265</v>
+      </c>
+      <c r="D98" t="s">
+        <v>268</v>
+      </c>
+      <c r="E98">
+        <v>2</v>
+      </c>
+      <c r="F98">
+        <v>69.99</v>
+      </c>
+      <c r="G98" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>269</v>
+      </c>
+      <c r="B99" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C99" t="s">
+        <v>270</v>
+      </c>
+      <c r="D99" t="s">
+        <v>271</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>69.99</v>
+      </c>
+      <c r="G99" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>175</v>
+      </c>
+      <c r="B100" s="1">
+        <v>5038061159875</v>
+      </c>
+      <c r="C100" t="s">
+        <v>176</v>
+      </c>
+      <c r="D100" t="s">
+        <v>272</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>71.24</v>
+      </c>
+      <c r="G100" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>273</v>
+      </c>
+      <c r="B101" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C101" t="s">
+        <v>274</v>
+      </c>
+      <c r="D101" t="s">
+        <v>275</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>73.91</v>
+      </c>
+      <c r="G101" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>276</v>
+      </c>
+      <c r="B102" s="1">
+        <v>7500435245074</v>
+      </c>
+      <c r="C102" t="s">
+        <v>277</v>
+      </c>
+      <c r="D102" t="s">
+        <v>278</v>
+      </c>
+      <c r="E102">
+        <v>1</v>
+      </c>
+      <c r="F102">
+        <v>74.99</v>
+      </c>
+      <c r="G102" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>279</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C103" t="s">
+        <v>280</v>
+      </c>
+      <c r="D103" t="s">
+        <v>281</v>
+      </c>
+      <c r="E103">
+        <v>1</v>
+      </c>
+      <c r="F103">
+        <v>79.34</v>
+      </c>
+      <c r="G103" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>261</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C104" t="s">
+        <v>262</v>
+      </c>
+      <c r="D104" t="s">
+        <v>282</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>82.62</v>
+      </c>
+      <c r="G104" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>283</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4210201305675</v>
+      </c>
+      <c r="C105" t="s">
+        <v>284</v>
+      </c>
+      <c r="D105" t="s">
+        <v>285</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>87.45</v>
+      </c>
+      <c r="G105" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>286</v>
+      </c>
+      <c r="B106" s="1">
+        <v>5038061144017</v>
+      </c>
+      <c r="C106" t="s">
+        <v>287</v>
+      </c>
+      <c r="D106" t="s">
+        <v>288</v>
+      </c>
+      <c r="E106">
+        <v>1</v>
+      </c>
+      <c r="F106">
+        <v>91.49</v>
+      </c>
+      <c r="G106" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>289</v>
+      </c>
+      <c r="B107" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C107" t="s">
+        <v>290</v>
+      </c>
+      <c r="D107" t="s">
+        <v>291</v>
+      </c>
+      <c r="E107">
+        <v>1</v>
+      </c>
+      <c r="F107">
+        <v>95.97</v>
+      </c>
+      <c r="G107" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" t="s">
+        <v>289</v>
+      </c>
+      <c r="B108" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C108" t="s">
+        <v>290</v>
+      </c>
+      <c r="D108" t="s">
+        <v>292</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>95.97</v>
+      </c>
+      <c r="G108" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" t="s">
+        <v>293</v>
+      </c>
+      <c r="B109" s="1"/>
+      <c r="C109" t="s">
+        <v>294</v>
+      </c>
+      <c r="D109" t="s">
+        <v>295</v>
+      </c>
+      <c r="E109">
+        <v>1</v>
+      </c>
+      <c r="F109">
+        <v>99.99</v>
+      </c>
+      <c r="G109" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" t="s">
+        <v>296</v>
+      </c>
+      <c r="B110" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C110" t="s">
+        <v>297</v>
+      </c>
+      <c r="D110" t="s">
+        <v>298</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>108.99</v>
+      </c>
+      <c r="G110" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>299</v>
+      </c>
+      <c r="B111" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C111" t="s">
+        <v>300</v>
+      </c>
+      <c r="D111" t="s">
+        <v>301</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>110.38</v>
+      </c>
+      <c r="G111" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>302</v>
+      </c>
+      <c r="B112" s="1">
+        <v>4015672110465</v>
+      </c>
+      <c r="C112" t="s">
+        <v>303</v>
+      </c>
+      <c r="D112" t="s">
+        <v>304</v>
+      </c>
+      <c r="E112">
+        <v>1</v>
+      </c>
+      <c r="F112">
+        <v>124.17</v>
+      </c>
+      <c r="G112" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>305</v>
+      </c>
+      <c r="B113" s="1">
+        <v>7500435245111</v>
+      </c>
+      <c r="C113" t="s">
+        <v>306</v>
+      </c>
+      <c r="D113" t="s">
+        <v>307</v>
+      </c>
+      <c r="E113">
+        <v>1</v>
+      </c>
+      <c r="F113">
+        <v>129.99</v>
+      </c>
+      <c r="G113" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>308</v>
+      </c>
+      <c r="B114" s="1">
+        <v>8700216376556</v>
+      </c>
+      <c r="C114" t="s">
+        <v>309</v>
+      </c>
+      <c r="D114" t="s">
+        <v>310</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>134.09</v>
+      </c>
+      <c r="G114" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>311</v>
+      </c>
+      <c r="B115" s="1">
+        <v>8435484044301</v>
+      </c>
+      <c r="C115" t="s">
+        <v>312</v>
+      </c>
+      <c r="D115" t="s">
+        <v>313</v>
+      </c>
+      <c r="E115">
+        <v>1</v>
+      </c>
+      <c r="F115">
+        <v>134.95</v>
+      </c>
+      <c r="G115" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>314</v>
+      </c>
+      <c r="B116" s="1">
+        <v>4211125645335</v>
+      </c>
+      <c r="C116" t="s">
+        <v>315</v>
+      </c>
+      <c r="D116" t="s">
+        <v>316</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+      <c r="F116">
+        <v>142.05</v>
+      </c>
+      <c r="G116" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>317</v>
+      </c>
+      <c r="B117" s="1">
+        <v>4211125104405</v>
+      </c>
+      <c r="C117" t="s">
+        <v>318</v>
+      </c>
+      <c r="D117" t="s">
+        <v>319</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+      <c r="F117">
+        <v>154.65</v>
+      </c>
+      <c r="G117" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" t="s">
+        <v>320</v>
+      </c>
+      <c r="B118" s="1">
+        <v>5060569867198</v>
+      </c>
+      <c r="C118" t="s">
+        <v>321</v>
+      </c>
+      <c r="D118" t="s">
+        <v>322</v>
+      </c>
+      <c r="E118">
+        <v>1</v>
+      </c>
+      <c r="F118">
+        <v>164.25</v>
+      </c>
+      <c r="G118" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>320</v>
+      </c>
+      <c r="B119" s="1">
+        <v>5060569867198</v>
+      </c>
+      <c r="C119" t="s">
+        <v>321</v>
+      </c>
+      <c r="D119" t="s">
+        <v>323</v>
+      </c>
+      <c r="E119">
+        <v>1</v>
+      </c>
+      <c r="F119">
+        <v>189.0</v>
+      </c>
+      <c r="G119" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>325</v>
+      </c>
+      <c r="B120" s="1">
+        <v>5906521920535</v>
+      </c>
+      <c r="C120" t="s">
+        <v>326</v>
+      </c>
+      <c r="D120" t="s">
+        <v>327</v>
+      </c>
+      <c r="E120">
+        <v>1</v>
+      </c>
+      <c r="F120">
+        <v>209.99</v>
+      </c>
+      <c r="G120" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>325</v>
+      </c>
+      <c r="B121" s="1">
+        <v>8700216635912</v>
+      </c>
+      <c r="C121" t="s">
+        <v>326</v>
+      </c>
+      <c r="D121" t="s">
+        <v>328</v>
+      </c>
+      <c r="E121">
+        <v>1</v>
+      </c>
+      <c r="F121">
+        <v>209.99</v>
+      </c>
+      <c r="G121" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>329</v>
+      </c>
+      <c r="B122" s="1">
+        <v>8720689042758</v>
+      </c>
+      <c r="C122" t="s">
+        <v>330</v>
+      </c>
+      <c r="D122" t="s">
+        <v>331</v>
+      </c>
+      <c r="E122">
+        <v>1</v>
+      </c>
+      <c r="F122">
+        <v>379.99</v>
+      </c>
+      <c r="G122" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>332</v>
+      </c>
+      <c r="B123" s="1">
+        <v>5025155120095</v>
+      </c>
+      <c r="C123" t="s">
+        <v>333</v>
+      </c>
+      <c r="D123" t="s">
+        <v>334</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>597.54</v>
+      </c>
+      <c r="G123" t="s">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>