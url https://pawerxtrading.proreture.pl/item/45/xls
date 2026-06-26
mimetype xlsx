--- v2 (2026-05-07)
+++ v3 (2026-06-26)
@@ -12,160 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Wahl 5640-326 trymer do włosów w nosie Micro Groomsman</t>
+  </si>
+  <si>
+    <t>B003IUG4ZE</t>
+  </si>
+  <si>
+    <t>LPNHK450104855</t>
+  </si>
+  <si>
+    <t>spL1i987PjN</t>
+  </si>
+  <si>
     <t>scala SC 8271 bezkontaktowy termometr czołowy, biały</t>
   </si>
   <si>
     <t>B07VPXC6HG</t>
   </si>
   <si>
     <t>LPNHK401758502</t>
   </si>
   <si>
     <t>spL1i98iLN1</t>
   </si>
   <si>
     <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
   </si>
   <si>
     <t>B0041R9NMO</t>
   </si>
   <si>
     <t>LPNHK470578720</t>
   </si>
   <si>
+    <t>0043917006888</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna Srebro</t>
+  </si>
+  <si>
+    <t>B01MDO45HY</t>
+  </si>
+  <si>
+    <t>LPNHK452793649</t>
+  </si>
+  <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
   </si>
   <si>
     <t>B0CVY1696Z</t>
   </si>
   <si>
     <t>LPNHK440120757</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
     <t>Remington NE3870 wielofunkcyjna maszynka do strzyżenia włosów, trymer do włosów w uszach, golarka do brwi, trymer do brody] w zestawie 2 nasadki grzebieniowe, trymer do szczegółów 1-5 mm</t>
   </si>
   <si>
     <t>B073ZDGXJM</t>
   </si>
   <si>
     <t>LPNHK470278991</t>
   </si>
   <si>
-    <t>0043917006888</t>
-[...1 lines deleted...]
-  <si>
     <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna srebro</t>
   </si>
   <si>
-    <t>B01MDO45HY</t>
-[...1 lines deleted...]
-  <si>
     <t>LPNHK402170075</t>
   </si>
   <si>
     <t>LPNHK440067478</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
     <t>LPNWE377352914</t>
   </si>
   <si>
     <t>spN4263C8VX</t>
   </si>
   <si>
     <t>LPNWE375155833</t>
   </si>
   <si>
     <t>spN6RYCPVHJ</t>
   </si>
   <si>
     <t>0043917000336</t>
   </si>
   <si>
     <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
   </si>
   <si>
     <t>B0792W7HLD</t>
   </si>
   <si>
     <t>LPNHK471819666</t>
   </si>
   <si>
+    <t>LPNHK454166390</t>
+  </si>
+  <si>
+    <t>LPNHK449984943</t>
+  </si>
+  <si>
     <t>ID Italian Design - Różowa suszarka do włosów | GTI 2600 z trwałym silnikiem AC, mocą 2200W, dyszą o wysokiej precyzji i 3 trybami ciepła</t>
   </si>
   <si>
     <t>B09NQF27KG</t>
   </si>
   <si>
     <t>LPNWE353013773</t>
   </si>
   <si>
     <t>Cecotec Elektryczna szczotka do prostowania – kwadratowy kształt InstantCare SquareBrush. 50 W, regulowana temperatura (130-210°C), powłoka ceramiczna, generator jonów i obracany o 360° kabel</t>
   </si>
   <si>
     <t>B081SZMDCZ</t>
   </si>
   <si>
     <t>LPNWE375152887</t>
   </si>
   <si>
     <t>Oral-B Pro CrossAction końcówki do elektrycznej szczoteczki do zębów, 6 sztuk, doskonałe czyszczenie zębów z innowacyjnym włosiem w kształcie litery X, oryginalna nasadka do szczoteczki do zębów</t>
   </si>
   <si>
     <t>B0BWNT2NSK</t>
   </si>
   <si>
     <t>LPNHK463061018</t>
@@ -251,50 +275,77 @@
   <si>
     <t>LPNWE345043614</t>
   </si>
   <si>
     <t>0798746569249</t>
   </si>
   <si>
     <t>Philips Maszynka do strzyżenia włosów dla całej rodziny QC5115/15 ostrza ze stali nierdzewnej, 11 ustawień długości, zastosowanie z kablem</t>
   </si>
   <si>
     <t>B0034B7W6C</t>
   </si>
   <si>
     <t>LPNHK470363129</t>
   </si>
   <si>
     <t>Braun Body Mini Body Golarka Unix, Depilator do ciała dla kobiet i mężczyzn z przycinaniem grzebienia, precyzyjna depilacja do angielskiego, pach, piersi, sucha i na mokro, BS1000, biały bs 1000</t>
   </si>
   <si>
     <t>B08L9RRNY5</t>
   </si>
   <si>
     <t>LPNWE373945487</t>
   </si>
   <si>
+    <t>Philips BRR454/00 Narzędzie do usuwania owłosienia twarzy z serii 5000, osobiste, bezprzewodowe, kompaktowe, z hipoalergiczną głową, miękkie i szybkie usuwanie owłosienia twarzy, łatwe udoskonalanie</t>
+  </si>
+  <si>
+    <t>B0B9RQB3NQ</t>
+  </si>
+  <si>
+    <t>LPNHK450481943</t>
+  </si>
+  <si>
+    <t>GRUNDIG MS 6330 męska golarka, czas pracy 60 min, rozkładana maszynka do długich włosów, potrójny system cięcia, obudowa z 74% tworzywa sztucznego pochodzącego z recyklingu, zastosowanie na całym Następca</t>
+  </si>
+  <si>
+    <t>B0CY5H3YHH</t>
+  </si>
+  <si>
+    <t>LPNHK449781723</t>
+  </si>
+  <si>
+    <t>Remington lokówka z jonizacją (38mm), do dużych loków, ceramiczna z turmalinem, 4x ochrona włosów, 8-stopniowa regulacja temp., zimna końcówka, moc 56W, czarno-srebrna, Pro Big Curl CI5538</t>
+  </si>
+  <si>
+    <t>B07G7FFQX6</t>
+  </si>
+  <si>
+    <t>LPNHK498043219</t>
+  </si>
+  <si>
     <t>Wahl 79305-011 Home PRO DE LUXE obcinaczki do włosów</t>
   </si>
   <si>
     <t>B000H9HXXG</t>
   </si>
   <si>
     <t>LPNWE377144613</t>
   </si>
   <si>
     <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
   </si>
   <si>
     <t>B0BWNT8WG5</t>
   </si>
   <si>
     <t>LPNHK434549539</t>
   </si>
   <si>
     <t>Beurer BC 28 ciśnieniomierz na nadgarstek (z kolorową klasyfikacją wyników pomiarów)</t>
   </si>
   <si>
     <t>B06XWV242Q</t>
   </si>
   <si>
     <t>LPNHK401977521</t>
@@ -341,83 +392,119 @@
   <si>
     <t>B082WSYYCX</t>
   </si>
   <si>
     <t>LPNWE376453118</t>
   </si>
   <si>
     <t>Imetec Bellissima Creativity B9 300 prostownica, gładka lub falista stylizacja, powłoka ceramiczna, regulacja temperatury od 150°C do 230°C, system szybkiego ogrzewania</t>
   </si>
   <si>
     <t>B00VYLJ4H4</t>
   </si>
   <si>
     <t>LPNWE352153358</t>
   </si>
   <si>
     <t>RENPHO Waga cyfrowa 1 szt. w opakowaniu czarny</t>
   </si>
   <si>
     <t>B01N1UX8RW</t>
   </si>
   <si>
     <t>LPNWE376283743</t>
   </si>
   <si>
+    <t>Remington HC363C maszynka do strzyżenia włosów zestaw (z powłoką ceramiczną) maszynka do włosów hc363c</t>
+  </si>
+  <si>
+    <t>B0006SRS5G</t>
+  </si>
+  <si>
+    <t>LPNHK450130819</t>
+  </si>
+  <si>
     <t>Remington Sleek and Curl S6505 prostownica do włosów Pojedynczy</t>
   </si>
   <si>
     <t>B00MMBTCHW</t>
   </si>
   <si>
     <t>LPNWE352465789</t>
   </si>
   <si>
     <t>0604348227176</t>
   </si>
   <si>
     <t>TUREWELL Elektryczny środek do czyszczenia przestrzeni międzyzębowej z 10 stopniami ciśnienia i 8 dyszami, wodoszczelny irygator oralny, 600 ml wody do domu (biały)</t>
   </si>
   <si>
     <t>B07RS1HB6T</t>
   </si>
   <si>
     <t>LPNWE352652638</t>
   </si>
   <si>
+    <t>0043917047997</t>
+  </si>
+  <si>
+    <t>WAHL All in One Trimmer, Pielęgnacja Włosów, Brody, Uszu, Nosa i Ciała, Mocny Akumulator Litowy, Wodoodporne Końcowki i Szerokie Ostrze T, Długość strzyżenia: 0,5-25 mm, 210 minut czasu pracy</t>
+  </si>
+  <si>
+    <t>B0F8JL73JB</t>
+  </si>
+  <si>
+    <t>LPNHK454524517</t>
+  </si>
+  <si>
     <t>LPNHK434756897</t>
   </si>
   <si>
     <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe AC9140</t>
   </si>
   <si>
     <t>B01KLXFBVI</t>
   </si>
   <si>
+    <t>LPNWE377291220</t>
+  </si>
+  <si>
+    <t>spNL6WCKXDC</t>
+  </si>
+  <si>
     <t>LPNWE373367734</t>
   </si>
   <si>
+    <t>Braun Golarka damska Silk-epil 5-160 3-w-1 Bezprzewodowa elektryczna golarka damska, system przycinania i obierania, niebieski</t>
+  </si>
+  <si>
+    <t>B079D3WY8Q</t>
+  </si>
+  <si>
+    <t>LPNHK454440824</t>
+  </si>
+  <si>
     <t>Imetec, Bellissima My Pro GH18 1100, prostownik do modelowania na gorące powietrze z ceramicznymi szczotkami, 5 akcesoriów do tworzenia gładkich i błyszczących włosów, miękkie fale i krętliki, 1000 W</t>
   </si>
   <si>
     <t>B07W3VJQZD</t>
   </si>
   <si>
     <t>LPNWE361009477</t>
   </si>
   <si>
     <t>Oral-B Pro Precision Clean Końcówki do szczoteczek elektrycznych, opakowanie 16 szt. o wielkości odpowiedniej do umieszczenia w skrzynce pocztowej 16 Sztuk</t>
   </si>
   <si>
     <t>B0BWNW5G2J</t>
   </si>
   <si>
     <t>LPNHK440379657</t>
   </si>
   <si>
     <t>0761318522362</t>
   </si>
   <si>
     <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
   </si>
   <si>
     <t>B0D98PWHXN</t>
@@ -446,167 +533,281 @@
   <si>
     <t>LPNWE373945496</t>
   </si>
   <si>
     <t>RENPHO Elis 1 waga osobowa z precyzyjnym czujnikiem i szkłem hartowanym o grubości 6 mm, Bluetooth z aplikacją, bardzo szeroka platforma, 220 kg, Elis 1 300mm/12</t>
   </si>
   <si>
     <t>B0BRQF7DC8</t>
   </si>
   <si>
     <t>LPNWE375156428</t>
   </si>
   <si>
     <t>Philips OneBlade 360 Autentyczny Elektryczny trymer i golarka do zarostu Philips OneBlade 360 Authentic, 2x 360 ostrzy, 3x grzebień do zarostu (1,3,5 mm), QP2724/31</t>
   </si>
   <si>
     <t>B0DCFP3Z14</t>
   </si>
   <si>
     <t>LPNHK465341170</t>
   </si>
   <si>
     <t>LPNHK465195183</t>
   </si>
   <si>
+    <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe Midnight AC9140B</t>
+  </si>
+  <si>
+    <t>B086GHJFJY</t>
+  </si>
+  <si>
+    <t>LPNHK450313185</t>
+  </si>
+  <si>
     <t>QP2824/31 ONE BLADE HYBRID ONLINE AMAZON</t>
   </si>
   <si>
     <t>B0DXLBZF4Q</t>
   </si>
   <si>
     <t>LPNHK439572499</t>
   </si>
   <si>
     <t>Remington lokówka 13-25mm do włosów, inteligentna tech. OptiHeat utrwala fryzurę do 24h, funkcja PRO+, zakres temperatur 120-210°C, zimna końcówka, etui, rękawiczka ochronna, PROluxe Midnight CI91W1B</t>
   </si>
   <si>
     <t>B07ZBWKPH8</t>
   </si>
   <si>
     <t>LPNHK470199495</t>
   </si>
   <si>
     <t>LPNHK439509281</t>
   </si>
   <si>
     <t>LPNHK451030835</t>
   </si>
   <si>
     <t>Remington suszarko-lokówka Hydraluxe 2w1: suszarka do włosów i szczotka zwiększająca objętość, chroni włosy, 3 ust. nagrzewania i 2 ust. nawiewu, zimny nawiew, moc 1200W, AS8901 Szczotka na gorące powietrze</t>
   </si>
   <si>
     <t>B08DHYY7CQ</t>
   </si>
   <si>
     <t>LPNHK401570557</t>
   </si>
   <si>
     <t>LPNHK401351647</t>
   </si>
   <si>
     <t>LPNHK401362105</t>
   </si>
   <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
   </si>
   <si>
     <t>B09RN56DKH</t>
   </si>
   <si>
     <t>LPNWE358871856</t>
   </si>
   <si>
+    <t>Philips Body Groomer 3000 – trymer do ciała dla mężczyzn, potrójna ochrona, precyzyjne i delikatne golenie okolic intymnych, 100% wodoodporności, 80 minut pracy, model BG3480/15</t>
+  </si>
+  <si>
+    <t>B0FJM3MZ9T</t>
+  </si>
+  <si>
+    <t>LPNHK452752727</t>
+  </si>
+  <si>
+    <t>Bezprzewodowy elektryczny ogrzewacz ramion i karku, poduszka grzewcza na kark i ramiona, poduszka rozgrzewająca na podczerwień z akumulatorem i powerbankiem 5000 mAh, ładowana za pomocą</t>
+  </si>
+  <si>
+    <t>B0GFNDFC27</t>
+  </si>
+  <si>
+    <t>LPNHK312209750</t>
+  </si>
+  <si>
+    <t>spLc0NP4iij</t>
+  </si>
+  <si>
     <t>Philips SH91/50 Shaver series 9000 and SP900 Wymienne głowice golące SH91/50 Ostrza Dual SteelPrecision Zgodność z S9000 (S9XXX) i S9000 Prestige (SP98XX)</t>
   </si>
   <si>
     <t>B0937DT67K</t>
   </si>
   <si>
     <t>LPNHK465743651</t>
   </si>
   <si>
     <t>BURNNOVE Pistolet do Masażu 99 Prędkości 8 Głowic Masujących do Karku Ramion Głębokiego Masażu 2550 mAh Z Wyświetlaczem LED Ekran Dotykowy Odpowiedni do Domu Studia Fitness Biura</t>
   </si>
   <si>
     <t>B09NVT9GQ1</t>
   </si>
   <si>
     <t>LPNHK440519605</t>
   </si>
   <si>
     <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
   </si>
   <si>
     <t>B0BQ12ZGFJ</t>
   </si>
   <si>
     <t>LPNWE374251784</t>
   </si>
   <si>
+    <t>Braun Maszynka do strzyżenia włosów Series 5, maszynka do strzyżenia włosów i maszynka do golenia dla mężczyzn, trymer do włosów z bardzo ostrymi ostrzami, 17 długości, 3 akcesoria, akumulator 50 min Maszynka do strzyżenia włosów serii 5 HC5530</t>
+  </si>
+  <si>
+    <t>B0DQWLQMG8</t>
+  </si>
+  <si>
+    <t>LPNHK451851550</t>
+  </si>
+  <si>
     <t>Remington Profesjonalna prostownica [czujnik ochrony przed wysoką temperaturą w celu zmniejszenia uszkodzeń włosów] Keratin Protect (wysokiej jakości keratynowa powłoka ceramiczna z olejkiem Prostownica do włosów profesjonalna nowa</t>
   </si>
   <si>
     <t>B09RN8Q4CW</t>
   </si>
   <si>
     <t>LPNHK446140657</t>
   </si>
   <si>
+    <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
+  </si>
+  <si>
+    <t>B0DFYN8174</t>
+  </si>
+  <si>
+    <t>LPNHK450516900</t>
+  </si>
+  <si>
+    <t>LPNHK527861104</t>
+  </si>
+  <si>
+    <t>LPNHK496451997</t>
+  </si>
+  <si>
+    <t>LPNHK449873151</t>
+  </si>
+  <si>
+    <t>LPNHK488431788</t>
+  </si>
+  <si>
+    <t>LPNHK449578034</t>
+  </si>
+  <si>
+    <t>LPNHK498646609</t>
+  </si>
+  <si>
+    <t>LPNHK450286816</t>
+  </si>
+  <si>
+    <t>Oral-B Vitality Pro 4210201446514 Szczoteczka Elektryczna, Niebieski/Czarny, 2 sztuki</t>
+  </si>
+  <si>
+    <t>B0C6MK8R1T</t>
+  </si>
+  <si>
+    <t>LPNHK454223038</t>
+  </si>
+  <si>
+    <t>LPNHK451682717</t>
+  </si>
+  <si>
+    <t>spLc0NP4mKm</t>
+  </si>
+  <si>
     <t>Babyliss Cordkeeper Suszarka Do Włosów, Czarny/Złoty, 2000W</t>
   </si>
   <si>
     <t>B07ZHNJN7Z</t>
   </si>
   <si>
     <t>LPNWE374755991</t>
   </si>
   <si>
+    <t>0730249221958</t>
+  </si>
+  <si>
+    <t>Snailax Bezprzewodowe urządzenie do masażu z funkcją ogrzewania, perkusyjny masażer ręczny z 3 zestawami podwójnych głowic zapasowych, wielokrotnego ładowania, do masażu karku, pleców, ramion, Doppelkopf</t>
+  </si>
+  <si>
+    <t>B096FRNCZ5</t>
+  </si>
+  <si>
+    <t>LPNHK450114642</t>
+  </si>
+  <si>
     <t>Remington suszarka do włosów, podwójna jonizacja, przepływ powietrza 120 km/h do szybkiego suszenia, 2000W, 8 kombinacji ustawień temperatury i prędkości nawiewu, 5 nakładek, zimny nawiew, ONE D6078</t>
   </si>
   <si>
     <t>B0CNS4SHT7</t>
   </si>
   <si>
     <t>LPNHK446011326</t>
   </si>
   <si>
     <t>Oral-B Pro 3 3000 8006540759790 Szczoteczka Elektryczna do Zębów, Czarny, 2 Końcówki</t>
   </si>
   <si>
     <t>B0B4WR2WK1</t>
   </si>
   <si>
     <t>LPNWE353050145</t>
   </si>
   <si>
+    <t>Babyliss Babyliss Big Hair Dual Obrotowa Szczotka do Ciepłego Powietrza, Złoty</t>
+  </si>
+  <si>
+    <t>B07WCCK6BC</t>
+  </si>
+  <si>
+    <t>LPNHK450039543</t>
+  </si>
+  <si>
     <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
   </si>
   <si>
     <t>B0C815WY3Z</t>
   </si>
   <si>
+    <t>LPNHK450154949</t>
+  </si>
+  <si>
+    <t>LPNHK450188464</t>
+  </si>
+  <si>
+    <t>LPNHK452630397</t>
+  </si>
+  <si>
     <t>LPNHK402265780</t>
   </si>
   <si>
     <t>LPNHK451299984</t>
   </si>
   <si>
     <t>Braun - BRHD710E - Braun Satin Hair 7 Suszarka do włosów - Wydajna suszarka 2200W, Technologia Iontec booster połysku i eliminacja puszenia się, funkcja satyny chroni przed wysoką temperaturą 1 sztuka</t>
   </si>
   <si>
     <t>B00HXCJS3S</t>
   </si>
   <si>
     <t>LPNHK470062627</t>
   </si>
   <si>
     <t>LPNHK439403397</t>
   </si>
   <si>
     <t>LPNHK401803790</t>
   </si>
   <si>
     <t>LPNHK401893159</t>
   </si>
   <si>
     <t>LPNHK401630885</t>
@@ -647,92 +848,179 @@
   <si>
     <t>LPNHK440203502</t>
   </si>
   <si>
     <t>LPNHK401735738</t>
   </si>
   <si>
     <t>Imetec Bellissima My Pro Diffon ceramiczna szczotka na gorące powietrze do włosów kręconych, technologia ceramiczna, 700 W, 2 kombinacje powietrza i temperatury, bez efektu kruszenia</t>
   </si>
   <si>
     <t>B08LVXG2V1</t>
   </si>
   <si>
     <t>LPNWE352682716</t>
   </si>
   <si>
     <t>Wahl 20102.0460 HomePro300 klips</t>
   </si>
   <si>
     <t>B097S2MD4Q</t>
   </si>
   <si>
     <t>LPNWE358594387</t>
   </si>
   <si>
+    <t>Panasonic ER-GB62 trymer do brody, włosów i ciała (39 ustawień długości, 3 nasadki grzebieniowe, 50 minut pracy, Japanese Blade Tech), szary</t>
+  </si>
+  <si>
+    <t>B085F9FLCZ</t>
+  </si>
+  <si>
+    <t>LPNHK450589926</t>
+  </si>
+  <si>
+    <t>Remington HC5810 OLD HC5810</t>
+  </si>
+  <si>
+    <t>B09RNBFS2C</t>
+  </si>
+  <si>
+    <t>LPNHK452739498</t>
+  </si>
+  <si>
+    <t>0761318952923</t>
+  </si>
+  <si>
+    <t>Revlon One-Step-Style-Booster – okrągła suszarka do włosów i styler, okrągła szczotka 38 mm (włosie termiczne, cylinder pokryty ceramiką, technologia jonowa i ceramiczna) RVDR5292UKE</t>
+  </si>
+  <si>
+    <t>B09B9YD6YR</t>
+  </si>
+  <si>
+    <t>LPNHK504435510</t>
+  </si>
+  <si>
+    <t>Philips OneBlade 360 Hybrydowy golarka twarzy+ciała, golarka elektryczna, trymer do brody i ciała, ostrzy 360, 3x ostrze 360 do twarzy, 3x grzebień do zarostu (1,3,5mm), 1x zestaw do ciała, QP2824/31</t>
+  </si>
+  <si>
+    <t>LPNHK450103352</t>
+  </si>
+  <si>
+    <t>LPNHK449887054</t>
+  </si>
+  <si>
+    <t>LPNHK450640004</t>
+  </si>
+  <si>
+    <t>LPNHK450147516</t>
+  </si>
+  <si>
+    <t>LPNHK450018530</t>
+  </si>
+  <si>
+    <t>LPNHK454097585</t>
+  </si>
+  <si>
+    <t>LPNHK488232203</t>
+  </si>
+  <si>
+    <t>LPNHK450335417</t>
+  </si>
+  <si>
     <t>Beurer IH 49 Inhalator, Przenośny Inhalator, Akumulator, Cichy, dla Dzieci i Dorosłych, Technologia Membrany Wibracyjnej, w Przypadku Przeziębienia, Astmy i Innych Chorób Dróg Oddechowych</t>
   </si>
   <si>
     <t>B0DJ2M2386</t>
   </si>
   <si>
     <t>LPNHK401895058</t>
   </si>
   <si>
     <t>0043917020808</t>
   </si>
   <si>
     <t>B0D1CT54VV</t>
   </si>
   <si>
     <t>LPNWE376960852</t>
   </si>
   <si>
     <t>Autentyczny Philips OneBlade 360 with Connectivity, elektryczny trymer do brody, golarki i ciała z technologią 360 ostrzy, 1x360 ostrzy, regulowany grzebień 5w1, 1x zestaw do ciała, (model QP4631/30)</t>
   </si>
   <si>
     <t>B0CHZ5WN26</t>
   </si>
   <si>
     <t>LPNHK402063095</t>
   </si>
   <si>
+    <t>Braun Trymer do brody Series 5, elektryczny trymer do brody dla mężczyzn z 5 akcesoriami, ultraostre ostrze ProBlade, czas pracy baterii 120 min, bezprzewodowa golarka do brody, 40 długości +5 nasadek</t>
+  </si>
+  <si>
+    <t>B0DQWPZVY3</t>
+  </si>
+  <si>
+    <t>LPNHK452669849</t>
+  </si>
+  <si>
     <t>Philips Multigroom 5000 Series, golarka wielofunkcyjna, trymer do brody i maszynka do strzyżenia włosów, 10-częściowy, brody, twarzy, ciała, nosa i uszu, 11 ustawień długości, model MG5917/15</t>
   </si>
   <si>
     <t>B0DTB6NBFS</t>
   </si>
   <si>
     <t>LPNHK439502231</t>
   </si>
   <si>
+    <t>0073950337762</t>
+  </si>
+  <si>
+    <t>Waterpik Pulse bezprzewodowy irygator, profesjonalne usuwanie płytki nazębnej w 99,9%, 2 tryby intensywności, środek do czyszczenia przestrzeni międzyzębowych, pojemność zbiornika na wodę 45 sekund, 2</t>
+  </si>
+  <si>
+    <t>B0DY83BVXY</t>
+  </si>
+  <si>
+    <t>LPNHK454169135</t>
+  </si>
+  <si>
     <t>LPNWE376208834</t>
   </si>
   <si>
     <t>LPNWE360693683</t>
   </si>
   <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, zaprojektowana Niebieski (Ocean Blue) Nowy 1 szczotka + 1 głowica</t>
+  </si>
+  <si>
+    <t>B0DP1Q2MKW</t>
+  </si>
+  <si>
+    <t>LPNHK450341224</t>
+  </si>
+  <si>
     <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
   </si>
   <si>
     <t>B0CQHW6YD8</t>
   </si>
   <si>
     <t>LPNHK402289837</t>
   </si>
   <si>
     <t>Autentyczny Ostrza wymienne Philips OneBlade, do elektrycznej golarki i trymera OneBlade, wytrzymała stal nierdzewna, do przycinania, strzyżenia i golenia, 5 sztuk, model QP250/50</t>
   </si>
   <si>
     <t>B0BS747TYL</t>
   </si>
   <si>
     <t>LPNHK465355918</t>
   </si>
   <si>
     <t>Stadler Form Dyfuzor zapachowy Ella, inteligentny system rozpylania zapachów, do olejków eterycznych, bez wody, bez wysokiej temperatury, intensywny zapach, bezprzewodowy, czujnik światła, łatwa biały</t>
   </si>
   <si>
     <t>B0DJ32D63M</t>
   </si>
   <si>
     <t>LPNHK401604889</t>
@@ -746,167 +1034,251 @@
   <si>
     <t>LPNHK377376997</t>
   </si>
   <si>
     <t>Braun Kosiarka All-In-One Series</t>
   </si>
   <si>
     <t>B0DQWP1XBB</t>
   </si>
   <si>
     <t>LPNHK402053307</t>
   </si>
   <si>
     <t>Beurer MG 99 pistolet do masażu, poręczny pistolet do masażu z 4 końcówkami, mocny masaż punktów spustowych, rozluźnienie napięć, kompaktowe urządzenie do masażu mięśni z 5 poziomami intensywności i Kompaktowe – 4 nasadki, 5 poziomów intensywności</t>
   </si>
   <si>
     <t>B09QC1W78J</t>
   </si>
   <si>
     <t>LPNHK401996577</t>
   </si>
   <si>
     <t>LPNHK439170580</t>
   </si>
   <si>
+    <t>Philips BT5515 / 15 Trymer do Brody 3 akcesoria</t>
+  </si>
+  <si>
+    <t>B07M5B1L9S</t>
+  </si>
+  <si>
+    <t>LPNHK452722670</t>
+  </si>
+  <si>
     <t>FEELLIFE Air ProVIII Inhalationsgerät, Inhaliergerät Kinder, Tragbare Handinhalator, Vernebler Inhalator Erwachsene, Einstellbarer, USB wiederaufladbarer Inhalationsgerät</t>
   </si>
   <si>
     <t>B0DZ6NYY13</t>
   </si>
   <si>
     <t>LPNHK439477982</t>
   </si>
   <si>
     <t>0607609347750</t>
   </si>
   <si>
     <t>Comfier Bezprzewodowe urządzenie do masażu kolan z 3 regulowanymi temperaturami, czerwone światło do masażu kolan z wyświetlaczem LCD, masaż cieplny i wibracyjny do łagodzenia bólu stawów</t>
   </si>
   <si>
     <t>B0DK8J2PXC</t>
   </si>
   <si>
     <t>LPNWE375901813</t>
   </si>
   <si>
     <t>Philips OneBlade Autentyczny Elektryczny trymer do twarzy i ciała, golarka i maszynka do ciała, 3x 360 ostrzy, 4x grzebień do zarostu (1,2,3,5 mm), 1x zestaw do ciała, QP2834/31</t>
   </si>
   <si>
     <t>B0DCFYVR1Z</t>
   </si>
   <si>
     <t>LPNHK439695483</t>
   </si>
   <si>
+    <t>Philips Bodygroom 5000, Trymer do Pachwin i Ciała z Możliwością Użytkowania pod Prysznicem, Dokładne i Wygodne Golenie, Pielęgnacja Całego Ciała, w Tym Pleców, 60 Min Czas Pracy, Model Bg5021/16</t>
+  </si>
+  <si>
+    <t>B0CR4CC5R5</t>
+  </si>
+  <si>
+    <t>LPNHK454497558</t>
+  </si>
+  <si>
+    <t>Philips Maszynka do strzyżenia seria 9000, golarka elektryczna, trymer dla mężczyzn, cyfrowe sterowanie dotykowe, tytanowe ostrza, 400 ustawień długości, 120 min bezprzewodowego użytkowania HC9450/15 3 grzebienien</t>
+  </si>
+  <si>
+    <t>B00S3NPM6S</t>
+  </si>
+  <si>
+    <t>LPNHK452620775</t>
+  </si>
+  <si>
+    <t>Philips Body Groomer 5000 – mężczyzn trymer do ciała potrójna ochrona, golenie okolic intymnych, składana nasadka do usuwania włosów na plecach, 100% wodoodporności, 100 minut pracy, BG5480/15</t>
+  </si>
+  <si>
+    <t>B0FJM1C3GJ</t>
+  </si>
+  <si>
+    <t>LPNHK450726482</t>
+  </si>
+  <si>
+    <t>Remington R6 Style Series Aqua golarka elektryczna dla mężczyzn, 100% wodoodporna, bezprzewodowa maszynka do golenia z ładowaniem USB i trymerem Pop Up R6000, czarna</t>
+  </si>
+  <si>
+    <t>B0953ZR7SG</t>
+  </si>
+  <si>
+    <t>LPNHK481376064</t>
+  </si>
+  <si>
     <t>0641837954663</t>
   </si>
   <si>
     <t>Snailax Poduszka do masażu z ogrzewaniem</t>
   </si>
   <si>
     <t>B0DRJN4JZK</t>
   </si>
   <si>
     <t>LPNHe017528564</t>
   </si>
   <si>
     <t>Panasonic EW-DJ4B-G podróżny prysznic do ust, z technologią ultradźwiękową, zbiornik na wodę 150 ml, szybkie ładowanie w ciągu 1 godziny</t>
   </si>
   <si>
     <t>B0B88S4NNW</t>
   </si>
   <si>
     <t>LPNHK440105186</t>
   </si>
   <si>
     <t>Braun Series 5 51-B1000s Golarka, Niebieski, 3 Ostrza</t>
   </si>
   <si>
     <t>B0B3JBYXG8</t>
   </si>
   <si>
     <t>LPNHK401861553</t>
   </si>
   <si>
+    <t>LPNHK450457336</t>
+  </si>
+  <si>
     <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
   </si>
   <si>
     <t>B0872DQW46</t>
   </si>
   <si>
     <t>LPNHK402383932</t>
   </si>
   <si>
     <t>LPNHK433544129</t>
   </si>
   <si>
     <t>LPNHK434861336/LPNHK434861336</t>
   </si>
   <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
   </si>
   <si>
     <t>B09RNCQSJL</t>
   </si>
   <si>
     <t>LPNWE376210870</t>
   </si>
   <si>
+    <t>LPNHK450493539</t>
+  </si>
+  <si>
     <t>LPNHK471432037</t>
   </si>
   <si>
+    <t>Panasonic Series 600 EW-DJ66-A303, Irygator do Zębów, 200 ml, IPX7, 2 Dysze Ultradźwiękowe, 5 Ustawień Ciśnienia, Akcesorium Podróżne, Granatowy</t>
+  </si>
+  <si>
+    <t>B0D8BKVVYH</t>
+  </si>
+  <si>
+    <t>LPNHK450024072</t>
+  </si>
+  <si>
+    <t>Beurer MP 84 Special Edition elektryczna frezarka do paznokci, zestaw do manicure-pedicure, 10 nasadek, oświetlenie LED, w zestawie etui do przechowywania, do 4400 obr./min, czarny MP 84 czarny - z 10 nasadkami i etui do ładowania</t>
+  </si>
+  <si>
+    <t>B0CK62TPXZ</t>
+  </si>
+  <si>
+    <t>LPNHK450697151</t>
+  </si>
+  <si>
     <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
   </si>
   <si>
     <t>B0CG6VGPM4</t>
   </si>
   <si>
     <t>LPNHK401817469</t>
   </si>
   <si>
     <t>Braun All-in-One Series 5 Groomingset 9-in-1, ultrascharfe Klinge, 120 Min Akku, SkinGuard-Technologie, Präzises Trimmen, AquaGrip für unter Wasser, AIO5545, Grau</t>
   </si>
   <si>
     <t>B0DQWLT6HY</t>
   </si>
   <si>
     <t>LPNHK439188679</t>
   </si>
   <si>
     <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
   </si>
   <si>
     <t>B0DQWQJ1MY</t>
   </si>
   <si>
     <t>LPNWE377366672</t>
   </si>
   <si>
+    <t>Oral-B AquaCare 6 bezprzewodowy irygator jamy ustnej, 3 dysze zamienne, środek do czyszczenia przestrzeni międzyzębowych, delikatne czyszczenie zębów i zdrowe dziąsła, technologia Oxyjet, 3 tryby</t>
+  </si>
+  <si>
+    <t>B0B5HJN22B</t>
+  </si>
+  <si>
+    <t>LPNHK488123158</t>
+  </si>
+  <si>
     <t>LPNWE375198720</t>
   </si>
   <si>
+    <t>Braun All-in-One zestaw 5, 9 w 1, trymer do brody, maszynka do strzyżenia włosów, maszynka do strzyżenia twarzy, głowy i ciała, akumulator 120 min, 14 długości (0,5-21 mm), wodoszczelny, AIO5545</t>
+  </si>
+  <si>
+    <t>LPNHK449714977</t>
+  </si>
+  <si>
     <t>Oral-B Pulsonic Slim Luxe 4500 elektryczna szczoteczka do zębów dla zdrowszych dziąseł w ciągu 4 tygodni, z programem dla wrażliwych zębów, z etui podróżnym platyna</t>
   </si>
   <si>
     <t>B089MBXP9R</t>
   </si>
   <si>
     <t>LPNHK464828263</t>
   </si>
   <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
   </si>
   <si>
     <t>B0B911KRRD</t>
   </si>
   <si>
     <t>LPNHK402133433</t>
   </si>
   <si>
     <t>Oral-B Genius X elektryczna szczoteczka do zębów, 6 trybów szczotkowania, chroni dziąsła, działanie wybielające, sztuczna inteligencja, 1 głowica, bateria litowa, pomysł na prezent, kolor czarny</t>
   </si>
   <si>
     <t>B094HRPBDG</t>
   </si>
   <si>
     <t>LPNHK451059233</t>
@@ -920,138 +1292,195 @@
   <si>
     <t>B0F9YSFNR5</t>
   </si>
   <si>
     <t>LPNHK440175193</t>
   </si>
   <si>
     <t>Braun All-in-One Series 7, 12 w 1 zestaw groomingów, ProBlade, trymer do włosów w nosie, AutoSense, golarka męska, golarka elektryczna, trymer do brody i maszynka do włosów, akumulator 120 min,</t>
   </si>
   <si>
     <t>B0DQWLG36G</t>
   </si>
   <si>
     <t>LPNHK451016508</t>
   </si>
   <si>
     <t>Omron MicroAir U100 przenośny, bardzo cichy, membranowy, kieszonkowy inhalator Leczenie astmy</t>
   </si>
   <si>
     <t>B076VLSL47</t>
   </si>
   <si>
     <t>LPNHK433537687</t>
   </si>
   <si>
+    <t>Babyliss Maszynka Do Strzyżenia, Niebieski/Czarny, 0,5-28 mm Stal japońska — maszynki do strzyżenia włosów</t>
+  </si>
+  <si>
+    <t>B084QZ3QSM</t>
+  </si>
+  <si>
+    <t>LPNHK449650353</t>
+  </si>
+  <si>
+    <t>LPNHK450696612</t>
+  </si>
+  <si>
     <t>Omron Hem-7600 HEM-7600T-E Ciśnieniomierz Naramienny, Czarny, Pasek 42 EU</t>
   </si>
   <si>
     <t>B01MT54RFU</t>
   </si>
   <si>
     <t>LPNHK472754695</t>
   </si>
   <si>
     <t>Braun All-in-One Series 7 zestaw do pielęgnacji 18 w 1, ostrze ProBlade, trymer do włosów w nosie, technologia AutoSense, golarka męska, golarka elektryczna, trymer do ciała, trymer do brody</t>
   </si>
   <si>
     <t>B0DQWFQ51G</t>
   </si>
   <si>
     <t>LPNWE375975143</t>
   </si>
   <si>
     <t>Braun Profesjonalna trymer do brody serii 9 BT9440, trymer z akcesoriami fryzjerskimi i 180 minut autonomii</t>
   </si>
   <si>
     <t>B0CVFRTBK4</t>
   </si>
   <si>
     <t>LPNHK401989910</t>
   </si>
   <si>
     <t>Cecotec IPL Bamba SkinCare IPL pistolet do usuwania włosów, dla kobiet i mężczyzn, ciała, pachy i twarzy, lampy kwarcowe, 500 000 impulsów świetlnych, funkcja chłodzenia, wyświetlacz LCD, 2 tryby</t>
   </si>
   <si>
     <t>B0BPYX78BY</t>
   </si>
   <si>
     <t>LPNWE360203582</t>
   </si>
   <si>
+    <t>Philips Sonicare 6100 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 trybami szczotkowania i 3 poziomami intensywności, EasyStart, kolor jasnoniebieski, HX7406/02 [Nowa technologia]</t>
+  </si>
+  <si>
+    <t>B0DCGK1Y7X</t>
+  </si>
+  <si>
+    <t>LPNHK521432232</t>
+  </si>
+  <si>
     <t>Beurer MG 185 Pistolet do masażu, pistolet do masażu z 5 nasadkami, mocny masaż punktów spustowych, rozluźnienie napięć, masażer mięśni z 9 poziomami intensywności, z akumulatorem MG 185 - 5 nasadek, 9 poziomów intensywności</t>
   </si>
   <si>
     <t>B09QCDG6HM</t>
   </si>
   <si>
     <t>LPNHK401773143</t>
   </si>
   <si>
+    <t>Philips Sonicare DiamondClean 9000 elektryczna szczoteczka do zębów z aplikacją (model HX9911/09) Black</t>
+  </si>
+  <si>
+    <t>B08557LZMM</t>
+  </si>
+  <si>
+    <t>LPNHK452590342</t>
+  </si>
+  <si>
     <t>Beurer Reload Pistolet do Masażu z Funkcją Ogrzewania i Chłodzenia, Masażer Mięśni do Punktów Spustowych, 5 Głowic Masujących, 5 Poziomów Intensywności do 3000 Obr</t>
   </si>
   <si>
     <t>B0DNTKJ4V2</t>
   </si>
   <si>
     <t>LPNHK401915991</t>
   </si>
   <si>
     <t>ghd helios Haartrockner, professioneller Haartrockner mit bürstenlosem Motor und Ionen Technologie Bordeaux</t>
   </si>
   <si>
     <t>B084QXY478</t>
   </si>
   <si>
     <t>LPNHK446168922</t>
   </si>
   <si>
     <t>LPNWE361814761</t>
   </si>
   <si>
     <t>spW82D0688S</t>
   </si>
   <si>
+    <t>Braun Silk-épil 9 Flex depilator z elastyczną głowicą 360 do łatwego usuwania włosów, na mokro i sucho, długo utrzymująca się jedwabiście gładka skóra, nasadki do golenia i trymera, Made in Germany,</t>
+  </si>
+  <si>
+    <t>B0CQRTC5TJ</t>
+  </si>
+  <si>
+    <t>LPNHK450350336</t>
+  </si>
+  <si>
     <t>Oral-B iO Series 6 Plus Edition elektryczna szczoteczka do zębów, Plus 3 końcówki, 5 trybów czyszczenia do pielęgnacji zębów, etui podróżne, zaprojektowana przez brązowy, szary opal</t>
   </si>
   <si>
     <t>B0D5D6GQLB</t>
   </si>
   <si>
     <t>LPNHK402320455</t>
   </si>
   <si>
     <t>LPNHK402111161</t>
   </si>
   <si>
+    <t>Dreame Hair Glory Combo suszarka do włosów, szybkoschnąca, 110 000 obrotów na minutę, przepływ powietrza 70 m/s, technologia jonów ujemnych, regulacja temperatury i prędkości powietrza, w zestawie</t>
+  </si>
+  <si>
+    <t>B0DRVNZZCS</t>
+  </si>
+  <si>
+    <t>LPNHK492054224</t>
+  </si>
+  <si>
     <t>Philips Sonicare DiamondClean 9900 Prestige Elektryczna szczoteczka do zębów z technologią i aplikacją SenseIQ, 5 trybów szczotkowania, etui podróżne do ładowania, kolor szampański, HX9992/44</t>
   </si>
   <si>
     <t>B0F339NFXJ</t>
   </si>
   <si>
     <t>LPNHK401970136</t>
+  </si>
+  <si>
+    <t>Dyson Airwrap i.d.™ multistyler i suszarka Straight+Wavy (Ceramiczny różowy/Różowe złoto)</t>
+  </si>
+  <si>
+    <t>B0FLK45SF7</t>
+  </si>
+  <si>
+    <t>LPNHK503481245</t>
   </si>
   <si>
     <t>Dyson Airstrait™ prostownica Bursztynowy jedwab</t>
   </si>
   <si>
     <t>B0FLJTHPQ8</t>
   </si>
   <si>
     <t>LPNHK272442591</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1367,2891 +1796,4317 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G123"/>
+  <dimension ref="A1:G185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B123" sqref="B123"/>
+      <selection activeCell="B185" sqref="B185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4022356014872</v>
+        <v>4015110009368</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>9.99</v>
+        <v>8.81</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>8887549392092</v>
+        <v>4022356014872</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F3">
-        <v>14.99</v>
+        <v>9.99</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1" t="s">
-        <v>14</v>
+      <c r="B4" s="1">
+        <v>8887549392092</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>16.99</v>
+        <v>14.99</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="1">
-        <v>4008496881963</v>
+      <c r="B5" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>16.99</v>
+        <v>15.88</v>
       </c>
       <c r="G5" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>16.99</v>
       </c>
       <c r="G6" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>27</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4008496881963</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>16.99</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>18.2</v>
+        <v>16.99</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>18.2</v>
+        <v>16.99</v>
       </c>
       <c r="G9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
         <v>34</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>18.2</v>
+      </c>
+      <c r="G10" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="1">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>18.2</v>
+      </c>
+      <c r="G11" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="1">
-        <v>8435484042154</v>
+      <c r="B12" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12" t="s">
         <v>41</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>19.9</v>
+        <v>18.73</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>19.95</v>
+        <v>19.34</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4211125648497</v>
+        <v>23</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>20.98</v>
+        <v>19.34</v>
       </c>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1">
-        <v>4022167330307</v>
+        <v>8432729087192</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15">
-        <v>21.95</v>
+        <v>19.89</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>47</v>
+      </c>
+      <c r="B16" s="1">
+        <v>8435484042154</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>21.99</v>
+        <v>19.9</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B17" s="1">
-        <v>4006160231328</v>
+        <v>8006540860229</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>23.28</v>
+        <v>19.95</v>
       </c>
       <c r="G17" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>53</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4211125648497</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>23.43</v>
+        <v>20.98</v>
       </c>
       <c r="G18" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1">
-        <v>8710103844037</v>
+        <v>4022167330307</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>23.66</v>
+        <v>21.95</v>
       </c>
       <c r="G19" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20">
-        <v>23.66</v>
+        <v>21.99</v>
       </c>
       <c r="G20" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B21" s="1">
-        <v>871010392396</v>
+        <v>4006160231328</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>23.9</v>
+        <v>23.28</v>
       </c>
       <c r="G21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" t="s">
         <v>69</v>
       </c>
-      <c r="B22" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>24.38</v>
+        <v>23.43</v>
       </c>
       <c r="G22" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B23" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="1">
+        <v>8710103844037</v>
+      </c>
+      <c r="C23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" t="s">
         <v>72</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>24.93</v>
+        <v>23.66</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B24" s="1">
-        <v>4210201313922</v>
+        <v>8710103844037</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>24.96</v>
+        <v>23.66</v>
       </c>
       <c r="G24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B25" s="1">
-        <v>5037127005330</v>
+        <v>871010392396</v>
       </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>27.19</v>
+        <v>23.9</v>
       </c>
       <c r="G25" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1">
-        <v>8006540861981</v>
+        <v>8435484042017</v>
       </c>
       <c r="C26" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26">
-        <v>27.68</v>
+        <v>24.38</v>
       </c>
       <c r="G26" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>4211125650445</v>
+        <v>81</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E27">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>27.99</v>
+        <v>24.93</v>
       </c>
       <c r="G27" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B28" s="1">
-        <v>4008496876051</v>
+        <v>4210201313922</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>27.99</v>
+        <v>24.96</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B29" s="1">
-        <v>8030915893161</v>
+        <v>8720689004503</v>
       </c>
       <c r="C29" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29">
-        <v>28.99</v>
+        <v>24.99</v>
       </c>
       <c r="G29" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B30" s="1">
-        <v>4008496818488</v>
+        <v>4013833067511</v>
       </c>
       <c r="C30" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>29.54</v>
+        <v>25.99</v>
       </c>
       <c r="G30" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B31" s="1">
-        <v>5038061140118</v>
+        <v>4008496975754</v>
       </c>
       <c r="C31" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>29.99</v>
+        <v>26.99</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1">
-        <v>8007403115234</v>
+        <v>5037127005330</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D32" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>29.99</v>
+        <v>27.19</v>
       </c>
       <c r="G32" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B33" s="1">
-        <v>8007403111441</v>
+        <v>8006540861981</v>
       </c>
       <c r="C33" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D33" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>29.99</v>
+        <v>27.68</v>
       </c>
       <c r="G33" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B34" s="1">
-        <v>4897122200014</v>
+        <v>4211125650445</v>
       </c>
       <c r="C34" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F34">
-        <v>29.99</v>
+        <v>27.99</v>
       </c>
       <c r="G34" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B35" s="1">
-        <v>4008496818259</v>
+        <v>4008496876051</v>
       </c>
       <c r="C35" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D35" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>30.24</v>
+        <v>27.99</v>
       </c>
       <c r="G35" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>108</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8030915893161</v>
       </c>
       <c r="C36" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D36" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F36">
-        <v>31.99</v>
+        <v>28.99</v>
       </c>
       <c r="G36" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="B37" s="1">
         <v>4008496818488</v>
       </c>
       <c r="C37" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="D37" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F37">
-        <v>32.99</v>
+        <v>29.54</v>
       </c>
       <c r="G37" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1">
-        <v>4008496873449</v>
+        <v>5038061140118</v>
       </c>
       <c r="C38" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D38" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>32.99</v>
+        <v>29.99</v>
       </c>
       <c r="G38" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1">
-        <v>8007403117269</v>
+        <v>8007403115234</v>
       </c>
       <c r="C39" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D39" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>34.0</v>
+        <v>29.99</v>
       </c>
       <c r="G39" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1">
-        <v>8006540859773</v>
+        <v>8007403111441</v>
       </c>
       <c r="C40" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D40" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="G40" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>123</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4897122200014</v>
       </c>
       <c r="C41" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D41" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F41">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="G41" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4016138565195</v>
+      </c>
+      <c r="C42" t="s">
         <v>127</v>
       </c>
-      <c r="B42" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>128</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="G42" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4008496818259</v>
+      </c>
+      <c r="C43" t="s">
+        <v>130</v>
+      </c>
+      <c r="D43" t="s">
         <v>131</v>
       </c>
-      <c r="B43" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43">
-        <v>37.99</v>
+        <v>30.24</v>
       </c>
       <c r="G43" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" t="s">
         <v>134</v>
       </c>
-      <c r="B44" s="1">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>135</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F44">
-        <v>38.72</v>
+        <v>31.99</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>137</v>
       </c>
-      <c r="B45" s="1">
-        <v>4897122206009</v>
+      <c r="B45" s="1" t="s">
+        <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" t="s">
         <v>139</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F45">
-        <v>39.14</v>
+        <v>32.5</v>
       </c>
       <c r="G45" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>111</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4008496818488</v>
+      </c>
+      <c r="C46" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" t="s">
         <v>140</v>
       </c>
-      <c r="B46" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>39.59</v>
+        <v>32.99</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B47" s="1">
-        <v>8720689035958</v>
+        <v>4008496873449</v>
       </c>
       <c r="C47" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D47" t="s">
         <v>143</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>39.59</v>
+        <v>32.99</v>
       </c>
       <c r="G47" t="s">
-        <v>27</v>
+        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B48" s="1">
-        <v>8720689040099</v>
+        <v>4008496873449</v>
       </c>
       <c r="C48" t="s">
+        <v>142</v>
+      </c>
+      <c r="D48" t="s">
         <v>145</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F48">
-        <v>39.99</v>
+        <v>32.99</v>
       </c>
       <c r="G48" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>146</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4210201192619</v>
+      </c>
+      <c r="C49" t="s">
         <v>147</v>
       </c>
-      <c r="B49" s="1">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>148</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>39.99</v>
+        <v>32.99</v>
       </c>
       <c r="G49" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B50" s="1">
-        <v>8720689040099</v>
+        <v>8007403117269</v>
       </c>
       <c r="C50" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D50" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F50">
-        <v>39.99</v>
+        <v>34.0</v>
       </c>
       <c r="G50" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B51" s="1">
-        <v>8720689040099</v>
+        <v>8006540859773</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D51" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G51" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>5038061110401</v>
+        <v>156</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>155</v>
       </c>
       <c r="C52" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D52" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G52" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>5038061110401</v>
+        <v>156</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>155</v>
       </c>
       <c r="C53" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D53" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G53" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B54" s="1">
-        <v>8720689040099</v>
+        <v>4211125572143</v>
       </c>
       <c r="C54" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D54" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54">
-        <v>39.99</v>
+        <v>37.99</v>
       </c>
       <c r="G54" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B55" s="1">
-        <v>5038061140149</v>
+        <v>8710103897842</v>
       </c>
       <c r="C55" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D55" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>39.99</v>
+        <v>38.72</v>
       </c>
       <c r="G55" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B56" s="1">
-        <v>8710103978916</v>
+        <v>4897122206009</v>
       </c>
       <c r="C56" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D56" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>42.71</v>
+        <v>39.14</v>
       </c>
       <c r="G56" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B57" s="1">
-        <v>5906521613741</v>
+        <v>8720689035958</v>
       </c>
       <c r="C57" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D57" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>44.48</v>
+        <v>39.59</v>
       </c>
       <c r="G57" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B58" s="1">
-        <v>8435484044394</v>
+        <v>8720689035958</v>
       </c>
       <c r="C58" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D58" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F58">
-        <v>44.54</v>
+        <v>39.59</v>
       </c>
       <c r="G58" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B59" s="1">
-        <v>5038061140248</v>
+        <v>5038061100631</v>
       </c>
       <c r="C59" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>44.99</v>
+        <v>39.79</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B60" s="1">
-        <v>3030050154238</v>
+        <v>8720689040099</v>
       </c>
       <c r="C60" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D60" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>45.3</v>
+        <v>39.99</v>
       </c>
       <c r="G60" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B61" s="1">
-        <v>5038061159875</v>
+        <v>5038061100433</v>
       </c>
       <c r="C61" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>46.58</v>
+        <v>39.99</v>
       </c>
       <c r="G61" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B62" s="1">
-        <v>8006540759790</v>
+        <v>8720689040099</v>
       </c>
       <c r="C62" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D62" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>46.95</v>
+        <v>39.99</v>
       </c>
       <c r="G62" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B63" s="1">
-        <v>8720689013857</v>
+        <v>8720689040099</v>
       </c>
       <c r="C63" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
         <v>183</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G63" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B64" s="1">
-        <v>8720689013857</v>
+        <v>5038061110401</v>
       </c>
       <c r="C64" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D64" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G64" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" s="1">
+        <v>5038061110401</v>
+      </c>
+      <c r="C65" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D65" t="s">
         <v>187</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B66" s="1">
-        <v>8720689013857</v>
+        <v>8720689040099</v>
       </c>
       <c r="C66" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D66" t="s">
         <v>188</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="B67" s="1">
-        <v>8720689013857</v>
+        <v>5038061140149</v>
       </c>
       <c r="C67" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="D67" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="B68" s="1">
-        <v>8720689013857</v>
+        <v>8720689026871</v>
       </c>
       <c r="C68" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="D68" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B69" s="1">
-        <v>8720689013857</v>
+        <v>4030152956197</v>
       </c>
       <c r="C69" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D69" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>48.99</v>
+        <v>42.18</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B70" s="1">
-        <v>3030050122282</v>
+        <v>8710103978916</v>
       </c>
       <c r="C70" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>49.9</v>
+        <v>42.71</v>
       </c>
       <c r="G70" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B71" s="1">
-        <v>4211125648541</v>
+        <v>5906521613741</v>
       </c>
       <c r="C71" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>49.99</v>
+        <v>44.48</v>
       </c>
       <c r="G71" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="B72" s="1">
-        <v>5038061140057</v>
+        <v>8435484044394</v>
       </c>
       <c r="C72" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="D72" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>49.99</v>
+        <v>44.54</v>
       </c>
       <c r="G72" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B73" s="1">
-        <v>8720689018920</v>
+        <v>4987176251046</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="D73" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>49.99</v>
+        <v>44.9</v>
       </c>
       <c r="G73" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="B74" s="1">
-        <v>8720689018920</v>
+        <v>5038061140248</v>
       </c>
       <c r="C74" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="D74" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F74">
-        <v>49.99</v>
+        <v>44.99</v>
       </c>
       <c r="G74" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B75" s="1">
-        <v>8007403117993</v>
+        <v>8720689031868</v>
       </c>
       <c r="C75" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D75" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F75">
-        <v>49.99</v>
+        <v>44.99</v>
       </c>
       <c r="G75" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B76" s="1">
-        <v>5996415034240</v>
+        <v>8720689031868</v>
       </c>
       <c r="C76" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D76" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76">
-        <v>49.99</v>
+        <v>44.99</v>
       </c>
       <c r="G76" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B77" s="1">
-        <v>4211125607098</v>
+        <v>8720689031868</v>
       </c>
       <c r="C77" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D77" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>52.2</v>
+        <v>44.99</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B78" s="1" t="s">
         <v>214</v>
+      </c>
+      <c r="B78" s="1">
+        <v>8720689031868</v>
       </c>
       <c r="C78" t="s">
         <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>52.9</v>
+        <v>44.99</v>
       </c>
       <c r="G78" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B79" s="1">
-        <v>8720689020541</v>
+        <v>8720689031868</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>53.99</v>
+        <v>44.99</v>
       </c>
       <c r="G79" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B80" s="1">
-        <v>8720689042680</v>
+        <v>8720689031868</v>
       </c>
       <c r="C80" t="s">
+        <v>215</v>
+      </c>
+      <c r="D80" t="s">
         <v>221</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F80">
-        <v>54.21</v>
+        <v>44.99</v>
       </c>
       <c r="G80" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>181</v>
+        <v>214</v>
       </c>
       <c r="B81" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C81" t="s">
-        <v>182</v>
+        <v>215</v>
       </c>
       <c r="D81" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F81">
-        <v>54.99</v>
+        <v>44.99</v>
       </c>
       <c r="G81" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>181</v>
+        <v>214</v>
       </c>
       <c r="B82" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C82" t="s">
-        <v>182</v>
+        <v>215</v>
       </c>
       <c r="D82" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>54.99</v>
+        <v>44.99</v>
       </c>
       <c r="G82" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
+        <v>224</v>
+      </c>
+      <c r="B83" s="1">
+        <v>4210201446514</v>
+      </c>
+      <c r="C83" t="s">
         <v>225</v>
       </c>
-      <c r="B83" s="1">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>226</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83">
-        <v>56.63</v>
+        <v>45.18</v>
       </c>
       <c r="G83" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
+        <v>224</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4210201446514</v>
+      </c>
+      <c r="C84" t="s">
+        <v>225</v>
+      </c>
+      <c r="D84" t="s">
+        <v>227</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>45.18</v>
+      </c>
+      <c r="G84" t="s">
         <v>228</v>
-      </c>
-[...16 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
+        <v>229</v>
+      </c>
+      <c r="B85" s="1">
+        <v>3030050154238</v>
+      </c>
+      <c r="C85" t="s">
+        <v>230</v>
+      </c>
+      <c r="D85" t="s">
         <v>231</v>
       </c>
-      <c r="B85" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>59.0</v>
+        <v>45.3</v>
       </c>
       <c r="G85" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
+        <v>233</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C86" t="s">
         <v>234</v>
       </c>
-      <c r="B86" s="1">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>235</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>59.99</v>
+        <v>45.99</v>
       </c>
       <c r="G86" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
+        <v>236</v>
+      </c>
+      <c r="B87" s="1">
+        <v>5038061159875</v>
+      </c>
+      <c r="C87" t="s">
         <v>237</v>
       </c>
-      <c r="B87" s="1">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>238</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
-        <v>59.99</v>
+        <v>46.58</v>
       </c>
       <c r="G87" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
+        <v>239</v>
+      </c>
+      <c r="B88" s="1">
+        <v>8006540759790</v>
+      </c>
+      <c r="C88" t="s">
         <v>240</v>
       </c>
-      <c r="B88" s="1">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>241</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>61.9</v>
+        <v>46.95</v>
       </c>
       <c r="G88" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B89" s="1">
-        <v>4211125650032</v>
+        <v>3030050153804</v>
       </c>
       <c r="C89" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D89" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>61.9</v>
+        <v>47.64</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B90" s="1">
-        <v>6934325303598</v>
+        <v>8720689013857</v>
       </c>
       <c r="C90" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D90" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>63.69</v>
+        <v>47.99</v>
       </c>
       <c r="G90" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
+        <v>245</v>
+      </c>
+      <c r="B91" s="1">
+        <v>8720689013857</v>
+      </c>
+      <c r="C91" t="s">
+        <v>246</v>
+      </c>
+      <c r="D91" t="s">
         <v>248</v>
       </c>
-      <c r="B91" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E91">
         <v>1</v>
       </c>
       <c r="F91">
-        <v>64.5</v>
+        <v>47.99</v>
       </c>
       <c r="G91" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B92" s="1">
-        <v>8720689033299</v>
+        <v>8720689013857</v>
       </c>
       <c r="C92" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D92" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F92">
-        <v>64.99</v>
+        <v>47.99</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>245</v>
+      </c>
+      <c r="B93" s="1">
+        <v>8720689013857</v>
       </c>
       <c r="C93" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="D93" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F93">
-        <v>66.29</v>
+        <v>48.99</v>
       </c>
       <c r="G93" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="B94" s="1">
-        <v>5025232929085</v>
+        <v>8720689013857</v>
       </c>
       <c r="C94" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="D94" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F94">
-        <v>67.36</v>
+        <v>48.99</v>
       </c>
       <c r="G94" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="B95" s="1">
-        <v>4210201432197</v>
+        <v>3030050182279</v>
       </c>
       <c r="C95" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="D95" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="E95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F95">
-        <v>67.49</v>
+        <v>48.99</v>
       </c>
       <c r="G95" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="B96" s="1">
-        <v>4211125646639</v>
+        <v>8720689013857</v>
       </c>
       <c r="C96" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="D96" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>69.99</v>
+        <v>48.99</v>
       </c>
       <c r="G96" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="B97" s="1">
-        <v>4211125646639</v>
+        <v>8720689013857</v>
       </c>
       <c r="C97" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="D97" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F97">
-        <v>69.99</v>
+        <v>48.99</v>
       </c>
       <c r="G97" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="B98" s="1">
-        <v>4211125646639</v>
+        <v>8720689013857</v>
       </c>
       <c r="C98" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="D98" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="E98">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F98">
-        <v>69.99</v>
+        <v>48.99</v>
       </c>
       <c r="G98" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="B99" s="1">
-        <v>5038061140309</v>
+        <v>8720689013857</v>
       </c>
       <c r="C99" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
       <c r="D99" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F99">
-        <v>69.99</v>
+        <v>48.99</v>
       </c>
       <c r="G99" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>175</v>
+        <v>259</v>
       </c>
       <c r="B100" s="1">
-        <v>5038061159875</v>
+        <v>3030050122282</v>
       </c>
       <c r="C100" t="s">
-        <v>176</v>
+        <v>260</v>
       </c>
       <c r="D100" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F100">
-        <v>71.24</v>
+        <v>49.9</v>
       </c>
       <c r="G100" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B101" s="1">
-        <v>8720689018418</v>
+        <v>4211125648541</v>
       </c>
       <c r="C101" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="D101" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
-        <v>73.91</v>
+        <v>49.99</v>
       </c>
       <c r="G101" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="B102" s="1">
-        <v>7500435245074</v>
+        <v>5038061140057</v>
       </c>
       <c r="C102" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="D102" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F102">
-        <v>74.99</v>
+        <v>49.99</v>
       </c>
       <c r="G102" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="B103" s="1">
-        <v>7500435245012</v>
+        <v>8720689018920</v>
       </c>
       <c r="C103" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="D103" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="E103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F103">
-        <v>79.34</v>
+        <v>49.99</v>
       </c>
       <c r="G103" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="B104" s="1">
-        <v>4210201432197</v>
+        <v>8720689018920</v>
       </c>
       <c r="C104" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="D104" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F104">
-        <v>82.62</v>
+        <v>49.99</v>
       </c>
       <c r="G104" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="B105" s="1">
-        <v>4210201305675</v>
+        <v>8007403117993</v>
       </c>
       <c r="C105" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="D105" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
-        <v>87.45</v>
+        <v>49.99</v>
       </c>
       <c r="G105" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="B106" s="1">
-        <v>5038061144017</v>
+        <v>5996415034240</v>
       </c>
       <c r="C106" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F106">
-        <v>91.49</v>
+        <v>49.99</v>
       </c>
       <c r="G106" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="B107" s="1">
-        <v>4210201396888</v>
+        <v>5025232937257</v>
       </c>
       <c r="C107" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="D107" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>95.97</v>
+        <v>49.99</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B108" s="1">
-        <v>4210201396888</v>
+        <v>5038061140170</v>
       </c>
       <c r="C108" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D108" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
-        <v>95.97</v>
+        <v>49.99</v>
       </c>
       <c r="G108" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="B109" s="1"/>
+        <v>285</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>284</v>
+      </c>
       <c r="C109" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
-        <v>99.99</v>
+        <v>50.73</v>
       </c>
       <c r="G109" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="B110" s="1">
-        <v>7500435245067</v>
+        <v>8720689040099</v>
       </c>
       <c r="C110" t="s">
-        <v>297</v>
+        <v>177</v>
       </c>
       <c r="D110" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>108.99</v>
+        <v>51.89</v>
       </c>
       <c r="G110" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="B111" s="1">
-        <v>4015672110892</v>
+        <v>8720689040099</v>
       </c>
       <c r="C111" t="s">
-        <v>300</v>
+        <v>177</v>
       </c>
       <c r="D111" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
-        <v>110.38</v>
+        <v>51.89</v>
       </c>
       <c r="G111" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="B112" s="1">
-        <v>4015672110465</v>
+        <v>8720689040099</v>
       </c>
       <c r="C112" t="s">
-        <v>303</v>
+        <v>177</v>
       </c>
       <c r="D112" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="E112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F112">
-        <v>124.17</v>
+        <v>51.89</v>
       </c>
       <c r="G112" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="B113" s="1">
-        <v>7500435245111</v>
+        <v>8720689040099</v>
       </c>
       <c r="C113" t="s">
-        <v>306</v>
+        <v>177</v>
       </c>
       <c r="D113" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F113">
-        <v>129.99</v>
+        <v>51.89</v>
       </c>
       <c r="G113" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="B114" s="1">
-        <v>8700216376556</v>
+        <v>8720689040099</v>
       </c>
       <c r="C114" t="s">
-        <v>309</v>
+        <v>177</v>
       </c>
       <c r="D114" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
-        <v>134.09</v>
+        <v>51.89</v>
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>311</v>
+        <v>288</v>
       </c>
       <c r="B115" s="1">
-        <v>8435484044301</v>
+        <v>8720689040099</v>
       </c>
       <c r="C115" t="s">
-        <v>312</v>
+        <v>177</v>
       </c>
       <c r="D115" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="E115">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F115">
-        <v>134.95</v>
+        <v>51.89</v>
       </c>
       <c r="G115" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
       <c r="B116" s="1">
-        <v>4211125645335</v>
+        <v>8720689040099</v>
       </c>
       <c r="C116" t="s">
-        <v>315</v>
+        <v>177</v>
       </c>
       <c r="D116" t="s">
-        <v>316</v>
+        <v>295</v>
       </c>
       <c r="E116">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F116">
-        <v>142.05</v>
+        <v>51.89</v>
       </c>
       <c r="G116" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="B117" s="1">
-        <v>4211125104405</v>
+        <v>8720689040099</v>
       </c>
       <c r="C117" t="s">
-        <v>318</v>
+        <v>177</v>
       </c>
       <c r="D117" t="s">
-        <v>319</v>
+        <v>296</v>
       </c>
       <c r="E117">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F117">
-        <v>154.65</v>
+        <v>51.89</v>
       </c>
       <c r="G117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
       <c r="B118" s="1">
-        <v>5060569867198</v>
+        <v>4211125607098</v>
       </c>
       <c r="C118" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="D118" t="s">
-        <v>322</v>
+        <v>299</v>
       </c>
       <c r="E118">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F118">
-        <v>164.25</v>
+        <v>52.2</v>
       </c>
       <c r="G118" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>5060569867198</v>
+        <v>39</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>300</v>
       </c>
       <c r="C119" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="D119" t="s">
-        <v>323</v>
+        <v>302</v>
       </c>
       <c r="E119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F119">
-        <v>189.0</v>
+        <v>52.9</v>
       </c>
       <c r="G119" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>325</v>
+        <v>303</v>
       </c>
       <c r="B120" s="1">
-        <v>5906521920535</v>
+        <v>8720689020541</v>
       </c>
       <c r="C120" t="s">
-        <v>326</v>
+        <v>304</v>
       </c>
       <c r="D120" t="s">
-        <v>327</v>
+        <v>305</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
-        <v>209.99</v>
+        <v>53.99</v>
       </c>
       <c r="G120" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>325</v>
+        <v>306</v>
       </c>
       <c r="B121" s="1">
-        <v>8700216635912</v>
+        <v>7500435244947</v>
       </c>
       <c r="C121" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="D121" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
-        <v>209.99</v>
+        <v>53.99</v>
       </c>
       <c r="G121" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="B122" s="1">
-        <v>8720689042758</v>
+        <v>8720689042680</v>
       </c>
       <c r="C122" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="D122" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="E122">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F122">
-        <v>379.99</v>
+        <v>54.21</v>
       </c>
       <c r="G122" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>313</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C123" t="s">
+        <v>314</v>
+      </c>
+      <c r="D123" t="s">
+        <v>315</v>
+      </c>
+      <c r="E123">
+        <v>1</v>
+      </c>
+      <c r="F123">
+        <v>54.95</v>
+      </c>
+      <c r="G123" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>245</v>
+      </c>
+      <c r="B124" s="1">
+        <v>8720689013857</v>
+      </c>
+      <c r="C124" t="s">
+        <v>246</v>
+      </c>
+      <c r="D124" t="s">
+        <v>316</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
+        <v>54.99</v>
+      </c>
+      <c r="G124" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" t="s">
+        <v>245</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8720689013857</v>
+      </c>
+      <c r="C125" t="s">
+        <v>246</v>
+      </c>
+      <c r="D125" t="s">
+        <v>317</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
+        <v>54.99</v>
+      </c>
+      <c r="G125" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" t="s">
+        <v>318</v>
+      </c>
+      <c r="B126" s="1">
+        <v>8700216610872</v>
+      </c>
+      <c r="C126" t="s">
+        <v>319</v>
+      </c>
+      <c r="D126" t="s">
+        <v>320</v>
+      </c>
+      <c r="E126">
+        <v>1</v>
+      </c>
+      <c r="F126">
+        <v>55.27</v>
+      </c>
+      <c r="G126" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" t="s">
+        <v>321</v>
+      </c>
+      <c r="B127" s="1">
+        <v>8720689020558</v>
+      </c>
+      <c r="C127" t="s">
+        <v>322</v>
+      </c>
+      <c r="D127" t="s">
+        <v>323</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>56.63</v>
+      </c>
+      <c r="G127" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" t="s">
+        <v>324</v>
+      </c>
+      <c r="B128" s="1">
+        <v>8720689009621</v>
+      </c>
+      <c r="C128" t="s">
+        <v>325</v>
+      </c>
+      <c r="D128" t="s">
+        <v>326</v>
+      </c>
+      <c r="E128">
+        <v>1</v>
+      </c>
+      <c r="F128">
+        <v>57.99</v>
+      </c>
+      <c r="G128" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" t="s">
+        <v>327</v>
+      </c>
+      <c r="B129" s="1">
+        <v>7630850303056</v>
+      </c>
+      <c r="C129" t="s">
+        <v>328</v>
+      </c>
+      <c r="D129" t="s">
+        <v>329</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>59.0</v>
+      </c>
+      <c r="G129" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" t="s">
+        <v>330</v>
+      </c>
+      <c r="B130" s="1">
+        <v>5025232925582</v>
+      </c>
+      <c r="C130" t="s">
+        <v>331</v>
+      </c>
+      <c r="D130" t="s">
         <v>332</v>
       </c>
-      <c r="B123" s="1">
+      <c r="E130">
+        <v>1</v>
+      </c>
+      <c r="F130">
+        <v>59.99</v>
+      </c>
+      <c r="G130" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" t="s">
+        <v>333</v>
+      </c>
+      <c r="B131" s="1">
+        <v>7500435245036</v>
+      </c>
+      <c r="C131" t="s">
+        <v>334</v>
+      </c>
+      <c r="D131" t="s">
+        <v>335</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>59.99</v>
+      </c>
+      <c r="G131" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" t="s">
+        <v>336</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4211125650032</v>
+      </c>
+      <c r="C132" t="s">
+        <v>337</v>
+      </c>
+      <c r="D132" t="s">
+        <v>338</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132">
+        <v>61.9</v>
+      </c>
+      <c r="G132" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" t="s">
+        <v>336</v>
+      </c>
+      <c r="B133" s="1">
+        <v>4211125650032</v>
+      </c>
+      <c r="C133" t="s">
+        <v>337</v>
+      </c>
+      <c r="D133" t="s">
+        <v>339</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
+        <v>61.9</v>
+      </c>
+      <c r="G133" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" t="s">
+        <v>340</v>
+      </c>
+      <c r="B134" s="1">
+        <v>8710103885641</v>
+      </c>
+      <c r="C134" t="s">
+        <v>341</v>
+      </c>
+      <c r="D134" t="s">
+        <v>342</v>
+      </c>
+      <c r="E134">
+        <v>1</v>
+      </c>
+      <c r="F134">
+        <v>62.43</v>
+      </c>
+      <c r="G134" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" t="s">
+        <v>343</v>
+      </c>
+      <c r="B135" s="1">
+        <v>6934325303598</v>
+      </c>
+      <c r="C135" t="s">
+        <v>344</v>
+      </c>
+      <c r="D135" t="s">
+        <v>345</v>
+      </c>
+      <c r="E135">
+        <v>1</v>
+      </c>
+      <c r="F135">
+        <v>63.69</v>
+      </c>
+      <c r="G135" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" t="s">
+        <v>347</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C136" t="s">
+        <v>348</v>
+      </c>
+      <c r="D136" t="s">
+        <v>349</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>64.5</v>
+      </c>
+      <c r="G136" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" t="s">
+        <v>350</v>
+      </c>
+      <c r="B137" s="1">
+        <v>8720689033299</v>
+      </c>
+      <c r="C137" t="s">
+        <v>351</v>
+      </c>
+      <c r="D137" t="s">
+        <v>352</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>64.99</v>
+      </c>
+      <c r="G137" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" t="s">
+        <v>353</v>
+      </c>
+      <c r="B138" s="1">
+        <v>8720689020565</v>
+      </c>
+      <c r="C138" t="s">
+        <v>354</v>
+      </c>
+      <c r="D138" t="s">
+        <v>355</v>
+      </c>
+      <c r="E138">
+        <v>1</v>
+      </c>
+      <c r="F138">
+        <v>64.99</v>
+      </c>
+      <c r="G138" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" t="s">
+        <v>356</v>
+      </c>
+      <c r="B139" s="1">
+        <v>8710103715870</v>
+      </c>
+      <c r="C139" t="s">
+        <v>357</v>
+      </c>
+      <c r="D139" t="s">
+        <v>358</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>65.0</v>
+      </c>
+      <c r="G139" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" t="s">
+        <v>359</v>
+      </c>
+      <c r="B140" s="1">
+        <v>8720689027076</v>
+      </c>
+      <c r="C140" t="s">
+        <v>360</v>
+      </c>
+      <c r="D140" t="s">
+        <v>361</v>
+      </c>
+      <c r="E140">
+        <v>1</v>
+      </c>
+      <c r="F140">
+        <v>65.67</v>
+      </c>
+      <c r="G140" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141" t="s">
+        <v>362</v>
+      </c>
+      <c r="B141" s="1">
+        <v>5038061132755</v>
+      </c>
+      <c r="C141" t="s">
+        <v>363</v>
+      </c>
+      <c r="D141" t="s">
+        <v>364</v>
+      </c>
+      <c r="E141">
+        <v>1</v>
+      </c>
+      <c r="F141">
+        <v>65.87</v>
+      </c>
+      <c r="G141" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142" t="s">
+        <v>366</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C142" t="s">
+        <v>367</v>
+      </c>
+      <c r="D142" t="s">
+        <v>368</v>
+      </c>
+      <c r="E142">
+        <v>1</v>
+      </c>
+      <c r="F142">
+        <v>66.29</v>
+      </c>
+      <c r="G142" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143" t="s">
+        <v>369</v>
+      </c>
+      <c r="B143" s="1">
+        <v>5025232929085</v>
+      </c>
+      <c r="C143" t="s">
+        <v>370</v>
+      </c>
+      <c r="D143" t="s">
+        <v>371</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>67.36</v>
+      </c>
+      <c r="G143" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" t="s">
+        <v>372</v>
+      </c>
+      <c r="B144" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C144" t="s">
+        <v>373</v>
+      </c>
+      <c r="D144" t="s">
+        <v>374</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>67.49</v>
+      </c>
+      <c r="G144" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" t="s">
+        <v>372</v>
+      </c>
+      <c r="B145" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C145" t="s">
+        <v>373</v>
+      </c>
+      <c r="D145" t="s">
+        <v>375</v>
+      </c>
+      <c r="E145">
+        <v>1</v>
+      </c>
+      <c r="F145">
+        <v>68.99</v>
+      </c>
+      <c r="G145" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" t="s">
+        <v>376</v>
+      </c>
+      <c r="B146" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C146" t="s">
+        <v>377</v>
+      </c>
+      <c r="D146" t="s">
+        <v>378</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>69.99</v>
+      </c>
+      <c r="G146" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" t="s">
+        <v>376</v>
+      </c>
+      <c r="B147" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C147" t="s">
+        <v>377</v>
+      </c>
+      <c r="D147" t="s">
+        <v>379</v>
+      </c>
+      <c r="E147">
+        <v>1</v>
+      </c>
+      <c r="F147">
+        <v>69.99</v>
+      </c>
+      <c r="G147" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" t="s">
+        <v>376</v>
+      </c>
+      <c r="B148" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C148" t="s">
+        <v>377</v>
+      </c>
+      <c r="D148" t="s">
+        <v>380</v>
+      </c>
+      <c r="E148">
+        <v>2</v>
+      </c>
+      <c r="F148">
+        <v>69.99</v>
+      </c>
+      <c r="G148" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" t="s">
+        <v>381</v>
+      </c>
+      <c r="B149" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C149" t="s">
+        <v>382</v>
+      </c>
+      <c r="D149" t="s">
+        <v>383</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>69.99</v>
+      </c>
+      <c r="G149" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150" t="s">
+        <v>381</v>
+      </c>
+      <c r="B150" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C150" t="s">
+        <v>382</v>
+      </c>
+      <c r="D150" t="s">
+        <v>384</v>
+      </c>
+      <c r="E150">
+        <v>1</v>
+      </c>
+      <c r="F150">
+        <v>69.99</v>
+      </c>
+      <c r="G150" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" t="s">
+        <v>236</v>
+      </c>
+      <c r="B151" s="1">
+        <v>5038061159875</v>
+      </c>
+      <c r="C151" t="s">
+        <v>237</v>
+      </c>
+      <c r="D151" t="s">
+        <v>385</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>71.24</v>
+      </c>
+      <c r="G151" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" t="s">
+        <v>386</v>
+      </c>
+      <c r="B152" s="1">
+        <v>5025232962785</v>
+      </c>
+      <c r="C152" t="s">
+        <v>387</v>
+      </c>
+      <c r="D152" t="s">
+        <v>388</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152">
+        <v>71.94</v>
+      </c>
+      <c r="G152" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" t="s">
+        <v>389</v>
+      </c>
+      <c r="B153" s="1">
+        <v>4211125102135</v>
+      </c>
+      <c r="C153" t="s">
+        <v>390</v>
+      </c>
+      <c r="D153" t="s">
+        <v>391</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>72.67</v>
+      </c>
+      <c r="G153" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" t="s">
+        <v>392</v>
+      </c>
+      <c r="B154" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C154" t="s">
+        <v>393</v>
+      </c>
+      <c r="D154" t="s">
+        <v>394</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>73.91</v>
+      </c>
+      <c r="G154" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155" t="s">
+        <v>395</v>
+      </c>
+      <c r="B155" s="1">
+        <v>7500435245074</v>
+      </c>
+      <c r="C155" t="s">
+        <v>396</v>
+      </c>
+      <c r="D155" t="s">
+        <v>397</v>
+      </c>
+      <c r="E155">
+        <v>1</v>
+      </c>
+      <c r="F155">
+        <v>74.99</v>
+      </c>
+      <c r="G155" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156" t="s">
+        <v>398</v>
+      </c>
+      <c r="B156" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C156" t="s">
+        <v>399</v>
+      </c>
+      <c r="D156" t="s">
+        <v>400</v>
+      </c>
+      <c r="E156">
+        <v>1</v>
+      </c>
+      <c r="F156">
+        <v>79.34</v>
+      </c>
+      <c r="G156" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" t="s">
+        <v>401</v>
+      </c>
+      <c r="B157" s="1">
+        <v>4210201436294</v>
+      </c>
+      <c r="C157" t="s">
+        <v>402</v>
+      </c>
+      <c r="D157" t="s">
+        <v>403</v>
+      </c>
+      <c r="E157">
+        <v>1</v>
+      </c>
+      <c r="F157">
+        <v>82.09</v>
+      </c>
+      <c r="G157" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" t="s">
+        <v>372</v>
+      </c>
+      <c r="B158" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C158" t="s">
+        <v>373</v>
+      </c>
+      <c r="D158" t="s">
+        <v>404</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158">
+        <v>82.62</v>
+      </c>
+      <c r="G158" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" t="s">
+        <v>405</v>
+      </c>
+      <c r="B159" s="1">
+        <v>7500435245074</v>
+      </c>
+      <c r="C159" t="s">
+        <v>396</v>
+      </c>
+      <c r="D159" t="s">
+        <v>406</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
+      </c>
+      <c r="F159">
+        <v>83.95</v>
+      </c>
+      <c r="G159" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" t="s">
+        <v>407</v>
+      </c>
+      <c r="B160" s="1">
+        <v>4210201305675</v>
+      </c>
+      <c r="C160" t="s">
+        <v>408</v>
+      </c>
+      <c r="D160" t="s">
+        <v>409</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>87.45</v>
+      </c>
+      <c r="G160" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" t="s">
+        <v>410</v>
+      </c>
+      <c r="B161" s="1">
+        <v>5038061144017</v>
+      </c>
+      <c r="C161" t="s">
+        <v>411</v>
+      </c>
+      <c r="D161" t="s">
+        <v>412</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>91.49</v>
+      </c>
+      <c r="G161" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" t="s">
+        <v>413</v>
+      </c>
+      <c r="B162" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C162" t="s">
+        <v>414</v>
+      </c>
+      <c r="D162" t="s">
+        <v>415</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>95.97</v>
+      </c>
+      <c r="G162" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" t="s">
+        <v>413</v>
+      </c>
+      <c r="B163" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C163" t="s">
+        <v>414</v>
+      </c>
+      <c r="D163" t="s">
+        <v>416</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163">
+        <v>95.97</v>
+      </c>
+      <c r="G163" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" t="s">
+        <v>417</v>
+      </c>
+      <c r="B164" s="1"/>
+      <c r="C164" t="s">
+        <v>418</v>
+      </c>
+      <c r="D164" t="s">
+        <v>419</v>
+      </c>
+      <c r="E164">
+        <v>1</v>
+      </c>
+      <c r="F164">
+        <v>99.99</v>
+      </c>
+      <c r="G164" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" t="s">
+        <v>420</v>
+      </c>
+      <c r="B165" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C165" t="s">
+        <v>421</v>
+      </c>
+      <c r="D165" t="s">
+        <v>422</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>108.99</v>
+      </c>
+      <c r="G165" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" t="s">
+        <v>423</v>
+      </c>
+      <c r="B166" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C166" t="s">
+        <v>424</v>
+      </c>
+      <c r="D166" t="s">
+        <v>425</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>110.38</v>
+      </c>
+      <c r="G166" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" t="s">
+        <v>426</v>
+      </c>
+      <c r="B167" s="1">
+        <v>3030050153262</v>
+      </c>
+      <c r="C167" t="s">
+        <v>427</v>
+      </c>
+      <c r="D167" t="s">
+        <v>428</v>
+      </c>
+      <c r="E167">
+        <v>1</v>
+      </c>
+      <c r="F167">
+        <v>111.68</v>
+      </c>
+      <c r="G167" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" t="s">
+        <v>423</v>
+      </c>
+      <c r="B168" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C168" t="s">
+        <v>424</v>
+      </c>
+      <c r="D168" t="s">
+        <v>429</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168">
+        <v>111.84</v>
+      </c>
+      <c r="G168" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" t="s">
+        <v>430</v>
+      </c>
+      <c r="B169" s="1">
+        <v>4015672110465</v>
+      </c>
+      <c r="C169" t="s">
+        <v>431</v>
+      </c>
+      <c r="D169" t="s">
+        <v>432</v>
+      </c>
+      <c r="E169">
+        <v>1</v>
+      </c>
+      <c r="F169">
+        <v>124.17</v>
+      </c>
+      <c r="G169" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" t="s">
+        <v>433</v>
+      </c>
+      <c r="B170" s="1">
+        <v>7500435245111</v>
+      </c>
+      <c r="C170" t="s">
+        <v>434</v>
+      </c>
+      <c r="D170" t="s">
+        <v>435</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>129.99</v>
+      </c>
+      <c r="G170" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" t="s">
+        <v>436</v>
+      </c>
+      <c r="B171" s="1">
+        <v>8700216376556</v>
+      </c>
+      <c r="C171" t="s">
+        <v>437</v>
+      </c>
+      <c r="D171" t="s">
+        <v>438</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171">
+        <v>134.09</v>
+      </c>
+      <c r="G171" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" t="s">
+        <v>439</v>
+      </c>
+      <c r="B172" s="1">
+        <v>8435484044301</v>
+      </c>
+      <c r="C172" t="s">
+        <v>440</v>
+      </c>
+      <c r="D172" t="s">
+        <v>441</v>
+      </c>
+      <c r="E172">
+        <v>1</v>
+      </c>
+      <c r="F172">
+        <v>134.95</v>
+      </c>
+      <c r="G172" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" t="s">
+        <v>442</v>
+      </c>
+      <c r="B173" s="1">
+        <v>8720689021784</v>
+      </c>
+      <c r="C173" t="s">
+        <v>443</v>
+      </c>
+      <c r="D173" t="s">
+        <v>444</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173">
+        <v>137.96</v>
+      </c>
+      <c r="G173" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" t="s">
+        <v>445</v>
+      </c>
+      <c r="B174" s="1">
+        <v>4211125645335</v>
+      </c>
+      <c r="C174" t="s">
+        <v>446</v>
+      </c>
+      <c r="D174" t="s">
+        <v>447</v>
+      </c>
+      <c r="E174">
+        <v>1</v>
+      </c>
+      <c r="F174">
+        <v>142.05</v>
+      </c>
+      <c r="G174" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" t="s">
+        <v>448</v>
+      </c>
+      <c r="B175" s="1">
+        <v>8710103935957</v>
+      </c>
+      <c r="C175" t="s">
+        <v>449</v>
+      </c>
+      <c r="D175" t="s">
+        <v>450</v>
+      </c>
+      <c r="E175">
+        <v>1</v>
+      </c>
+      <c r="F175">
+        <v>149.9</v>
+      </c>
+      <c r="G175" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" t="s">
+        <v>451</v>
+      </c>
+      <c r="B176" s="1">
+        <v>4211125104405</v>
+      </c>
+      <c r="C176" t="s">
+        <v>452</v>
+      </c>
+      <c r="D176" t="s">
+        <v>453</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176">
+        <v>154.65</v>
+      </c>
+      <c r="G176" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" t="s">
+        <v>454</v>
+      </c>
+      <c r="B177" s="1">
+        <v>5060569867198</v>
+      </c>
+      <c r="C177" t="s">
+        <v>455</v>
+      </c>
+      <c r="D177" t="s">
+        <v>456</v>
+      </c>
+      <c r="E177">
+        <v>1</v>
+      </c>
+      <c r="F177">
+        <v>164.25</v>
+      </c>
+      <c r="G177" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" t="s">
+        <v>454</v>
+      </c>
+      <c r="B178" s="1">
+        <v>5060569867198</v>
+      </c>
+      <c r="C178" t="s">
+        <v>455</v>
+      </c>
+      <c r="D178" t="s">
+        <v>457</v>
+      </c>
+      <c r="E178">
+        <v>1</v>
+      </c>
+      <c r="F178">
+        <v>189.0</v>
+      </c>
+      <c r="G178" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" t="s">
+        <v>459</v>
+      </c>
+      <c r="B179" s="1">
+        <v>7500435225304</v>
+      </c>
+      <c r="C179" t="s">
+        <v>460</v>
+      </c>
+      <c r="D179" t="s">
+        <v>461</v>
+      </c>
+      <c r="E179">
+        <v>0</v>
+      </c>
+      <c r="F179">
+        <v>201.47</v>
+      </c>
+      <c r="G179" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" t="s">
+        <v>462</v>
+      </c>
+      <c r="B180" s="1">
+        <v>5906521920535</v>
+      </c>
+      <c r="C180" t="s">
+        <v>463</v>
+      </c>
+      <c r="D180" t="s">
+        <v>464</v>
+      </c>
+      <c r="E180">
+        <v>1</v>
+      </c>
+      <c r="F180">
+        <v>209.99</v>
+      </c>
+      <c r="G180" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" t="s">
+        <v>462</v>
+      </c>
+      <c r="B181" s="1">
+        <v>8700216635912</v>
+      </c>
+      <c r="C181" t="s">
+        <v>463</v>
+      </c>
+      <c r="D181" t="s">
+        <v>465</v>
+      </c>
+      <c r="E181">
+        <v>1</v>
+      </c>
+      <c r="F181">
+        <v>209.99</v>
+      </c>
+      <c r="G181" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" t="s">
+        <v>466</v>
+      </c>
+      <c r="B182" s="1">
+        <v>6977328063168</v>
+      </c>
+      <c r="C182" t="s">
+        <v>467</v>
+      </c>
+      <c r="D182" t="s">
+        <v>468</v>
+      </c>
+      <c r="E182">
+        <v>1</v>
+      </c>
+      <c r="F182">
+        <v>336.38</v>
+      </c>
+      <c r="G182" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" t="s">
+        <v>469</v>
+      </c>
+      <c r="B183" s="1">
+        <v>8720689042758</v>
+      </c>
+      <c r="C183" t="s">
+        <v>470</v>
+      </c>
+      <c r="D183" t="s">
+        <v>471</v>
+      </c>
+      <c r="E183">
+        <v>1</v>
+      </c>
+      <c r="F183">
+        <v>379.99</v>
+      </c>
+      <c r="G183" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" t="s">
+        <v>472</v>
+      </c>
+      <c r="B184" s="1">
+        <v>5025155117187</v>
+      </c>
+      <c r="C184" t="s">
+        <v>473</v>
+      </c>
+      <c r="D184" t="s">
+        <v>474</v>
+      </c>
+      <c r="E184">
+        <v>0</v>
+      </c>
+      <c r="F184">
+        <v>463.38</v>
+      </c>
+      <c r="G184" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" t="s">
+        <v>475</v>
+      </c>
+      <c r="B185" s="1">
         <v>5025155120095</v>
       </c>
-      <c r="C123" t="s">
-[...8 lines deleted...]
-      <c r="F123">
+      <c r="C185" t="s">
+        <v>476</v>
+      </c>
+      <c r="D185" t="s">
+        <v>477</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+      <c r="F185">
         <v>597.54</v>
       </c>
-      <c r="G123" t="s">
-        <v>324</v>
+      <c r="G185" t="s">
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>