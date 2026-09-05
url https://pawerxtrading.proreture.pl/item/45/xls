--- v3 (2026-06-26)
+++ v4 (2026-09-05)
@@ -12,97 +12,118 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Wahl 5640-326 trymer do włosów w nosie Micro Groomsman</t>
   </si>
   <si>
     <t>B003IUG4ZE</t>
   </si>
   <si>
     <t>LPNHK450104855</t>
   </si>
   <si>
     <t>spL1i987PjN</t>
   </si>
   <si>
     <t>scala SC 8271 bezkontaktowy termometr czołowy, biały</t>
   </si>
   <si>
     <t>B07VPXC6HG</t>
   </si>
   <si>
     <t>LPNHK401758502</t>
   </si>
   <si>
     <t>spL1i98iLN1</t>
   </si>
   <si>
+    <t>0074590552614</t>
+  </si>
+  <si>
+    <t>Remington Barba maszynka do brody MB320C dla mężczyzn z ceramicznymi ostrzami i regulowanym grzebieniem do brody o różnych długościach</t>
+  </si>
+  <si>
+    <t>B000OS72Y0</t>
+  </si>
+  <si>
+    <t>LPNHK551507185</t>
+  </si>
+  <si>
+    <t>spL1I51O9P5</t>
+  </si>
+  <si>
+    <t>LPNHK552976749</t>
+  </si>
+  <si>
+    <t>LPNHK552253982</t>
+  </si>
+  <si>
     <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
   </si>
   <si>
     <t>B0041R9NMO</t>
   </si>
   <si>
     <t>LPNHK470578720</t>
   </si>
   <si>
     <t>0043917006888</t>
   </si>
   <si>
     <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna Srebro</t>
   </si>
   <si>
     <t>B01MDO45HY</t>
   </si>
   <si>
     <t>LPNHK452793649</t>
   </si>
   <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
@@ -140,50 +161,59 @@
   <si>
     <t>LPNWE377352914</t>
   </si>
   <si>
     <t>spN4263C8VX</t>
   </si>
   <si>
     <t>LPNWE375155833</t>
   </si>
   <si>
     <t>spN6RYCPVHJ</t>
   </si>
   <si>
     <t>0043917000336</t>
   </si>
   <si>
     <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
   </si>
   <si>
     <t>B0792W7HLD</t>
   </si>
   <si>
     <t>LPNHK471819666</t>
   </si>
   <si>
+    <t>Finishing Touch Flawless Środek do usuwania włosów na twarzy nowej generacji – bateria AA w zestawie, biały</t>
+  </si>
+  <si>
+    <t>B08HMWVPS3</t>
+  </si>
+  <si>
+    <t>LPNHK552088167</t>
+  </si>
+  <si>
     <t>LPNHK454166390</t>
   </si>
   <si>
     <t>LPNHK449984943</t>
   </si>
   <si>
     <t>ID Italian Design - Różowa suszarka do włosów | GTI 2600 z trwałym silnikiem AC, mocą 2200W, dyszą o wysokiej precyzji i 3 trybami ciepła</t>
   </si>
   <si>
     <t>B09NQF27KG</t>
   </si>
   <si>
     <t>LPNWE353013773</t>
   </si>
   <si>
     <t>Cecotec Elektryczna szczotka do prostowania – kwadratowy kształt InstantCare SquareBrush. 50 W, regulowana temperatura (130-210°C), powłoka ceramiczna, generator jonów i obracany o 360° kabel</t>
   </si>
   <si>
     <t>B081SZMDCZ</t>
   </si>
   <si>
     <t>LPNWE375152887</t>
   </si>
   <si>
     <t>Oral-B Pro CrossAction końcówki do elektrycznej szczoteczki do zębów, 6 sztuk, doskonałe czyszczenie zębów z innowacyjnym włosiem w kształcie litery X, oryginalna nasadka do szczoteczki do zębów</t>
@@ -302,50 +332,53 @@
   <si>
     <t>B0B9RQB3NQ</t>
   </si>
   <si>
     <t>LPNHK450481943</t>
   </si>
   <si>
     <t>GRUNDIG MS 6330 męska golarka, czas pracy 60 min, rozkładana maszynka do długich włosów, potrójny system cięcia, obudowa z 74% tworzywa sztucznego pochodzącego z recyklingu, zastosowanie na całym Następca</t>
   </si>
   <si>
     <t>B0CY5H3YHH</t>
   </si>
   <si>
     <t>LPNHK449781723</t>
   </si>
   <si>
     <t>Remington lokówka z jonizacją (38mm), do dużych loków, ceramiczna z turmalinem, 4x ochrona włosów, 8-stopniowa regulacja temp., zimna końcówka, moc 56W, czarno-srebrna, Pro Big Curl CI5538</t>
   </si>
   <si>
     <t>B07G7FFQX6</t>
   </si>
   <si>
     <t>LPNHK498043219</t>
   </si>
   <si>
+    <t>LPNHK551545125</t>
+  </si>
+  <si>
     <t>Wahl 79305-011 Home PRO DE LUXE obcinaczki do włosów</t>
   </si>
   <si>
     <t>B000H9HXXG</t>
   </si>
   <si>
     <t>LPNWE377144613</t>
   </si>
   <si>
     <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
   </si>
   <si>
     <t>B0BWNT8WG5</t>
   </si>
   <si>
     <t>LPNHK434549539</t>
   </si>
   <si>
     <t>Beurer BC 28 ciśnieniomierz na nadgarstek (z kolorową klasyfikacją wyników pomiarów)</t>
   </si>
   <si>
     <t>B06XWV242Q</t>
   </si>
   <si>
     <t>LPNHK401977521</t>
@@ -410,50 +443,59 @@
   <si>
     <t>B01N1UX8RW</t>
   </si>
   <si>
     <t>LPNWE376283743</t>
   </si>
   <si>
     <t>Remington HC363C maszynka do strzyżenia włosów zestaw (z powłoką ceramiczną) maszynka do włosów hc363c</t>
   </si>
   <si>
     <t>B0006SRS5G</t>
   </si>
   <si>
     <t>LPNHK450130819</t>
   </si>
   <si>
     <t>Remington Sleek and Curl S6505 prostownica do włosów Pojedynczy</t>
   </si>
   <si>
     <t>B00MMBTCHW</t>
   </si>
   <si>
     <t>LPNWE352465789</t>
   </si>
   <si>
+    <t>Beper - Urządzenie do masażu na podczerwień Woman 4 w 1, masaż na podczerwień, potrójne działanie okrągłe, ujędrniające i formujące, regulowane grubości, 4 tryby masażu antycellulitowego</t>
+  </si>
+  <si>
+    <t>B0757TJRR9</t>
+  </si>
+  <si>
+    <t>LPNHK545503934</t>
+  </si>
+  <si>
     <t>0604348227176</t>
   </si>
   <si>
     <t>TUREWELL Elektryczny środek do czyszczenia przestrzeni międzyzębowej z 10 stopniami ciśnienia i 8 dyszami, wodoszczelny irygator oralny, 600 ml wody do domu (biały)</t>
   </si>
   <si>
     <t>B07RS1HB6T</t>
   </si>
   <si>
     <t>LPNWE352652638</t>
   </si>
   <si>
     <t>0043917047997</t>
   </si>
   <si>
     <t>WAHL All in One Trimmer, Pielęgnacja Włosów, Brody, Uszu, Nosa i Ciała, Mocny Akumulator Litowy, Wodoodporne Końcowki i Szerokie Ostrze T, Długość strzyżenia: 0,5-25 mm, 210 minut czasu pracy</t>
   </si>
   <si>
     <t>B0F8JL73JB</t>
   </si>
   <si>
     <t>LPNHK454524517</t>
   </si>
   <si>
     <t>LPNHK434756897</t>
@@ -461,83 +503,137 @@
   <si>
     <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe AC9140</t>
   </si>
   <si>
     <t>B01KLXFBVI</t>
   </si>
   <si>
     <t>LPNWE377291220</t>
   </si>
   <si>
     <t>spNL6WCKXDC</t>
   </si>
   <si>
     <t>LPNWE373367734</t>
   </si>
   <si>
     <t>Braun Golarka damska Silk-epil 5-160 3-w-1 Bezprzewodowa elektryczna golarka damska, system przycinania i obierania, niebieski</t>
   </si>
   <si>
     <t>B079D3WY8Q</t>
   </si>
   <si>
     <t>LPNHK454440824</t>
   </si>
   <si>
+    <t>Autentyczny Philips Oneblade First Shave, Hybrydowa Golarka Elektryczna dla Nastolatków, Model QP1324/30 Model First Shave z 2 przyjaznymi dla skóry ostrzami</t>
+  </si>
+  <si>
+    <t>B0CVXD87HW</t>
+  </si>
+  <si>
+    <t>LPNHK551466450</t>
+  </si>
+  <si>
+    <t>Braun Zestaw do golenia All-In-One Series 3, 8 w 1, ultra ostre ostrze, 14 długości, precyzyjne cięcie do twarzy i włosów, autonomia 50 minut, łatwy i szybki styl, AIO3540, szary Braun Seria 3 AIO3540</t>
+  </si>
+  <si>
+    <t>B0DQWLLMBS</t>
+  </si>
+  <si>
+    <t>LPNHK553012541</t>
+  </si>
+  <si>
+    <t>oneisall Cicha maszynka do strzyżenia psów, profesjonalna maszynka do strzyżenia kotów i psów z gęstym futrem, maszynka do strzyżenia sierści zwierząt z wydajnym silnikiem</t>
+  </si>
+  <si>
+    <t>B083QHKD16</t>
+  </si>
+  <si>
+    <t>LPNHK500310476</t>
+  </si>
+  <si>
     <t>Imetec, Bellissima My Pro GH18 1100, prostownik do modelowania na gorące powietrze z ceramicznymi szczotkami, 5 akcesoriów do tworzenia gładkich i błyszczących włosów, miękkie fale i krętliki, 1000 W</t>
   </si>
   <si>
     <t>B07W3VJQZD</t>
   </si>
   <si>
     <t>LPNWE361009477</t>
   </si>
   <si>
+    <t>Braun Elektryczna maszynka do golenia serii 1, idealna do pierwszego golenia, skuteczna i wygodna, pomysł na prezent, niebieska noc 130 s-1</t>
+  </si>
+  <si>
+    <t>B0057N88IG</t>
+  </si>
+  <si>
+    <t>LPNHK552882207</t>
+  </si>
+  <si>
     <t>Oral-B Pro Precision Clean Końcówki do szczoteczek elektrycznych, opakowanie 16 szt. o wielkości odpowiedniej do umieszczenia w skrzynce pocztowej 16 Sztuk</t>
   </si>
   <si>
     <t>B0BWNW5G2J</t>
   </si>
   <si>
     <t>LPNHK440379657</t>
   </si>
   <si>
     <t>0761318522362</t>
   </si>
   <si>
     <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
   </si>
   <si>
     <t>B0D98PWHXN</t>
   </si>
   <si>
     <t>LPNHK443277045</t>
   </si>
   <si>
     <t>LPNHK465772997</t>
   </si>
   <si>
+    <t>Golarka damska Philips serii 8000 – bezprzewodowa, elektryczna golarka do użytku na mokro i sucho, system trzech ostrzy, elastyczna głowica goląca, światełko LED, do nóg i ciała, model BRL129/00</t>
+  </si>
+  <si>
+    <t>B0FJFQ74G8</t>
+  </si>
+  <si>
+    <t>LPNHK551402790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Remington HC4250 maszynka do strzyżenia włosów </t>
+  </si>
+  <si>
+    <t>B012F8MS9A</t>
+  </si>
+  <si>
+    <t>LPNHK553057507</t>
+  </si>
+  <si>
     <t>Beurer MP 62 Zestaw wymienny do urządzenia do manicure MP 62, 9 nasadek z szafiru i filcu, 30 jednorazowych nasadek z papieru ściernego, z kapturkiem ochronnym na pył z paznokci</t>
   </si>
   <si>
     <t>B08ZSY4Z8G</t>
   </si>
   <si>
     <t>LPNHK465765576</t>
   </si>
   <si>
     <t>Philips Maszynka do strzyżenia włosów z serii 5000 z technologią Trim-n-Flow Pro (model HC5630/15) 3 grzebienie i 1 akc.</t>
   </si>
   <si>
     <t>B07TPW789G</t>
   </si>
   <si>
     <t>LPNWE373945496</t>
   </si>
   <si>
     <t>RENPHO Elis 1 waga osobowa z precyzyjnym czujnikiem i szkłem hartowanym o grubości 6 mm, Bluetooth z aplikacją, bardzo szeroka platforma, 220 kg, Elis 1 300mm/12</t>
   </si>
   <si>
     <t>B0BRQF7DC8</t>
   </si>
   <si>
     <t>LPNWE375156428</t>
@@ -599,62 +695,86 @@
   <si>
     <t>LPNHK401351647</t>
   </si>
   <si>
     <t>LPNHK401362105</t>
   </si>
   <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
   </si>
   <si>
     <t>B09RN56DKH</t>
   </si>
   <si>
     <t>LPNWE358871856</t>
   </si>
   <si>
     <t>Philips Body Groomer 3000 – trymer do ciała dla mężczyzn, potrójna ochrona, precyzyjne i delikatne golenie okolic intymnych, 100% wodoodporności, 80 minut pracy, model BG3480/15</t>
   </si>
   <si>
     <t>B0FJM3MZ9T</t>
   </si>
   <si>
     <t>LPNHK452752727</t>
   </si>
   <si>
+    <t>Philips OneBlade 360 Hybrydowy golarka twarzy+ciała, golarka elektryczna, trymer do brody i ciała, ostrzy 360, 3x ostrze 360 do twarzy, 3x grzebień do zarostu (1,3,5mm), 1x zestaw do ciała, QP2824/31</t>
+  </si>
+  <si>
+    <t>LPNHK551520089</t>
+  </si>
+  <si>
+    <t>LPNHK552273410</t>
+  </si>
+  <si>
+    <t>LPNHK551336426</t>
+  </si>
+  <si>
+    <t>LPNHK551538024</t>
+  </si>
+  <si>
     <t>Bezprzewodowy elektryczny ogrzewacz ramion i karku, poduszka grzewcza na kark i ramiona, poduszka rozgrzewająca na podczerwień z akumulatorem i powerbankiem 5000 mAh, ładowana za pomocą</t>
   </si>
   <si>
     <t>B0GFNDFC27</t>
   </si>
   <si>
     <t>LPNHK312209750</t>
   </si>
   <si>
     <t>spLc0NP4iij</t>
   </si>
   <si>
+    <t>Remington HC5810 OLD HC5810</t>
+  </si>
+  <si>
+    <t>B09RNBFS2C</t>
+  </si>
+  <si>
+    <t>LPNHK551585225</t>
+  </si>
+  <si>
     <t>Philips SH91/50 Shaver series 9000 and SP900 Wymienne głowice golące SH91/50 Ostrza Dual SteelPrecision Zgodność z S9000 (S9XXX) i S9000 Prestige (SP98XX)</t>
   </si>
   <si>
     <t>B0937DT67K</t>
   </si>
   <si>
     <t>LPNHK465743651</t>
   </si>
   <si>
     <t>BURNNOVE Pistolet do Masażu 99 Prędkości 8 Głowic Masujących do Karku Ramion Głębokiego Masażu 2550 mAh Z Wyświetlaczem LED Ekran Dotykowy Odpowiedni do Domu Studia Fitness Biura</t>
   </si>
   <si>
     <t>B09NVT9GQ1</t>
   </si>
   <si>
     <t>LPNHK440519605</t>
   </si>
   <si>
     <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
   </si>
   <si>
     <t>B0BQ12ZGFJ</t>
   </si>
   <si>
     <t>LPNWE374251784</t>
@@ -686,50 +806,53 @@
   <si>
     <t>LPNHK450516900</t>
   </si>
   <si>
     <t>LPNHK527861104</t>
   </si>
   <si>
     <t>LPNHK496451997</t>
   </si>
   <si>
     <t>LPNHK449873151</t>
   </si>
   <si>
     <t>LPNHK488431788</t>
   </si>
   <si>
     <t>LPNHK449578034</t>
   </si>
   <si>
     <t>LPNHK498646609</t>
   </si>
   <si>
     <t>LPNHK450286816</t>
   </si>
   <si>
+    <t>LPNHK552205046</t>
+  </si>
+  <si>
     <t>Oral-B Vitality Pro 4210201446514 Szczoteczka Elektryczna, Niebieski/Czarny, 2 sztuki</t>
   </si>
   <si>
     <t>B0C6MK8R1T</t>
   </si>
   <si>
     <t>LPNHK454223038</t>
   </si>
   <si>
     <t>LPNHK451682717</t>
   </si>
   <si>
     <t>spLc0NP4mKm</t>
   </si>
   <si>
     <t>Babyliss Cordkeeper Suszarka Do Włosów, Czarny/Złoty, 2000W</t>
   </si>
   <si>
     <t>B07ZHNJN7Z</t>
   </si>
   <si>
     <t>LPNWE374755991</t>
   </si>
   <si>
     <t>0730249221958</t>
@@ -764,50 +887,53 @@
   <si>
     <t>Babyliss Babyliss Big Hair Dual Obrotowa Szczotka do Ciepłego Powietrza, Złoty</t>
   </si>
   <si>
     <t>B07WCCK6BC</t>
   </si>
   <si>
     <t>LPNHK450039543</t>
   </si>
   <si>
     <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
   </si>
   <si>
     <t>B0C815WY3Z</t>
   </si>
   <si>
     <t>LPNHK450154949</t>
   </si>
   <si>
     <t>LPNHK450188464</t>
   </si>
   <si>
     <t>LPNHK452630397</t>
   </si>
   <si>
+    <t>LPNHK551425329</t>
+  </si>
+  <si>
     <t>LPNHK402265780</t>
   </si>
   <si>
     <t>LPNHK451299984</t>
   </si>
   <si>
     <t>Braun - BRHD710E - Braun Satin Hair 7 Suszarka do włosów - Wydajna suszarka 2200W, Technologia Iontec booster połysku i eliminacja puszenia się, funkcja satyny chroni przed wysoką temperaturą 1 sztuka</t>
   </si>
   <si>
     <t>B00HXCJS3S</t>
   </si>
   <si>
     <t>LPNHK470062627</t>
   </si>
   <si>
     <t>LPNHK439403397</t>
   </si>
   <si>
     <t>LPNHK401803790</t>
   </si>
   <si>
     <t>LPNHK401893159</t>
   </si>
   <si>
     <t>LPNHK401630885</t>
@@ -857,74 +983,86 @@
   <si>
     <t>B08LVXG2V1</t>
   </si>
   <si>
     <t>LPNWE352682716</t>
   </si>
   <si>
     <t>Wahl 20102.0460 HomePro300 klips</t>
   </si>
   <si>
     <t>B097S2MD4Q</t>
   </si>
   <si>
     <t>LPNWE358594387</t>
   </si>
   <si>
     <t>Panasonic ER-GB62 trymer do brody, włosów i ciała (39 ustawień długości, 3 nasadki grzebieniowe, 50 minut pracy, Japanese Blade Tech), szary</t>
   </si>
   <si>
     <t>B085F9FLCZ</t>
   </si>
   <si>
     <t>LPNHK450589926</t>
   </si>
   <si>
-    <t>Remington HC5810 OLD HC5810</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNHK452739498</t>
   </si>
   <si>
+    <t>LPNHK553380901</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
+  </si>
+  <si>
+    <t>B09RNCQSJL</t>
+  </si>
+  <si>
+    <t>LPNHK552971195</t>
+  </si>
+  <si>
+    <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, BeardSense, zbiornik na włosy, 100% wodoodporności, nasadka do cieniowania, etui podróżne, BT5785/30</t>
+  </si>
+  <si>
+    <t>B0F71KSBJD</t>
+  </si>
+  <si>
+    <t>LPNHK553095739</t>
+  </si>
+  <si>
     <t>0761318952923</t>
   </si>
   <si>
     <t>Revlon One-Step-Style-Booster – okrągła suszarka do włosów i styler, okrągła szczotka 38 mm (włosie termiczne, cylinder pokryty ceramiką, technologia jonowa i ceramiczna) RVDR5292UKE</t>
   </si>
   <si>
     <t>B09B9YD6YR</t>
   </si>
   <si>
     <t>LPNHK504435510</t>
   </si>
   <si>
-    <t>Philips OneBlade 360 Hybrydowy golarka twarzy+ciała, golarka elektryczna, trymer do brody i ciała, ostrzy 360, 3x ostrze 360 do twarzy, 3x grzebień do zarostu (1,3,5mm), 1x zestaw do ciała, QP2824/31</t>
-[...1 lines deleted...]
-  <si>
     <t>LPNHK450103352</t>
   </si>
   <si>
     <t>LPNHK449887054</t>
   </si>
   <si>
     <t>LPNHK450640004</t>
   </si>
   <si>
     <t>LPNHK450147516</t>
   </si>
   <si>
     <t>LPNHK450018530</t>
   </si>
   <si>
     <t>LPNHK454097585</t>
   </si>
   <si>
     <t>LPNHK488232203</t>
   </si>
   <si>
     <t>LPNHK450335417</t>
   </si>
   <si>
     <t>Beurer IH 49 Inhalator, Przenośny Inhalator, Akumulator, Cichy, dla Dzieci i Dorosłych, Technologia Membrany Wibracyjnej, w Przypadku Przeziębienia, Astmy i Innych Chorób Dróg Oddechowych</t>
@@ -968,77 +1106,95 @@
   <si>
     <t>B0DTB6NBFS</t>
   </si>
   <si>
     <t>LPNHK439502231</t>
   </si>
   <si>
     <t>0073950337762</t>
   </si>
   <si>
     <t>Waterpik Pulse bezprzewodowy irygator, profesjonalne usuwanie płytki nazębnej w 99,9%, 2 tryby intensywności, środek do czyszczenia przestrzeni międzyzębowych, pojemność zbiornika na wodę 45 sekund, 2</t>
   </si>
   <si>
     <t>B0DY83BVXY</t>
   </si>
   <si>
     <t>LPNHK454169135</t>
   </si>
   <si>
     <t>LPNWE376208834</t>
   </si>
   <si>
     <t>LPNWE360693683</t>
   </si>
   <si>
+    <t>Philips Body Groomer Seria 5000 – trymer do ciała dla mężczyzn Triple Protect, precyzyjne i delikatne golenie okolic intymnych, pełni wodoodporny, działania wynosi 100 minut, model BG5470/15</t>
+  </si>
+  <si>
+    <t>B0FPM7QN5F</t>
+  </si>
+  <si>
+    <t>LPNHK553120241</t>
+  </si>
+  <si>
     <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, zaprojektowana Niebieski (Ocean Blue) Nowy 1 szczotka + 1 głowica</t>
   </si>
   <si>
     <t>B0DP1Q2MKW</t>
   </si>
   <si>
     <t>LPNHK450341224</t>
   </si>
   <si>
     <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
   </si>
   <si>
     <t>B0CQHW6YD8</t>
   </si>
   <si>
     <t>LPNHK402289837</t>
   </si>
   <si>
     <t>Autentyczny Ostrza wymienne Philips OneBlade, do elektrycznej golarki i trymera OneBlade, wytrzymała stal nierdzewna, do przycinania, strzyżenia i golenia, 5 sztuk, model QP250/50</t>
   </si>
   <si>
     <t>B0BS747TYL</t>
   </si>
   <si>
     <t>LPNHK465355918</t>
   </si>
   <si>
+    <t>Philips Electric Shaver Series 3000x - elektryczna maszynka do golenia na mokro &amp; Dry dla mężczyzn, kolor niebieski, technologia SkinProtect, wysuwana maszynka do golenia dla mężczyzn (model X3053/00)</t>
+  </si>
+  <si>
+    <t>B0CHMN6377</t>
+  </si>
+  <si>
+    <t>LPNHK553109849</t>
+  </si>
+  <si>
     <t>Stadler Form Dyfuzor zapachowy Ella, inteligentny system rozpylania zapachów, do olejków eterycznych, bez wody, bez wysokiej temperatury, intensywny zapach, bezprzewodowy, czujnik światła, łatwa biały</t>
   </si>
   <si>
     <t>B0DJ32D63M</t>
   </si>
   <si>
     <t>LPNHK401604889</t>
   </si>
   <si>
     <t>Panasonic Multishape ER-CBL1 uchwyt, akumulator litowo-jonowy, Czarny</t>
   </si>
   <si>
     <t>B0B3DVKL6N</t>
   </si>
   <si>
     <t>LPNHK377376997</t>
   </si>
   <si>
     <t>Braun Kosiarka All-In-One Series</t>
   </si>
   <si>
     <t>B0DQWP1XBB</t>
   </si>
   <si>
     <t>LPNHK402053307</t>
@@ -1064,360 +1220,489 @@
   <si>
     <t>LPNHK452722670</t>
   </si>
   <si>
     <t>FEELLIFE Air ProVIII Inhalationsgerät, Inhaliergerät Kinder, Tragbare Handinhalator, Vernebler Inhalator Erwachsene, Einstellbarer, USB wiederaufladbarer Inhalationsgerät</t>
   </si>
   <si>
     <t>B0DZ6NYY13</t>
   </si>
   <si>
     <t>LPNHK439477982</t>
   </si>
   <si>
     <t>0607609347750</t>
   </si>
   <si>
     <t>Comfier Bezprzewodowe urządzenie do masażu kolan z 3 regulowanymi temperaturami, czerwone światło do masażu kolan z wyświetlaczem LCD, masaż cieplny i wibracyjny do łagodzenia bólu stawów</t>
   </si>
   <si>
     <t>B0DK8J2PXC</t>
   </si>
   <si>
     <t>LPNWE375901813</t>
   </si>
   <si>
+    <t>Philips OneBlade Pro 360 Autentyczny Elektryczny trymer do twarzy i ciała, golarka i golarka do ciała, 2x ostrza 360, 1x grzebień o długości 20, 1x zestaw do ciała, 1x miękkie etui, QP6552/30</t>
+  </si>
+  <si>
+    <t>B0DC72VG9Q</t>
+  </si>
+  <si>
+    <t>LPNHK552764308</t>
+  </si>
+  <si>
     <t>Philips OneBlade Autentyczny Elektryczny trymer do twarzy i ciała, golarka i maszynka do ciała, 3x 360 ostrzy, 4x grzebień do zarostu (1,2,3,5 mm), 1x zestaw do ciała, QP2834/31</t>
   </si>
   <si>
     <t>B0DCFYVR1Z</t>
   </si>
   <si>
     <t>LPNHK439695483</t>
   </si>
   <si>
     <t>Philips Bodygroom 5000, Trymer do Pachwin i Ciała z Możliwością Użytkowania pod Prysznicem, Dokładne i Wygodne Golenie, Pielęgnacja Całego Ciała, w Tym Pleców, 60 Min Czas Pracy, Model Bg5021/16</t>
   </si>
   <si>
     <t>B0CR4CC5R5</t>
   </si>
   <si>
     <t>LPNHK454497558</t>
   </si>
   <si>
+    <t>11-elementowy trymer Philips Multigroom All-in-One z serii 5000: trymer do twarzy, głowy i ciała, samoostrzące się metalowe ostrza, 17 ustawień długości (0,5-16 mm), model MG5951/15</t>
+  </si>
+  <si>
+    <t>B0FJM24KXM</t>
+  </si>
+  <si>
+    <t>LPNHK542044415</t>
+  </si>
+  <si>
     <t>Philips Maszynka do strzyżenia seria 9000, golarka elektryczna, trymer dla mężczyzn, cyfrowe sterowanie dotykowe, tytanowe ostrza, 400 ustawień długości, 120 min bezprzewodowego użytkowania HC9450/15 3 grzebienien</t>
   </si>
   <si>
     <t>B00S3NPM6S</t>
   </si>
   <si>
     <t>LPNHK452620775</t>
   </si>
   <si>
     <t>Philips Body Groomer 5000 – mężczyzn trymer do ciała potrójna ochrona, golenie okolic intymnych, składana nasadka do usuwania włosów na plecach, 100% wodoodporności, 100 minut pracy, BG5480/15</t>
   </si>
   <si>
     <t>B0FJM1C3GJ</t>
   </si>
   <si>
     <t>LPNHK450726482</t>
   </si>
   <si>
     <t>Remington R6 Style Series Aqua golarka elektryczna dla mężczyzn, 100% wodoodporna, bezprzewodowa maszynka do golenia z ładowaniem USB i trymerem Pop Up R6000, czarna</t>
   </si>
   <si>
     <t>B0953ZR7SG</t>
   </si>
   <si>
     <t>LPNHK481376064</t>
   </si>
   <si>
     <t>0641837954663</t>
   </si>
   <si>
     <t>Snailax Poduszka do masażu z ogrzewaniem</t>
   </si>
   <si>
     <t>B0DRJN4JZK</t>
   </si>
   <si>
     <t>LPNHe017528564</t>
   </si>
   <si>
+    <t>Braun AIO7565 wielofunkcyjny zestaw do trymera 7, 13 w 1, trymer do brody, trymer do włosów w nosie, maszynka do strzyżenia włosów do twarzy, głowy i ciała, akumulator 120 min, 14 długości (0,1-21 mm</t>
+  </si>
+  <si>
+    <t>B0DQWC5399</t>
+  </si>
+  <si>
+    <t>LPNHK552813534</t>
+  </si>
+  <si>
     <t>Panasonic EW-DJ4B-G podróżny prysznic do ust, z technologią ultradźwiękową, zbiornik na wodę 150 ml, szybkie ładowanie w ciągu 1 godziny</t>
   </si>
   <si>
     <t>B0B88S4NNW</t>
   </si>
   <si>
     <t>LPNHK440105186</t>
   </si>
   <si>
     <t>Braun Series 5 51-B1000s Golarka, Niebieski, 3 Ostrza</t>
   </si>
   <si>
     <t>B0B3JBYXG8</t>
   </si>
   <si>
     <t>LPNHK401861553</t>
   </si>
   <si>
+    <t>LPNHK545069184</t>
+  </si>
+  <si>
     <t>LPNHK450457336</t>
   </si>
   <si>
+    <t>Philips Electric Shaver Series 3000 - golarka elektryczna na mokro i sucho z technologią SkinProtect, kolor czarny, trymer termokurczliwy, golarka akumulatorowa z pokrowcem podróżnym (model S3241/12)</t>
+  </si>
+  <si>
+    <t>B0CHMPNCM4</t>
+  </si>
+  <si>
+    <t>LPNHK551516825</t>
+  </si>
+  <si>
     <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
   </si>
   <si>
     <t>B0872DQW46</t>
   </si>
   <si>
     <t>LPNHK402383932</t>
   </si>
   <si>
     <t>LPNHK433544129</t>
   </si>
   <si>
     <t>LPNHK434861336/LPNHK434861336</t>
   </si>
   <si>
-    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNWE376210870</t>
   </si>
   <si>
     <t>LPNHK450493539</t>
   </si>
   <si>
     <t>LPNHK471432037</t>
   </si>
   <si>
     <t>Panasonic Series 600 EW-DJ66-A303, Irygator do Zębów, 200 ml, IPX7, 2 Dysze Ultradźwiękowe, 5 Ustawień Ciśnienia, Akcesorium Podróżne, Granatowy</t>
   </si>
   <si>
     <t>B0D8BKVVYH</t>
   </si>
   <si>
     <t>LPNHK450024072</t>
   </si>
   <si>
     <t>Beurer MP 84 Special Edition elektryczna frezarka do paznokci, zestaw do manicure-pedicure, 10 nasadek, oświetlenie LED, w zestawie etui do przechowywania, do 4400 obr./min, czarny MP 84 czarny - z 10 nasadkami i etui do ładowania</t>
   </si>
   <si>
     <t>B0CK62TPXZ</t>
   </si>
   <si>
     <t>LPNHK450697151</t>
   </si>
   <si>
     <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
   </si>
   <si>
     <t>B0CG6VGPM4</t>
   </si>
   <si>
     <t>LPNHK401817469</t>
   </si>
   <si>
     <t>Braun All-in-One Series 5 Groomingset 9-in-1, ultrascharfe Klinge, 120 Min Akku, SkinGuard-Technologie, Präzises Trimmen, AquaGrip für unter Wasser, AIO5545, Grau</t>
   </si>
   <si>
     <t>B0DQWLT6HY</t>
   </si>
   <si>
     <t>LPNHK439188679</t>
   </si>
   <si>
+    <t>Wahl Elite Pro Maszynka do strzyżenia włosów z precyzyjnymi, samoostrzącymi się ostrzami. Profesjonalna, barberska maszynka przewodowa Elite Pro - przewodowa</t>
+  </si>
+  <si>
+    <t>B097S2WBPN</t>
+  </si>
+  <si>
+    <t>LPNHK545182629</t>
+  </si>
+  <si>
+    <t>0850078916976</t>
+  </si>
+  <si>
+    <t>Haarlosy Urządzenie IPL do depilacji laserowej – bezbolesne urządzenie do depilacji z 3 zaawansowanymi funkcjami HR/SC/RA, 9 stopni, 999,900 błysków w domu dla kobiet, mężczyzn, pach, bikini, nóg biały</t>
+  </si>
+  <si>
+    <t>B0GCYV1CMF</t>
+  </si>
+  <si>
+    <t>LPNHK545616950</t>
+  </si>
+  <si>
     <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
   </si>
   <si>
     <t>B0DQWQJ1MY</t>
   </si>
   <si>
     <t>LPNWE377366672</t>
   </si>
   <si>
     <t>Oral-B AquaCare 6 bezprzewodowy irygator jamy ustnej, 3 dysze zamienne, środek do czyszczenia przestrzeni międzyzębowych, delikatne czyszczenie zębów i zdrowe dziąsła, technologia Oxyjet, 3 tryby</t>
   </si>
   <si>
     <t>B0B5HJN22B</t>
   </si>
   <si>
     <t>LPNHK488123158</t>
   </si>
   <si>
     <t>LPNWE375198720</t>
   </si>
   <si>
     <t>Braun All-in-One zestaw 5, 9 w 1, trymer do brody, maszynka do strzyżenia włosów, maszynka do strzyżenia twarzy, głowy i ciała, akumulator 120 min, 14 długości (0,5-21 mm), wodoszczelny, AIO5545</t>
   </si>
   <si>
     <t>LPNHK449714977</t>
   </si>
   <si>
     <t>Oral-B Pulsonic Slim Luxe 4500 elektryczna szczoteczka do zębów dla zdrowszych dziąseł w ciągu 4 tygodni, z programem dla wrażliwych zębów, z etui podróżnym platyna</t>
   </si>
   <si>
     <t>B089MBXP9R</t>
   </si>
   <si>
     <t>LPNHK464828263</t>
   </si>
   <si>
+    <t>Philips Epilierer Series 8000, kabelloser Nass- und Trockenepilierer für Beine und Körper, Haarentfernungsgerät, mit 6 Zubehörteilen, Modell BRE715/00 BRE715/00 inkl. 5 Aufsätzen</t>
+  </si>
+  <si>
+    <t>B08D1DYHGZ</t>
+  </si>
+  <si>
+    <t>LPNHK552823819</t>
+  </si>
+  <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
   </si>
   <si>
     <t>B0B911KRRD</t>
   </si>
   <si>
     <t>LPNHK402133433</t>
   </si>
   <si>
+    <t>riverso RIVLeon męski T-shirt z okrągłym dekoltem, 4 sztuki, okrągły dekolt, z krótkim rękawem, z nadrukiem, 100% bawełna, regularny krój, zielony, niebieski, biały, szary, czerwony, pomarańczowy, S, M, L, XL, 2XL, 3XL 4XL XXL Miks kolorów 3</t>
+  </si>
+  <si>
+    <t>B0DQWLG36G</t>
+  </si>
+  <si>
+    <t>LPNHK551458117</t>
+  </si>
+  <si>
+    <t>LPNHK552098869</t>
+  </si>
+  <si>
+    <t>LPNHK552979855</t>
+  </si>
+  <si>
     <t>Oral-B Genius X elektryczna szczoteczka do zębów, 6 trybów szczotkowania, chroni dziąsła, działanie wybielające, sztuczna inteligencja, 1 głowica, bateria litowa, pomysł na prezent, kolor czarny</t>
   </si>
   <si>
     <t>B094HRPBDG</t>
   </si>
   <si>
     <t>LPNHK451059233</t>
   </si>
   <si>
     <t>LPNHK440203580</t>
   </si>
   <si>
     <t>Remington Lokówka AIRvive z technologią jonową, powłoka ceramiczna z mikroodżywką, obracający się korpus, wyświetlacz LED, regulowana temperatura 160-210°C, CI8930</t>
   </si>
   <si>
     <t>B0F9YSFNR5</t>
   </si>
   <si>
     <t>LPNHK440175193</t>
   </si>
   <si>
+    <t>0602835367503</t>
+  </si>
+  <si>
+    <t>Profesjonalna maszynka do strzyżenia włosów, zestaw dla mężczyzn Zero Gap, bezprzewodowa maszynka do strzyżenia włosów, profesjonalna maszynka do strzyżenia włosów, z wyświetlaczem LED</t>
+  </si>
+  <si>
+    <t>B0DCP36T8X</t>
+  </si>
+  <si>
+    <t>LPNHK553099221</t>
+  </si>
+  <si>
     <t>Braun All-in-One Series 7, 12 w 1 zestaw groomingów, ProBlade, trymer do włosów w nosie, AutoSense, golarka męska, golarka elektryczna, trymer do brody i maszynka do włosów, akumulator 120 min,</t>
   </si>
   <si>
-    <t>B0DQWLG36G</t>
-[...1 lines deleted...]
-  <si>
     <t>LPNHK451016508</t>
   </si>
   <si>
     <t>Omron MicroAir U100 przenośny, bardzo cichy, membranowy, kieszonkowy inhalator Leczenie astmy</t>
   </si>
   <si>
     <t>B076VLSL47</t>
   </si>
   <si>
     <t>LPNHK433537687</t>
   </si>
   <si>
     <t>Babyliss Maszynka Do Strzyżenia, Niebieski/Czarny, 0,5-28 mm Stal japońska — maszynki do strzyżenia włosów</t>
   </si>
   <si>
     <t>B084QZ3QSM</t>
   </si>
   <si>
     <t>LPNHK449650353</t>
   </si>
   <si>
     <t>LPNHK450696612</t>
   </si>
   <si>
+    <t>Braun Kosiarka elektryczna All-In-One dla mężczyzn serii 7 AIO7585, szara, zestaw 18 w 1 z ostrzem ProBlade i 8 drewniakami, zestaw do golenia z akcesoriami, przeznaczony do golenia brody, włosów i 18-w-1</t>
+  </si>
+  <si>
+    <t>B0DQWFQ51G</t>
+  </si>
+  <si>
+    <t>LPNHK552985504</t>
+  </si>
+  <si>
+    <t>Braun Silk-épil 9 depilator damski/depilator do długotrwałego usuwania włosów, jedwabiście gładka skóra, na mokro i sucho, wyprodukowano w Niemczech, 9-011, biały/srebrny normalny</t>
+  </si>
+  <si>
+    <t>B0CQRSK45C</t>
+  </si>
+  <si>
+    <t>LPNHK551357261</t>
+  </si>
+  <si>
+    <t>LPNHK552983196</t>
+  </si>
+  <si>
+    <t>Panasonic ER-SB40-K803 trymer do brody dla mężczyzn, przenośny, wodoodporny trymer do włosów, 20 długości, zaawansowane ostrza, nasadka grzebieniowa, bezprzewodowa i przewodowa, wskaźnik baterii LED,</t>
+  </si>
+  <si>
+    <t>B074F32LFP</t>
+  </si>
+  <si>
+    <t>LPNHK552999982</t>
+  </si>
+  <si>
+    <t>Philips Golarka z serii 5000 — golarka elektryczna dla mężczyzn do golenia na mokro i na sucho z wysuwanym trymerem, podstawką ładującą i futerałem podróżnym (model S5884/35)</t>
+  </si>
+  <si>
+    <t>B0BWKCN9CK</t>
+  </si>
+  <si>
+    <t>LPNHK552915451</t>
+  </si>
+  <si>
     <t>Omron Hem-7600 HEM-7600T-E Ciśnieniomierz Naramienny, Czarny, Pasek 42 EU</t>
   </si>
   <si>
     <t>B01MT54RFU</t>
   </si>
   <si>
     <t>LPNHK472754695</t>
   </si>
   <si>
     <t>Braun All-in-One Series 7 zestaw do pielęgnacji 18 w 1, ostrze ProBlade, trymer do włosów w nosie, technologia AutoSense, golarka męska, golarka elektryczna, trymer do ciała, trymer do brody</t>
   </si>
   <si>
-    <t>B0DQWFQ51G</t>
-[...1 lines deleted...]
-  <si>
     <t>LPNWE375975143</t>
   </si>
   <si>
     <t>Braun Profesjonalna trymer do brody serii 9 BT9440, trymer z akcesoriami fryzjerskimi i 180 minut autonomii</t>
   </si>
   <si>
     <t>B0CVFRTBK4</t>
   </si>
   <si>
     <t>LPNHK401989910</t>
   </si>
   <si>
+    <t>LPNHK552757004</t>
+  </si>
+  <si>
     <t>Cecotec IPL Bamba SkinCare IPL pistolet do usuwania włosów, dla kobiet i mężczyzn, ciała, pachy i twarzy, lampy kwarcowe, 500 000 impulsów świetlnych, funkcja chłodzenia, wyświetlacz LCD, 2 tryby</t>
   </si>
   <si>
     <t>B0BPYX78BY</t>
   </si>
   <si>
     <t>LPNWE360203582</t>
   </si>
   <si>
     <t>Philips Sonicare 6100 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 trybami szczotkowania i 3 poziomami intensywności, EasyStart, kolor jasnoniebieski, HX7406/02 [Nowa technologia]</t>
   </si>
   <si>
     <t>B0DCGK1Y7X</t>
   </si>
   <si>
     <t>LPNHK521432232</t>
   </si>
   <si>
     <t>Beurer MG 185 Pistolet do masażu, pistolet do masażu z 5 nasadkami, mocny masaż punktów spustowych, rozluźnienie napięć, masażer mięśni z 9 poziomami intensywności, z akumulatorem MG 185 - 5 nasadek, 9 poziomów intensywności</t>
   </si>
   <si>
     <t>B09QCDG6HM</t>
   </si>
   <si>
     <t>LPNHK401773143</t>
   </si>
   <si>
     <t>Philips Sonicare DiamondClean 9000 elektryczna szczoteczka do zębów z aplikacją (model HX9911/09) Black</t>
   </si>
   <si>
     <t>B08557LZMM</t>
   </si>
   <si>
     <t>LPNHK452590342</t>
   </si>
   <si>
     <t>Beurer Reload Pistolet do Masażu z Funkcją Ogrzewania i Chłodzenia, Masażer Mięśni do Punktów Spustowych, 5 Głowic Masujących, 5 Poziomów Intensywności do 3000 Obr</t>
   </si>
   <si>
     <t>B0DNTKJ4V2</t>
   </si>
   <si>
     <t>LPNHK401915991</t>
+  </si>
+  <si>
+    <t>LPNHK552227326</t>
   </si>
   <si>
     <t>ghd helios Haartrockner, professioneller Haartrockner mit bürstenlosem Motor und Ionen Technologie Bordeaux</t>
   </si>
   <si>
     <t>B084QXY478</t>
   </si>
   <si>
     <t>LPNHK446168922</t>
   </si>
   <si>
     <t>LPNWE361814761</t>
   </si>
   <si>
     <t>spW82D0688S</t>
   </si>
   <si>
     <t>Braun Silk-épil 9 Flex depilator z elastyczną głowicą 360 do łatwego usuwania włosów, na mokro i sucho, długo utrzymująca się jedwabiście gładka skóra, nasadki do golenia i trymera, Made in Germany,</t>
   </si>
   <si>
     <t>B0CQRTC5TJ</t>
   </si>
   <si>
     <t>LPNHK450350336</t>
   </si>
@@ -1796,54 +2081,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G185"/>
+  <dimension ref="A1:G228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B185" sqref="B185"/>
+      <selection activeCell="B228" sqref="B228"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -1883,4230 +2168,5219 @@
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
         <v>4022356014872</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
         <v>9.99</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>14.99</v>
+        <v>14.9</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
+      </c>
+      <c r="F5">
+        <v>14.9</v>
+      </c>
+      <c r="G5" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>16.99</v>
+        <v>14.9</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B7" s="1">
-        <v>4008496881963</v>
+        <v>8887549392092</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>16.99</v>
+        <v>14.99</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>16.99</v>
+        <v>15.88</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>16.99</v>
       </c>
       <c r="G9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>34</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4008496881963</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>18.2</v>
+        <v>16.99</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>18.2</v>
+        <v>16.99</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>16.99</v>
+      </c>
+      <c r="G12" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>18.2</v>
+      </c>
+      <c r="G13" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>19.34</v>
+        <v>18.2</v>
       </c>
       <c r="G14" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>8432729087192</v>
+        <v>46</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15">
-        <v>19.89</v>
+        <v>18.73</v>
       </c>
       <c r="G15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B16" s="1">
-        <v>8435484042154</v>
+        <v>5010724544495</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>19.9</v>
+        <v>19.32</v>
       </c>
       <c r="G16" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>8006540860229</v>
+        <v>30</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>19.95</v>
+        <v>19.34</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>20.98</v>
+        <v>19.34</v>
       </c>
       <c r="G18" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="1">
+        <v>8432729087192</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>21.95</v>
+        <v>19.89</v>
       </c>
       <c r="G19" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8435484042154</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
         <v>59</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20">
-        <v>21.99</v>
+        <v>19.9</v>
       </c>
       <c r="G20" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B21" s="1">
-        <v>4006160231328</v>
+        <v>8006540860229</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F21">
-        <v>23.28</v>
+        <v>19.95</v>
       </c>
       <c r="G21" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>63</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4211125648497</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F22">
-        <v>23.43</v>
+        <v>20.98</v>
       </c>
       <c r="G22" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B23" s="1">
-        <v>8710103844037</v>
+        <v>4022167330307</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>23.66</v>
+        <v>21.95</v>
       </c>
       <c r="G23" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>70</v>
       </c>
-      <c r="B24" s="1">
-        <v>8710103844037</v>
+      <c r="B24" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>23.66</v>
+        <v>21.99</v>
       </c>
       <c r="G24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4006160231328</v>
+      </c>
+      <c r="C25" t="s">
         <v>74</v>
       </c>
-      <c r="B25" s="1">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
       <c r="F25">
-        <v>23.9</v>
+        <v>23.28</v>
       </c>
       <c r="G25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>77</v>
       </c>
-      <c r="B26" s="1">
-        <v>8435484042017</v>
+      <c r="B26" s="1" t="s">
+        <v>76</v>
       </c>
       <c r="C26" t="s">
         <v>78</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>24.38</v>
+        <v>23.43</v>
       </c>
       <c r="G26" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8710103844037</v>
+      </c>
+      <c r="C27" t="s">
         <v>81</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>82</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>24.93</v>
+        <v>23.66</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B28" s="1">
-        <v>4210201313922</v>
+        <v>8710103844037</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>24.96</v>
+        <v>23.66</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B29" s="1">
-        <v>8720689004503</v>
+        <v>871010392396</v>
       </c>
       <c r="C29" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>24.99</v>
+        <v>23.9</v>
       </c>
       <c r="G29" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>4013833067511</v>
+        <v>8435484042017</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
       <c r="F30">
-        <v>25.99</v>
+        <v>24.38</v>
       </c>
       <c r="G30" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>26.99</v>
+        <v>24.93</v>
       </c>
       <c r="G31" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4210201313922</v>
+      </c>
+      <c r="C32" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>27.19</v>
+        <v>24.96</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="1">
+        <v>8720689004503</v>
+      </c>
+      <c r="C33" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>27.68</v>
+        <v>24.99</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4013833067511</v>
+      </c>
+      <c r="C34" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" t="s">
         <v>102</v>
       </c>
-      <c r="B34" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F34">
-        <v>27.99</v>
+        <v>25.99</v>
       </c>
       <c r="G34" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4008496975754</v>
+      </c>
+      <c r="C35" t="s">
+        <v>104</v>
+      </c>
+      <c r="D35" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>27.99</v>
+        <v>26.99</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B36" s="1">
-        <v>8030915893161</v>
+        <v>4013833067511</v>
       </c>
       <c r="C36" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36">
-        <v>28.99</v>
+        <v>26.99</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B37" s="1">
-        <v>4008496818488</v>
+        <v>5037127005330</v>
       </c>
       <c r="C37" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>29.54</v>
+        <v>27.19</v>
       </c>
       <c r="G37" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>5038061140118</v>
+        <v>8006540861981</v>
       </c>
       <c r="C38" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>29.99</v>
+        <v>27.68</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B39" s="1">
-        <v>8007403115234</v>
+        <v>4211125650445</v>
       </c>
       <c r="C39" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>29.99</v>
+        <v>27.99</v>
       </c>
       <c r="G39" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B40" s="1">
-        <v>8007403111441</v>
+        <v>4008496876051</v>
       </c>
       <c r="C40" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F40">
-        <v>29.99</v>
+        <v>27.99</v>
       </c>
       <c r="G40" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B41" s="1">
-        <v>4897122200014</v>
+        <v>8030915893161</v>
       </c>
       <c r="C41" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>29.99</v>
+        <v>28.99</v>
       </c>
       <c r="G41" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B42" s="1">
-        <v>4016138565195</v>
+        <v>4008496818488</v>
       </c>
       <c r="C42" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>29.99</v>
+        <v>29.54</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B43" s="1">
-        <v>4008496818259</v>
+        <v>5038061140118</v>
       </c>
       <c r="C43" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D43" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43">
-        <v>30.24</v>
+        <v>29.99</v>
       </c>
       <c r="G43" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>128</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8007403115234</v>
       </c>
       <c r="C44" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D44" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>31.99</v>
+        <v>29.99</v>
       </c>
       <c r="G44" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>131</v>
+      </c>
+      <c r="B45" s="1">
+        <v>8007403111441</v>
       </c>
       <c r="C45" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D45" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>32.5</v>
+        <v>29.99</v>
       </c>
       <c r="G45" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="B46" s="1">
-        <v>4008496818488</v>
+        <v>4897122200014</v>
       </c>
       <c r="C46" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="D46" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46">
-        <v>32.99</v>
+        <v>29.99</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B47" s="1">
-        <v>4008496873449</v>
+        <v>4016138565195</v>
       </c>
       <c r="C47" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D47" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>32.99</v>
+        <v>29.99</v>
       </c>
       <c r="G47" t="s">
-        <v>144</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4008496818259</v>
+      </c>
+      <c r="C48" t="s">
         <v>141</v>
       </c>
-      <c r="B48" s="1">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>142</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>32.99</v>
+        <v>30.24</v>
       </c>
       <c r="G48" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B49" s="1">
-        <v>4210201192619</v>
+        <v>8051772717827</v>
       </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D49" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F49">
-        <v>32.99</v>
+        <v>31.8</v>
       </c>
       <c r="G49" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C50" t="s">
+        <v>148</v>
+      </c>
+      <c r="D50" t="s">
         <v>149</v>
       </c>
-      <c r="B50" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>34.0</v>
+        <v>31.99</v>
       </c>
       <c r="G50" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>151</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C51" t="s">
         <v>152</v>
       </c>
-      <c r="B51" s="1">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>153</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>34.99</v>
+        <v>32.5</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>122</v>
+      </c>
+      <c r="B52" s="1">
+        <v>4008496818488</v>
       </c>
       <c r="C52" t="s">
-        <v>157</v>
+        <v>123</v>
       </c>
       <c r="D52" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>34.99</v>
+        <v>32.99</v>
       </c>
       <c r="G52" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4008496873449</v>
+      </c>
+      <c r="C53" t="s">
         <v>156</v>
       </c>
-      <c r="B53" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>157</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>34.99</v>
+        <v>32.99</v>
       </c>
       <c r="G53" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B54" s="1">
-        <v>4211125572143</v>
+        <v>4008496873449</v>
       </c>
       <c r="C54" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D54" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>37.99</v>
+        <v>32.99</v>
       </c>
       <c r="G54" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B55" s="1">
-        <v>8710103897842</v>
+        <v>4210201192619</v>
       </c>
       <c r="C55" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>38.72</v>
+        <v>32.99</v>
       </c>
       <c r="G55" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B56" s="1">
-        <v>4897122206009</v>
+        <v>8720689029308</v>
       </c>
       <c r="C56" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D56" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>39.14</v>
+        <v>32.99</v>
       </c>
       <c r="G56" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B57" s="1">
-        <v>8720689035958</v>
+        <v>7500435245180</v>
       </c>
       <c r="C57" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F57">
-        <v>39.59</v>
+        <v>33.98</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>169</v>
       </c>
       <c r="B58" s="1">
-        <v>8720689035958</v>
+        <v>6934399212307</v>
       </c>
       <c r="C58" t="s">
         <v>170</v>
       </c>
       <c r="D58" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
       <c r="F58">
-        <v>39.59</v>
+        <v>33.99</v>
       </c>
       <c r="G58" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
+        <v>172</v>
+      </c>
+      <c r="B59" s="1">
+        <v>8007403117269</v>
+      </c>
+      <c r="C59" t="s">
         <v>173</v>
       </c>
-      <c r="B59" s="1">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>39.79</v>
+        <v>34.0</v>
       </c>
       <c r="G59" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
+        <v>175</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4210201038832</v>
+      </c>
+      <c r="C60" t="s">
         <v>176</v>
       </c>
-      <c r="B60" s="1">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>177</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>39.99</v>
+        <v>34.64</v>
       </c>
       <c r="G60" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
+        <v>178</v>
+      </c>
+      <c r="B61" s="1">
+        <v>8006540859773</v>
+      </c>
+      <c r="C61" t="s">
         <v>179</v>
       </c>
-      <c r="B61" s="1">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>180</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G61" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>8720689040099</v>
+        <v>182</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>181</v>
       </c>
       <c r="C62" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D62" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>8720689040099</v>
+        <v>182</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>181</v>
       </c>
       <c r="C63" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D63" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B64" s="1">
-        <v>5038061110401</v>
+        <v>8720689038263</v>
       </c>
       <c r="C64" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D64" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G64" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B65" s="1">
-        <v>5038061110401</v>
+        <v>4008496867301</v>
       </c>
       <c r="C65" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D65" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>39.99</v>
+        <v>37.89</v>
       </c>
       <c r="G65" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="B66" s="1">
-        <v>8720689040099</v>
+        <v>4211125572143</v>
       </c>
       <c r="C66" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="D66" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F66">
-        <v>39.99</v>
+        <v>37.99</v>
       </c>
       <c r="G66" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B67" s="1">
-        <v>5038061140149</v>
+        <v>8710103897842</v>
       </c>
       <c r="C67" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>39.99</v>
+        <v>38.72</v>
       </c>
       <c r="G67" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B68" s="1">
-        <v>8720689026871</v>
+        <v>4897122206009</v>
       </c>
       <c r="C68" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D68" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>39.99</v>
+        <v>39.14</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B69" s="1">
-        <v>4030152956197</v>
+        <v>8720689035958</v>
       </c>
       <c r="C69" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F69">
-        <v>42.18</v>
+        <v>39.59</v>
       </c>
       <c r="G69" t="s">
-        <v>198</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B70" s="1">
-        <v>8710103978916</v>
+        <v>8720689035958</v>
       </c>
       <c r="C70" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D70" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F70">
-        <v>42.71</v>
+        <v>39.59</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B71" s="1">
-        <v>5906521613741</v>
+        <v>5038061100631</v>
       </c>
       <c r="C71" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D71" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>44.48</v>
+        <v>39.79</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B72" s="1">
-        <v>8435484044394</v>
+        <v>8720689040099</v>
       </c>
       <c r="C72" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D72" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>44.54</v>
+        <v>39.99</v>
       </c>
       <c r="G72" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B73" s="1">
-        <v>4987176251046</v>
+        <v>5038061100433</v>
       </c>
       <c r="C73" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D73" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73">
-        <v>44.9</v>
+        <v>39.99</v>
       </c>
       <c r="G73" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B74" s="1">
-        <v>5038061140248</v>
+        <v>8720689040099</v>
       </c>
       <c r="C74" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D74" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B75" s="1">
-        <v>8720689031868</v>
+        <v>8720689040099</v>
       </c>
       <c r="C75" t="s">
+        <v>209</v>
+      </c>
+      <c r="D75" t="s">
         <v>215</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G75" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B76" s="1">
-        <v>8720689031868</v>
+        <v>5038061110401</v>
       </c>
       <c r="C76" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D76" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G76" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B77" s="1">
-        <v>8720689031868</v>
+        <v>5038061110401</v>
       </c>
       <c r="C77" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D77" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G77" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B78" s="1">
-        <v>8720689031868</v>
+        <v>8720689040099</v>
       </c>
       <c r="C78" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D78" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G78" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="B79" s="1">
-        <v>8720689031868</v>
+        <v>5038061140149</v>
       </c>
       <c r="C79" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="D79" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F79">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G79" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="B80" s="1">
-        <v>8720689031868</v>
+        <v>8720689026871</v>
       </c>
       <c r="C80" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="D80" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F80">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B81" s="1">
-        <v>8720689031868</v>
+        <v>8720689040099</v>
       </c>
       <c r="C81" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D81" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F81">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G81" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B82" s="1">
-        <v>8720689031868</v>
+        <v>8720689040099</v>
       </c>
       <c r="C82" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D82" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
       <c r="F82">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G82" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B83" s="1">
-        <v>4210201446514</v>
+        <v>8720689040099</v>
       </c>
       <c r="C83" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="D83" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>45.18</v>
+        <v>39.99</v>
       </c>
       <c r="G83" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B84" s="1">
-        <v>4210201446514</v>
+        <v>8720689040099</v>
       </c>
       <c r="C84" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="D84" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
-        <v>45.18</v>
+        <v>39.99</v>
       </c>
       <c r="G84" t="s">
-        <v>228</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B85" s="1">
-        <v>3030050154238</v>
+        <v>4030152956197</v>
       </c>
       <c r="C85" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F85">
-        <v>45.3</v>
+        <v>42.18</v>
       </c>
       <c r="G85" t="s">
-        <v>37</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>236</v>
+      </c>
+      <c r="B86" s="1">
+        <v>5038061140170</v>
       </c>
       <c r="C86" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D86" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F86">
-        <v>45.99</v>
+        <v>42.47</v>
       </c>
       <c r="G86" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B87" s="1">
-        <v>5038061159875</v>
+        <v>8710103978916</v>
       </c>
       <c r="C87" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D87" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
-        <v>46.58</v>
+        <v>42.71</v>
       </c>
       <c r="G87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B88" s="1">
-        <v>8006540759790</v>
+        <v>5906521613741</v>
       </c>
       <c r="C88" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D88" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>46.95</v>
+        <v>44.48</v>
       </c>
       <c r="G88" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B89" s="1">
-        <v>3030050153804</v>
+        <v>8435484044394</v>
       </c>
       <c r="C89" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D89" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>47.64</v>
+        <v>44.54</v>
       </c>
       <c r="G89" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B90" s="1">
-        <v>8720689013857</v>
+        <v>4987176251046</v>
       </c>
       <c r="C90" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D90" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F90">
-        <v>47.99</v>
+        <v>44.9</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B91" s="1">
-        <v>8720689013857</v>
+        <v>5038061140248</v>
       </c>
       <c r="C91" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D91" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="E91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F91">
-        <v>47.99</v>
+        <v>44.99</v>
       </c>
       <c r="G91" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B92" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C92" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D92" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F92">
-        <v>47.99</v>
+        <v>44.99</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B93" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C93" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D93" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
-        <v>48.99</v>
+        <v>44.99</v>
       </c>
       <c r="G93" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B94" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C94" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D94" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F94">
-        <v>48.99</v>
+        <v>44.99</v>
       </c>
       <c r="G94" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B95" s="1">
-        <v>3030050182279</v>
+        <v>8720689031868</v>
       </c>
       <c r="C95" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
-        <v>48.99</v>
+        <v>44.99</v>
       </c>
       <c r="G95" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B96" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C96" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D96" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>48.99</v>
+        <v>44.99</v>
       </c>
       <c r="G96" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B97" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C97" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D97" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
-        <v>48.99</v>
+        <v>44.99</v>
       </c>
       <c r="G97" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B98" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C98" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D98" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
-        <v>48.99</v>
+        <v>44.99</v>
       </c>
       <c r="G98" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="B99" s="1">
-        <v>8720689013857</v>
+        <v>8720689031868</v>
       </c>
       <c r="C99" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D99" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E99">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F99">
-        <v>48.99</v>
+        <v>44.99</v>
       </c>
       <c r="G99" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>259</v>
+        <v>205</v>
       </c>
       <c r="B100" s="1">
-        <v>3030050122282</v>
+        <v>5038061100631</v>
       </c>
       <c r="C100" t="s">
-        <v>260</v>
+        <v>206</v>
       </c>
       <c r="D100" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E100">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F100">
-        <v>49.9</v>
+        <v>44.99</v>
       </c>
       <c r="G100" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B101" s="1">
-        <v>4211125648541</v>
+        <v>4210201446514</v>
       </c>
       <c r="C101" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D101" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
-        <v>49.99</v>
+        <v>45.18</v>
       </c>
       <c r="G101" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>265</v>
       </c>
       <c r="B102" s="1">
-        <v>5038061140057</v>
+        <v>4210201446514</v>
       </c>
       <c r="C102" t="s">
         <v>266</v>
       </c>
       <c r="D102" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
-        <v>49.99</v>
+        <v>45.18</v>
       </c>
       <c r="G102" t="s">
-        <v>14</v>
+        <v>269</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B103" s="1">
-        <v>8720689018920</v>
+        <v>3030050154238</v>
       </c>
       <c r="C103" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D103" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
-        <v>49.99</v>
+        <v>45.3</v>
       </c>
       <c r="G103" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>8720689018920</v>
+        <v>274</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>273</v>
       </c>
       <c r="C104" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D104" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>49.99</v>
+        <v>45.99</v>
       </c>
       <c r="G104" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B105" s="1">
-        <v>8007403117993</v>
+        <v>5038061159875</v>
       </c>
       <c r="C105" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D105" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
-        <v>49.99</v>
+        <v>46.58</v>
       </c>
       <c r="G105" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B106" s="1">
-        <v>5996415034240</v>
+        <v>8006540759790</v>
       </c>
       <c r="C106" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="D106" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
-        <v>49.99</v>
+        <v>46.95</v>
       </c>
       <c r="G106" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B107" s="1">
-        <v>5025232937257</v>
+        <v>3030050153804</v>
       </c>
       <c r="C107" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D107" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E107">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F107">
-        <v>49.99</v>
+        <v>47.64</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B108" s="1">
-        <v>5038061140170</v>
+        <v>8720689013857</v>
       </c>
       <c r="C108" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="D108" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
-        <v>49.99</v>
+        <v>47.99</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>286</v>
+      </c>
+      <c r="B109" s="1">
+        <v>8720689013857</v>
       </c>
       <c r="C109" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D109" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E109">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F109">
-        <v>50.73</v>
+        <v>47.99</v>
       </c>
       <c r="G109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B110" s="1">
-        <v>8720689040099</v>
+        <v>8720689013857</v>
       </c>
       <c r="C110" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="D110" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>51.89</v>
+        <v>47.99</v>
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B111" s="1">
-        <v>8720689040099</v>
+        <v>8720689013857</v>
       </c>
       <c r="C111" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="D111" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F111">
-        <v>51.89</v>
+        <v>47.99</v>
       </c>
       <c r="G111" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B112" s="1">
-        <v>8720689040099</v>
+        <v>8720689013857</v>
       </c>
       <c r="C112" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="D112" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>51.89</v>
+        <v>48.99</v>
       </c>
       <c r="G112" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B113" s="1">
-        <v>8720689040099</v>
+        <v>8720689013857</v>
       </c>
       <c r="C113" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="D113" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F113">
-        <v>51.89</v>
+        <v>48.99</v>
       </c>
       <c r="G113" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B114" s="1">
-        <v>8720689040099</v>
+        <v>3030050182279</v>
       </c>
       <c r="C114" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="D114" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
-        <v>51.89</v>
+        <v>48.99</v>
       </c>
       <c r="G114" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B115" s="1">
-        <v>8720689040099</v>
+        <v>8720689013857</v>
       </c>
       <c r="C115" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="D115" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
-        <v>51.89</v>
+        <v>48.99</v>
       </c>
       <c r="G115" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B116" s="1">
-        <v>8720689040099</v>
+        <v>8720689013857</v>
       </c>
       <c r="C116" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="D116" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
-        <v>51.89</v>
+        <v>48.99</v>
       </c>
       <c r="G116" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B117" s="1">
-        <v>8720689040099</v>
+        <v>8720689013857</v>
       </c>
       <c r="C117" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="D117" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
-        <v>51.89</v>
+        <v>48.99</v>
       </c>
       <c r="G117" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="B118" s="1">
-        <v>4211125607098</v>
+        <v>8720689013857</v>
       </c>
       <c r="C118" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="D118" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F118">
-        <v>52.2</v>
+        <v>48.99</v>
       </c>
       <c r="G118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>301</v>
+      </c>
+      <c r="B119" s="1">
+        <v>3030050122282</v>
       </c>
       <c r="C119" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D119" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E119">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F119">
-        <v>52.9</v>
+        <v>49.9</v>
       </c>
       <c r="G119" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B120" s="1">
-        <v>8720689020541</v>
+        <v>4211125648541</v>
       </c>
       <c r="C120" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D120" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E120">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F120">
-        <v>53.99</v>
+        <v>49.99</v>
       </c>
       <c r="G120" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B121" s="1">
-        <v>7500435244947</v>
+        <v>5038061140057</v>
       </c>
       <c r="C121" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D121" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E121">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F121">
-        <v>53.99</v>
+        <v>49.99</v>
       </c>
       <c r="G121" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B122" s="1">
-        <v>8720689042680</v>
+        <v>8720689018920</v>
       </c>
       <c r="C122" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D122" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
-        <v>54.21</v>
+        <v>49.99</v>
       </c>
       <c r="G122" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>310</v>
+      </c>
+      <c r="B123" s="1">
+        <v>8720689018920</v>
+      </c>
+      <c r="C123" t="s">
+        <v>311</v>
+      </c>
+      <c r="D123" t="s">
         <v>313</v>
       </c>
-      <c r="B123" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F123">
-        <v>54.95</v>
+        <v>49.99</v>
       </c>
       <c r="G123" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="B124" s="1">
-        <v>8720689013857</v>
+        <v>8007403117993</v>
       </c>
       <c r="C124" t="s">
-        <v>246</v>
+        <v>315</v>
       </c>
       <c r="D124" t="s">
         <v>316</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
-        <v>54.99</v>
+        <v>49.99</v>
       </c>
       <c r="G124" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>245</v>
+        <v>317</v>
       </c>
       <c r="B125" s="1">
-        <v>8720689013857</v>
+        <v>5996415034240</v>
       </c>
       <c r="C125" t="s">
-        <v>246</v>
+        <v>318</v>
       </c>
       <c r="D125" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
-        <v>54.99</v>
+        <v>49.99</v>
       </c>
       <c r="G125" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B126" s="1">
-        <v>8700216610872</v>
+        <v>5025232937257</v>
       </c>
       <c r="C126" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D126" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E126">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F126">
-        <v>55.27</v>
+        <v>49.99</v>
       </c>
       <c r="G126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>236</v>
       </c>
       <c r="B127" s="1">
-        <v>8720689020558</v>
+        <v>5038061140170</v>
       </c>
       <c r="C127" t="s">
-        <v>322</v>
+        <v>237</v>
       </c>
       <c r="D127" t="s">
         <v>323</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
-        <v>56.63</v>
+        <v>49.99</v>
       </c>
       <c r="G127" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
+        <v>248</v>
+      </c>
+      <c r="B128" s="1">
+        <v>4987176251046</v>
+      </c>
+      <c r="C128" t="s">
+        <v>249</v>
+      </c>
+      <c r="D128" t="s">
         <v>324</v>
       </c>
-      <c r="B128" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F128">
-        <v>57.99</v>
+        <v>49.99</v>
       </c>
       <c r="G128" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>325</v>
+      </c>
+      <c r="B129" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C129" t="s">
+        <v>326</v>
+      </c>
+      <c r="D129" t="s">
         <v>327</v>
       </c>
-      <c r="B129" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
-        <v>59.0</v>
+        <v>49.99</v>
       </c>
       <c r="G129" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
+        <v>328</v>
+      </c>
+      <c r="B130" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C130" t="s">
+        <v>329</v>
+      </c>
+      <c r="D130" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130">
-        <v>59.99</v>
+        <v>49.99</v>
       </c>
       <c r="G130" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
+        <v>332</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C131" t="s">
         <v>333</v>
       </c>
-      <c r="B131" s="1">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>334</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F131">
-        <v>59.99</v>
+        <v>50.73</v>
       </c>
       <c r="G131" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>336</v>
+        <v>227</v>
       </c>
       <c r="B132" s="1">
-        <v>4211125650032</v>
+        <v>8720689040099</v>
       </c>
       <c r="C132" t="s">
-        <v>337</v>
+        <v>209</v>
       </c>
       <c r="D132" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
-        <v>61.9</v>
+        <v>51.89</v>
       </c>
       <c r="G132" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
+        <v>227</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C133" t="s">
+        <v>209</v>
+      </c>
+      <c r="D133" t="s">
         <v>336</v>
       </c>
-      <c r="B133" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
-        <v>61.9</v>
+        <v>51.89</v>
       </c>
       <c r="G133" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>340</v>
+        <v>227</v>
       </c>
       <c r="B134" s="1">
-        <v>8710103885641</v>
+        <v>8720689040099</v>
       </c>
       <c r="C134" t="s">
-        <v>341</v>
+        <v>209</v>
       </c>
       <c r="D134" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E134">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F134">
-        <v>62.43</v>
+        <v>51.89</v>
       </c>
       <c r="G134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>343</v>
+        <v>227</v>
       </c>
       <c r="B135" s="1">
-        <v>6934325303598</v>
+        <v>8720689040099</v>
       </c>
       <c r="C135" t="s">
-        <v>344</v>
+        <v>209</v>
       </c>
       <c r="D135" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E135">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F135">
-        <v>63.69</v>
+        <v>51.89</v>
       </c>
       <c r="G135" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>227</v>
+      </c>
+      <c r="B136" s="1">
+        <v>8720689040099</v>
       </c>
       <c r="C136" t="s">
-        <v>348</v>
+        <v>209</v>
       </c>
       <c r="D136" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
-        <v>64.5</v>
+        <v>51.89</v>
       </c>
       <c r="G136" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>350</v>
+        <v>227</v>
       </c>
       <c r="B137" s="1">
-        <v>8720689033299</v>
+        <v>8720689040099</v>
       </c>
       <c r="C137" t="s">
-        <v>351</v>
+        <v>209</v>
       </c>
       <c r="D137" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
-        <v>64.99</v>
+        <v>51.89</v>
       </c>
       <c r="G137" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>353</v>
+        <v>227</v>
       </c>
       <c r="B138" s="1">
-        <v>8720689020565</v>
+        <v>8720689040099</v>
       </c>
       <c r="C138" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="D138" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F138">
-        <v>64.99</v>
+        <v>51.89</v>
       </c>
       <c r="G138" t="s">
-        <v>228</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>356</v>
+        <v>227</v>
       </c>
       <c r="B139" s="1">
-        <v>8710103715870</v>
+        <v>8720689040099</v>
       </c>
       <c r="C139" t="s">
-        <v>357</v>
+        <v>209</v>
       </c>
       <c r="D139" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
-        <v>65.0</v>
+        <v>51.89</v>
       </c>
       <c r="G139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="B140" s="1">
-        <v>8720689027076</v>
+        <v>4211125607098</v>
       </c>
       <c r="C140" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="D140" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="E140">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F140">
-        <v>65.67</v>
+        <v>52.2</v>
       </c>
       <c r="G140" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>5038061132755</v>
+        <v>46</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>346</v>
       </c>
       <c r="C141" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
       <c r="D141" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="E141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F141">
-        <v>65.87</v>
+        <v>52.9</v>
       </c>
       <c r="G141" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>349</v>
+      </c>
+      <c r="B142" s="1">
+        <v>8720689020541</v>
       </c>
       <c r="C142" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="D142" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142">
-        <v>66.29</v>
+        <v>53.99</v>
       </c>
       <c r="G142" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="B143" s="1">
-        <v>5025232929085</v>
+        <v>7500435244947</v>
       </c>
       <c r="C143" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="D143" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="E143">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F143">
-        <v>67.36</v>
+        <v>53.99</v>
       </c>
       <c r="G143" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="B144" s="1">
-        <v>4210201432197</v>
+        <v>8720689042680</v>
       </c>
       <c r="C144" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="D144" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
-        <v>67.49</v>
+        <v>54.21</v>
       </c>
       <c r="G144" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>4210201432197</v>
+        <v>359</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>358</v>
       </c>
       <c r="C145" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="D145" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="E145">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F145">
-        <v>68.99</v>
+        <v>54.95</v>
       </c>
       <c r="G145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>286</v>
       </c>
       <c r="B146" s="1">
-        <v>4211125646639</v>
+        <v>8720689013857</v>
       </c>
       <c r="C146" t="s">
-        <v>377</v>
+        <v>287</v>
       </c>
       <c r="D146" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
-        <v>69.99</v>
+        <v>54.99</v>
       </c>
       <c r="G146" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>376</v>
+        <v>286</v>
       </c>
       <c r="B147" s="1">
-        <v>4211125646639</v>
+        <v>8720689013857</v>
       </c>
       <c r="C147" t="s">
-        <v>377</v>
+        <v>287</v>
       </c>
       <c r="D147" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="E147">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F147">
-        <v>69.99</v>
+        <v>54.99</v>
       </c>
       <c r="G147" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="B148" s="1">
-        <v>4211125646639</v>
+        <v>8720689027021</v>
       </c>
       <c r="C148" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="D148" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="E148">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F148">
-        <v>69.99</v>
+        <v>54.99</v>
       </c>
       <c r="G148" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="B149" s="1">
-        <v>5038061140309</v>
+        <v>8700216610872</v>
       </c>
       <c r="C149" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="D149" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
-        <v>69.99</v>
+        <v>55.27</v>
       </c>
       <c r="G149" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="B150" s="1">
-        <v>5038061140309</v>
+        <v>8720689020558</v>
       </c>
       <c r="C150" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="D150" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="E150">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F150">
-        <v>69.99</v>
+        <v>56.63</v>
       </c>
       <c r="G150" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>236</v>
+        <v>373</v>
       </c>
       <c r="B151" s="1">
-        <v>5038061159875</v>
+        <v>8720689009621</v>
       </c>
       <c r="C151" t="s">
-        <v>237</v>
+        <v>374</v>
       </c>
       <c r="D151" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
-        <v>71.24</v>
+        <v>57.99</v>
       </c>
       <c r="G151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="B152" s="1">
-        <v>5025232962785</v>
+        <v>8720689018999</v>
       </c>
       <c r="C152" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="D152" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="E152">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F152">
-        <v>71.94</v>
+        <v>58.0</v>
       </c>
       <c r="G152" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="B153" s="1">
-        <v>4211125102135</v>
+        <v>7630850303056</v>
       </c>
       <c r="C153" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="D153" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
       <c r="F153">
-        <v>72.67</v>
+        <v>59.0</v>
       </c>
       <c r="G153" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="B154" s="1">
-        <v>8720689018418</v>
+        <v>5025232925582</v>
       </c>
       <c r="C154" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="D154" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="E154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F154">
-        <v>73.91</v>
+        <v>59.99</v>
       </c>
       <c r="G154" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B155" s="1">
-        <v>7500435245074</v>
+        <v>7500435245036</v>
       </c>
       <c r="C155" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="D155" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="E155">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F155">
-        <v>74.99</v>
+        <v>59.99</v>
       </c>
       <c r="G155" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="B156" s="1">
-        <v>7500435245012</v>
+        <v>4211125650032</v>
       </c>
       <c r="C156" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="D156" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="E156">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F156">
-        <v>79.34</v>
+        <v>61.9</v>
       </c>
       <c r="G156" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="B157" s="1">
-        <v>4210201436294</v>
+        <v>4211125650032</v>
       </c>
       <c r="C157" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="D157" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="E157">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F157">
-        <v>82.09</v>
+        <v>61.9</v>
       </c>
       <c r="G157" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="B158" s="1">
-        <v>4210201432197</v>
+        <v>8710103885641</v>
       </c>
       <c r="C158" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="D158" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
-        <v>82.62</v>
+        <v>62.43</v>
       </c>
       <c r="G158" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="B159" s="1">
-        <v>7500435245074</v>
+        <v>6934325303598</v>
       </c>
       <c r="C159" t="s">
         <v>396</v>
       </c>
       <c r="D159" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="E159">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F159">
-        <v>83.95</v>
+        <v>63.69</v>
       </c>
       <c r="G159" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>4210201305675</v>
+        <v>399</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>398</v>
       </c>
       <c r="C160" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D160" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
       <c r="F160">
-        <v>87.45</v>
+        <v>64.5</v>
       </c>
       <c r="G160" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="B161" s="1">
-        <v>5038061144017</v>
+        <v>8720689027342</v>
       </c>
       <c r="C161" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="D161" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161">
-        <v>91.49</v>
+        <v>64.95</v>
       </c>
       <c r="G161" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B162" s="1">
-        <v>4210201396888</v>
+        <v>8720689033299</v>
       </c>
       <c r="C162" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="D162" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162">
-        <v>95.97</v>
+        <v>64.99</v>
       </c>
       <c r="G162" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="B163" s="1">
-        <v>4210201396888</v>
+        <v>8720689020565</v>
       </c>
       <c r="C163" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="D163" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
       <c r="F163">
-        <v>95.97</v>
+        <v>64.99</v>
       </c>
       <c r="G163" t="s">
-        <v>33</v>
+        <v>269</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="B164" s="1"/>
+        <v>411</v>
+      </c>
+      <c r="B164" s="1">
+        <v>8720689002257</v>
+      </c>
       <c r="C164" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="D164" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="E164">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F164">
-        <v>99.99</v>
+        <v>64.99</v>
       </c>
       <c r="G164" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B165" s="1">
-        <v>7500435245067</v>
+        <v>8710103715870</v>
       </c>
       <c r="C165" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="D165" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165">
-        <v>108.99</v>
+        <v>65.0</v>
       </c>
       <c r="G165" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B166" s="1">
-        <v>4015672110892</v>
+        <v>8720689027076</v>
       </c>
       <c r="C166" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="D166" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166">
-        <v>110.38</v>
+        <v>65.67</v>
       </c>
       <c r="G166" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B167" s="1">
-        <v>3030050153262</v>
+        <v>5038061132755</v>
       </c>
       <c r="C167" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="D167" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167">
-        <v>111.68</v>
+        <v>65.87</v>
       </c>
       <c r="G167" t="s">
-        <v>10</v>
+        <v>235</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
+        <v>424</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B168" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C168" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D168" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="E168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F168">
-        <v>111.84</v>
+        <v>66.29</v>
       </c>
       <c r="G168" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B169" s="1">
-        <v>4015672110465</v>
+        <v>7500435245005</v>
       </c>
       <c r="C169" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="D169" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E169">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F169">
-        <v>124.17</v>
+        <v>66.79</v>
       </c>
       <c r="G169" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B170" s="1">
-        <v>7500435245111</v>
+        <v>5025232929085</v>
       </c>
       <c r="C170" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D170" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
       <c r="F170">
-        <v>129.99</v>
+        <v>67.36</v>
       </c>
       <c r="G170" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B171" s="1">
-        <v>8700216376556</v>
+        <v>4210201432197</v>
       </c>
       <c r="C171" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D171" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
       <c r="F171">
-        <v>134.09</v>
+        <v>67.49</v>
       </c>
       <c r="G171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>439</v>
+        <v>370</v>
       </c>
       <c r="B172" s="1">
-        <v>8435484044301</v>
+        <v>8720689020558</v>
       </c>
       <c r="C172" t="s">
-        <v>440</v>
+        <v>371</v>
       </c>
       <c r="D172" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="E172">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F172">
-        <v>134.95</v>
+        <v>68.97</v>
       </c>
       <c r="G172" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B173" s="1">
-        <v>8720689021784</v>
+        <v>4210201432197</v>
       </c>
       <c r="C173" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="D173" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
       <c r="F173">
-        <v>137.96</v>
+        <v>68.99</v>
       </c>
       <c r="G173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="B174" s="1">
-        <v>4211125645335</v>
+        <v>8720689018579</v>
       </c>
       <c r="C174" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="D174" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="E174">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F174">
-        <v>142.05</v>
+        <v>69.29</v>
       </c>
       <c r="G174" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B175" s="1">
-        <v>8710103935957</v>
+        <v>4211125646639</v>
       </c>
       <c r="C175" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="D175" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="E175">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F175">
-        <v>149.9</v>
+        <v>69.99</v>
       </c>
       <c r="G175" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="B176" s="1">
-        <v>4211125104405</v>
+        <v>4211125646639</v>
       </c>
       <c r="C176" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="D176" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
-        <v>154.65</v>
+        <v>69.99</v>
       </c>
       <c r="G176" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="B177" s="1">
-        <v>5060569867198</v>
+        <v>4211125646639</v>
       </c>
       <c r="C177" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="D177" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="E177">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F177">
-        <v>164.25</v>
+        <v>69.99</v>
       </c>
       <c r="G177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>454</v>
+        <v>325</v>
       </c>
       <c r="B178" s="1">
-        <v>5060569867198</v>
+        <v>5038061140309</v>
       </c>
       <c r="C178" t="s">
-        <v>455</v>
+        <v>326</v>
       </c>
       <c r="D178" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="E178">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F178">
-        <v>189.0</v>
+        <v>69.99</v>
       </c>
       <c r="G178" t="s">
-        <v>458</v>
+        <v>42</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>459</v>
+        <v>325</v>
       </c>
       <c r="B179" s="1">
-        <v>7500435225304</v>
+        <v>5038061140309</v>
       </c>
       <c r="C179" t="s">
-        <v>460</v>
+        <v>326</v>
       </c>
       <c r="D179" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
       <c r="F179">
-        <v>201.47</v>
+        <v>69.99</v>
       </c>
       <c r="G179" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>462</v>
+        <v>277</v>
       </c>
       <c r="B180" s="1">
-        <v>5906521920535</v>
+        <v>5038061159875</v>
       </c>
       <c r="C180" t="s">
-        <v>463</v>
+        <v>278</v>
       </c>
       <c r="D180" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="E180">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F180">
-        <v>209.99</v>
+        <v>71.24</v>
       </c>
       <c r="G180" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="B181" s="1">
-        <v>8700216635912</v>
+        <v>5025232962785</v>
       </c>
       <c r="C181" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="D181" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="E181">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F181">
-        <v>209.99</v>
+        <v>71.94</v>
       </c>
       <c r="G181" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="B182" s="1">
-        <v>6977328063168</v>
+        <v>4211125102135</v>
       </c>
       <c r="C182" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
       <c r="D182" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
       <c r="E182">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F182">
-        <v>336.38</v>
+        <v>72.67</v>
       </c>
       <c r="G182" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="B183" s="1">
-        <v>8720689042758</v>
+        <v>8720689018418</v>
       </c>
       <c r="C183" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="D183" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
       <c r="E183">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F183">
-        <v>379.99</v>
+        <v>73.91</v>
       </c>
       <c r="G183" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>472</v>
+        <v>458</v>
       </c>
       <c r="B184" s="1">
-        <v>5025155117187</v>
+        <v>7500435245074</v>
       </c>
       <c r="C184" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="D184" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="E184">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F184">
-        <v>463.38</v>
+        <v>74.99</v>
       </c>
       <c r="G184" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
+        <v>461</v>
+      </c>
+      <c r="B185" s="1">
+        <v>5996415034295</v>
+      </c>
+      <c r="C185" t="s">
+        <v>462</v>
+      </c>
+      <c r="D185" t="s">
+        <v>463</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+      <c r="F185">
+        <v>76.48</v>
+      </c>
+      <c r="G185" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" t="s">
+        <v>465</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C186" t="s">
+        <v>466</v>
+      </c>
+      <c r="D186" t="s">
+        <v>467</v>
+      </c>
+      <c r="E186">
+        <v>2</v>
+      </c>
+      <c r="F186">
+        <v>77.06</v>
+      </c>
+      <c r="G186" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" t="s">
+        <v>468</v>
+      </c>
+      <c r="B187" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C187" t="s">
+        <v>469</v>
+      </c>
+      <c r="D187" t="s">
+        <v>470</v>
+      </c>
+      <c r="E187">
+        <v>1</v>
+      </c>
+      <c r="F187">
+        <v>79.34</v>
+      </c>
+      <c r="G187" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" t="s">
+        <v>471</v>
+      </c>
+      <c r="B188" s="1">
+        <v>4210201436294</v>
+      </c>
+      <c r="C188" t="s">
+        <v>472</v>
+      </c>
+      <c r="D188" t="s">
+        <v>473</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+      <c r="F188">
+        <v>82.09</v>
+      </c>
+      <c r="G188" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" t="s">
+        <v>433</v>
+      </c>
+      <c r="B189" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C189" t="s">
+        <v>434</v>
+      </c>
+      <c r="D189" t="s">
+        <v>474</v>
+      </c>
+      <c r="E189">
+        <v>0</v>
+      </c>
+      <c r="F189">
+        <v>82.62</v>
+      </c>
+      <c r="G189" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190" t="s">
         <v>475</v>
       </c>
-      <c r="B185" s="1">
+      <c r="B190" s="1">
+        <v>7500435245074</v>
+      </c>
+      <c r="C190" t="s">
+        <v>459</v>
+      </c>
+      <c r="D190" t="s">
+        <v>476</v>
+      </c>
+      <c r="E190">
+        <v>1</v>
+      </c>
+      <c r="F190">
+        <v>83.95</v>
+      </c>
+      <c r="G190" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" t="s">
+        <v>477</v>
+      </c>
+      <c r="B191" s="1">
+        <v>4210201305675</v>
+      </c>
+      <c r="C191" t="s">
+        <v>478</v>
+      </c>
+      <c r="D191" t="s">
+        <v>479</v>
+      </c>
+      <c r="E191">
+        <v>0</v>
+      </c>
+      <c r="F191">
+        <v>87.45</v>
+      </c>
+      <c r="G191" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" t="s">
+        <v>480</v>
+      </c>
+      <c r="B192" s="1">
+        <v>8710103935506</v>
+      </c>
+      <c r="C192" t="s">
+        <v>481</v>
+      </c>
+      <c r="D192" t="s">
+        <v>482</v>
+      </c>
+      <c r="E192">
+        <v>0</v>
+      </c>
+      <c r="F192">
+        <v>88.7</v>
+      </c>
+      <c r="G192" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" t="s">
+        <v>483</v>
+      </c>
+      <c r="B193" s="1">
+        <v>5038061144017</v>
+      </c>
+      <c r="C193" t="s">
+        <v>484</v>
+      </c>
+      <c r="D193" t="s">
+        <v>485</v>
+      </c>
+      <c r="E193">
+        <v>0</v>
+      </c>
+      <c r="F193">
+        <v>91.49</v>
+      </c>
+      <c r="G193" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" t="s">
+        <v>486</v>
+      </c>
+      <c r="B194" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C194" t="s">
+        <v>487</v>
+      </c>
+      <c r="D194" t="s">
+        <v>488</v>
+      </c>
+      <c r="E194">
+        <v>1</v>
+      </c>
+      <c r="F194">
+        <v>93.9</v>
+      </c>
+      <c r="G194" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" t="s">
+        <v>486</v>
+      </c>
+      <c r="B195" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C195" t="s">
+        <v>487</v>
+      </c>
+      <c r="D195" t="s">
+        <v>489</v>
+      </c>
+      <c r="E195">
+        <v>0</v>
+      </c>
+      <c r="F195">
+        <v>93.9</v>
+      </c>
+      <c r="G195" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" t="s">
+        <v>486</v>
+      </c>
+      <c r="B196" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C196" t="s">
+        <v>487</v>
+      </c>
+      <c r="D196" t="s">
+        <v>490</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+      <c r="F196">
+        <v>93.9</v>
+      </c>
+      <c r="G196" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" t="s">
+        <v>491</v>
+      </c>
+      <c r="B197" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C197" t="s">
+        <v>492</v>
+      </c>
+      <c r="D197" t="s">
+        <v>493</v>
+      </c>
+      <c r="E197">
+        <v>0</v>
+      </c>
+      <c r="F197">
+        <v>95.97</v>
+      </c>
+      <c r="G197" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" t="s">
+        <v>491</v>
+      </c>
+      <c r="B198" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C198" t="s">
+        <v>492</v>
+      </c>
+      <c r="D198" t="s">
+        <v>494</v>
+      </c>
+      <c r="E198">
+        <v>0</v>
+      </c>
+      <c r="F198">
+        <v>95.97</v>
+      </c>
+      <c r="G198" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" t="s">
+        <v>495</v>
+      </c>
+      <c r="B199" s="1"/>
+      <c r="C199" t="s">
+        <v>496</v>
+      </c>
+      <c r="D199" t="s">
+        <v>497</v>
+      </c>
+      <c r="E199">
+        <v>0</v>
+      </c>
+      <c r="F199">
+        <v>99.99</v>
+      </c>
+      <c r="G199" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" t="s">
+        <v>499</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C200" t="s">
+        <v>500</v>
+      </c>
+      <c r="D200" t="s">
+        <v>501</v>
+      </c>
+      <c r="E200">
+        <v>1</v>
+      </c>
+      <c r="F200">
+        <v>99.99</v>
+      </c>
+      <c r="G200" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" t="s">
+        <v>502</v>
+      </c>
+      <c r="B201" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C201" t="s">
+        <v>487</v>
+      </c>
+      <c r="D201" t="s">
+        <v>503</v>
+      </c>
+      <c r="E201">
+        <v>0</v>
+      </c>
+      <c r="F201">
+        <v>108.99</v>
+      </c>
+      <c r="G201" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" t="s">
+        <v>504</v>
+      </c>
+      <c r="B202" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C202" t="s">
+        <v>505</v>
+      </c>
+      <c r="D202" t="s">
+        <v>506</v>
+      </c>
+      <c r="E202">
+        <v>0</v>
+      </c>
+      <c r="F202">
+        <v>110.38</v>
+      </c>
+      <c r="G202" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" t="s">
+        <v>507</v>
+      </c>
+      <c r="B203" s="1">
+        <v>3030050153262</v>
+      </c>
+      <c r="C203" t="s">
+        <v>508</v>
+      </c>
+      <c r="D203" t="s">
+        <v>509</v>
+      </c>
+      <c r="E203">
+        <v>0</v>
+      </c>
+      <c r="F203">
+        <v>111.68</v>
+      </c>
+      <c r="G203" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" t="s">
+        <v>504</v>
+      </c>
+      <c r="B204" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C204" t="s">
+        <v>505</v>
+      </c>
+      <c r="D204" t="s">
+        <v>510</v>
+      </c>
+      <c r="E204">
+        <v>0</v>
+      </c>
+      <c r="F204">
+        <v>111.84</v>
+      </c>
+      <c r="G204" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" t="s">
+        <v>511</v>
+      </c>
+      <c r="B205" s="1">
+        <v>7500435245111</v>
+      </c>
+      <c r="C205" t="s">
+        <v>512</v>
+      </c>
+      <c r="D205" t="s">
+        <v>513</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205">
+        <v>114.13</v>
+      </c>
+      <c r="G205" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" t="s">
+        <v>514</v>
+      </c>
+      <c r="B206" s="1">
+        <v>7500435225236</v>
+      </c>
+      <c r="C206" t="s">
+        <v>515</v>
+      </c>
+      <c r="D206" t="s">
+        <v>516</v>
+      </c>
+      <c r="E206">
+        <v>1</v>
+      </c>
+      <c r="F206">
+        <v>116.15</v>
+      </c>
+      <c r="G206" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" t="s">
+        <v>514</v>
+      </c>
+      <c r="B207" s="1">
+        <v>7500435225236</v>
+      </c>
+      <c r="C207" t="s">
+        <v>515</v>
+      </c>
+      <c r="D207" t="s">
+        <v>517</v>
+      </c>
+      <c r="E207">
+        <v>0</v>
+      </c>
+      <c r="F207">
+        <v>116.15</v>
+      </c>
+      <c r="G207" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" t="s">
+        <v>518</v>
+      </c>
+      <c r="B208" s="1">
+        <v>5025232867356</v>
+      </c>
+      <c r="C208" t="s">
+        <v>519</v>
+      </c>
+      <c r="D208" t="s">
+        <v>520</v>
+      </c>
+      <c r="E208">
+        <v>1</v>
+      </c>
+      <c r="F208">
+        <v>119.25</v>
+      </c>
+      <c r="G208" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209" t="s">
+        <v>521</v>
+      </c>
+      <c r="B209" s="1">
+        <v>8720689007795</v>
+      </c>
+      <c r="C209" t="s">
+        <v>522</v>
+      </c>
+      <c r="D209" t="s">
+        <v>523</v>
+      </c>
+      <c r="E209">
+        <v>0</v>
+      </c>
+      <c r="F209">
+        <v>119.99</v>
+      </c>
+      <c r="G209" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" t="s">
+        <v>524</v>
+      </c>
+      <c r="B210" s="1">
+        <v>4015672110465</v>
+      </c>
+      <c r="C210" t="s">
+        <v>525</v>
+      </c>
+      <c r="D210" t="s">
+        <v>526</v>
+      </c>
+      <c r="E210">
+        <v>1</v>
+      </c>
+      <c r="F210">
+        <v>124.17</v>
+      </c>
+      <c r="G210" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211" t="s">
+        <v>527</v>
+      </c>
+      <c r="B211" s="1">
+        <v>7500435245111</v>
+      </c>
+      <c r="C211" t="s">
+        <v>512</v>
+      </c>
+      <c r="D211" t="s">
+        <v>528</v>
+      </c>
+      <c r="E211">
+        <v>0</v>
+      </c>
+      <c r="F211">
+        <v>129.99</v>
+      </c>
+      <c r="G211" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" t="s">
+        <v>529</v>
+      </c>
+      <c r="B212" s="1">
+        <v>8700216376556</v>
+      </c>
+      <c r="C212" t="s">
+        <v>530</v>
+      </c>
+      <c r="D212" t="s">
+        <v>531</v>
+      </c>
+      <c r="E212">
+        <v>0</v>
+      </c>
+      <c r="F212">
+        <v>134.09</v>
+      </c>
+      <c r="G212" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213" t="s">
+        <v>529</v>
+      </c>
+      <c r="B213" s="1">
+        <v>8700216376556</v>
+      </c>
+      <c r="C213" t="s">
+        <v>530</v>
+      </c>
+      <c r="D213" t="s">
+        <v>532</v>
+      </c>
+      <c r="E213">
+        <v>1</v>
+      </c>
+      <c r="F213">
+        <v>134.09</v>
+      </c>
+      <c r="G213" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214" t="s">
+        <v>533</v>
+      </c>
+      <c r="B214" s="1">
+        <v>8435484044301</v>
+      </c>
+      <c r="C214" t="s">
+        <v>534</v>
+      </c>
+      <c r="D214" t="s">
+        <v>535</v>
+      </c>
+      <c r="E214">
+        <v>1</v>
+      </c>
+      <c r="F214">
+        <v>134.95</v>
+      </c>
+      <c r="G214" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" t="s">
+        <v>536</v>
+      </c>
+      <c r="B215" s="1">
+        <v>8720689021784</v>
+      </c>
+      <c r="C215" t="s">
+        <v>537</v>
+      </c>
+      <c r="D215" t="s">
+        <v>538</v>
+      </c>
+      <c r="E215">
+        <v>0</v>
+      </c>
+      <c r="F215">
+        <v>137.96</v>
+      </c>
+      <c r="G215" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216" t="s">
+        <v>539</v>
+      </c>
+      <c r="B216" s="1">
+        <v>4211125645335</v>
+      </c>
+      <c r="C216" t="s">
+        <v>540</v>
+      </c>
+      <c r="D216" t="s">
+        <v>541</v>
+      </c>
+      <c r="E216">
+        <v>1</v>
+      </c>
+      <c r="F216">
+        <v>142.05</v>
+      </c>
+      <c r="G216" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217" t="s">
+        <v>542</v>
+      </c>
+      <c r="B217" s="1">
+        <v>8710103935957</v>
+      </c>
+      <c r="C217" t="s">
+        <v>543</v>
+      </c>
+      <c r="D217" t="s">
+        <v>544</v>
+      </c>
+      <c r="E217">
+        <v>0</v>
+      </c>
+      <c r="F217">
+        <v>149.9</v>
+      </c>
+      <c r="G217" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" t="s">
+        <v>545</v>
+      </c>
+      <c r="B218" s="1">
+        <v>4211125104405</v>
+      </c>
+      <c r="C218" t="s">
+        <v>546</v>
+      </c>
+      <c r="D218" t="s">
+        <v>547</v>
+      </c>
+      <c r="E218">
+        <v>0</v>
+      </c>
+      <c r="F218">
+        <v>154.65</v>
+      </c>
+      <c r="G218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" t="s">
+        <v>542</v>
+      </c>
+      <c r="B219" s="1">
+        <v>8710103951117</v>
+      </c>
+      <c r="C219" t="s">
+        <v>543</v>
+      </c>
+      <c r="D219" t="s">
+        <v>548</v>
+      </c>
+      <c r="E219">
+        <v>1</v>
+      </c>
+      <c r="F219">
+        <v>156.99</v>
+      </c>
+      <c r="G219" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220" t="s">
+        <v>549</v>
+      </c>
+      <c r="B220" s="1">
+        <v>5060569867198</v>
+      </c>
+      <c r="C220" t="s">
+        <v>550</v>
+      </c>
+      <c r="D220" t="s">
+        <v>551</v>
+      </c>
+      <c r="E220">
+        <v>0</v>
+      </c>
+      <c r="F220">
+        <v>164.25</v>
+      </c>
+      <c r="G220" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221" t="s">
+        <v>549</v>
+      </c>
+      <c r="B221" s="1">
+        <v>5060569867198</v>
+      </c>
+      <c r="C221" t="s">
+        <v>550</v>
+      </c>
+      <c r="D221" t="s">
+        <v>552</v>
+      </c>
+      <c r="E221">
+        <v>0</v>
+      </c>
+      <c r="F221">
+        <v>189.0</v>
+      </c>
+      <c r="G221" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222" t="s">
+        <v>554</v>
+      </c>
+      <c r="B222" s="1">
+        <v>7500435225304</v>
+      </c>
+      <c r="C222" t="s">
+        <v>555</v>
+      </c>
+      <c r="D222" t="s">
+        <v>556</v>
+      </c>
+      <c r="E222">
+        <v>0</v>
+      </c>
+      <c r="F222">
+        <v>201.47</v>
+      </c>
+      <c r="G222" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223" t="s">
+        <v>557</v>
+      </c>
+      <c r="B223" s="1">
+        <v>5906521920535</v>
+      </c>
+      <c r="C223" t="s">
+        <v>558</v>
+      </c>
+      <c r="D223" t="s">
+        <v>559</v>
+      </c>
+      <c r="E223">
+        <v>0</v>
+      </c>
+      <c r="F223">
+        <v>209.99</v>
+      </c>
+      <c r="G223" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" t="s">
+        <v>557</v>
+      </c>
+      <c r="B224" s="1">
+        <v>8700216635912</v>
+      </c>
+      <c r="C224" t="s">
+        <v>558</v>
+      </c>
+      <c r="D224" t="s">
+        <v>560</v>
+      </c>
+      <c r="E224">
+        <v>0</v>
+      </c>
+      <c r="F224">
+        <v>209.99</v>
+      </c>
+      <c r="G224" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" t="s">
+        <v>561</v>
+      </c>
+      <c r="B225" s="1">
+        <v>6977328063168</v>
+      </c>
+      <c r="C225" t="s">
+        <v>562</v>
+      </c>
+      <c r="D225" t="s">
+        <v>563</v>
+      </c>
+      <c r="E225">
+        <v>0</v>
+      </c>
+      <c r="F225">
+        <v>336.38</v>
+      </c>
+      <c r="G225" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226" t="s">
+        <v>564</v>
+      </c>
+      <c r="B226" s="1">
+        <v>8720689042758</v>
+      </c>
+      <c r="C226" t="s">
+        <v>565</v>
+      </c>
+      <c r="D226" t="s">
+        <v>566</v>
+      </c>
+      <c r="E226">
+        <v>0</v>
+      </c>
+      <c r="F226">
+        <v>379.99</v>
+      </c>
+      <c r="G226" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227" t="s">
+        <v>567</v>
+      </c>
+      <c r="B227" s="1">
+        <v>5025155117187</v>
+      </c>
+      <c r="C227" t="s">
+        <v>568</v>
+      </c>
+      <c r="D227" t="s">
+        <v>569</v>
+      </c>
+      <c r="E227">
+        <v>0</v>
+      </c>
+      <c r="F227">
+        <v>463.38</v>
+      </c>
+      <c r="G227" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228" t="s">
+        <v>570</v>
+      </c>
+      <c r="B228" s="1">
         <v>5025155120095</v>
       </c>
-      <c r="C185" t="s">
-[...8 lines deleted...]
-      <c r="F185">
+      <c r="C228" t="s">
+        <v>571</v>
+      </c>
+      <c r="D228" t="s">
+        <v>572</v>
+      </c>
+      <c r="E228">
+        <v>0</v>
+      </c>
+      <c r="F228">
         <v>597.54</v>
       </c>
-      <c r="G185" t="s">
-        <v>458</v>
+      <c r="G228" t="s">
+        <v>553</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>