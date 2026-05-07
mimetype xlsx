--- v1 (2026-03-08)
+++ v2 (2026-05-07)
@@ -12,692 +12,1034 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
-    <t>Oral-B iO Seria 9 Szczoteczka Elektryczna, Łączy się z Aplikacją Mobilną Oral-B, z Technologią Magnetyczną iO, 3 Końcówki, Etui Podróżne z Funkcją Ładowania, Czarna Czarna + 3 końcówki + etui</t>
-[...5 lines deleted...]
-    <t>LPNHK391496494</t>
+    <t>Clatronic HT3393-WH Suszarka do Włosów, Biały/Czarny, 1200 W</t>
+  </si>
+  <si>
+    <t>B004PVULGI</t>
+  </si>
+  <si>
+    <t>LPNWE376491357</t>
+  </si>
+  <si>
+    <t>spNL6WCKXDC</t>
+  </si>
+  <si>
+    <t>LPNWE375062146</t>
+  </si>
+  <si>
+    <t>Remington NE3850 wielofunkcyjna maszynka do strzyżenia włosów [trymer do włosów w uszach, golarka do brwi] trymer z przyciskiem mycia, w zestawie 2 nasadki grzebieniowe + nasadka do cięcia rotacyjnego</t>
+  </si>
+  <si>
+    <t>B073ZG6YJ4</t>
+  </si>
+  <si>
+    <t>LPNHK401789319</t>
+  </si>
+  <si>
+    <t>spL1i98iLN1</t>
+  </si>
+  <si>
+    <t>Braun etui ochronne do przechowywania BIT000CBEU</t>
+  </si>
+  <si>
+    <t>B01LYN9CZA</t>
+  </si>
+  <si>
+    <t>LPNHK451092417</t>
+  </si>
+  <si>
+    <t>Philips Trymer, BT3206/14 Biały</t>
+  </si>
+  <si>
+    <t>B079RRVLGQ</t>
+  </si>
+  <si>
+    <t>LPNWE377819480</t>
+  </si>
+  <si>
+    <t>spN6RYCPVHJ</t>
+  </si>
+  <si>
+    <t>0043917008363</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
+  </si>
+  <si>
+    <t>B0CVY1696Z</t>
+  </si>
+  <si>
+    <t>LPNHK439289414</t>
+  </si>
+  <si>
+    <t>Rowenta x KARL LAGERFELD CV184L Express Style suszarka do włosów, 2 ustawienia prędkości/temperatury, wydajna, energooszczędna technologia Effiwatt, rozmiar podróżny, czarny</t>
+  </si>
+  <si>
+    <t>B0BVRL4KF4</t>
+  </si>
+  <si>
+    <t>LPNWE377822150</t>
+  </si>
+  <si>
+    <t>Remington NE3870 wielofunkcyjna maszynka do strzyżenia włosów, trymer do włosów w uszach, golarka do brwi, trymer do brody] w zestawie 2 nasadki grzebieniowe, trymer do szczegółów 1-5 mm</t>
+  </si>
+  <si>
+    <t>B073ZDGXJM</t>
+  </si>
+  <si>
+    <t>LPNHK526073465</t>
+  </si>
+  <si>
+    <t>spNM7QY2YZY</t>
+  </si>
+  <si>
+    <t>Schnittfeste Serie, schnittfeste Handschuhe, Stufe 5, schnitt- und schlagfester Handschuh, PPE Nitril-Polyester-Glasfaser-Arbeitshandschuh</t>
+  </si>
+  <si>
+    <t>B0BPZT9BLL</t>
+  </si>
+  <si>
+    <t>LPNWE355051343</t>
+  </si>
+  <si>
+    <t>spN7J1YYG65</t>
+  </si>
+  <si>
+    <t>LPNWE375840745</t>
+  </si>
+  <si>
+    <t>Cecotec Bamba PrecisionCare Wet&amp;Dry Haarschneidemaschine aus Edelstahl mit Titanbeschichtung, Lithium-Akku, Akkulaufzeit bis 120 min, Längen 0,5-30 mm, 8 Kämme (Wet&amp;Dry) Kämme x 8</t>
+  </si>
+  <si>
+    <t>B082DDM32Y</t>
+  </si>
+  <si>
+    <t>LPNWE377896002</t>
+  </si>
+  <si>
+    <t>Cecotec Szczotka powietrzna do stylizacji - CeramicCare Unikalny kwadrat Kwadratowy kształt. 1000 W, suchy, rozplątywany i wygładzający, technologia jonowa, eliminuje puszenie, idealna na długie 1 Cabezal Cuadrado</t>
+  </si>
+  <si>
+    <t>B0BQ1WFVSK</t>
+  </si>
+  <si>
+    <t>LPNWE374979990</t>
+  </si>
+  <si>
+    <t>BESTOPE PRO Prostownica 2 w 1, prostownica do loków i prostowania, antystatyczna powłoka ceramiczno-turmalinowa, wyświetlacz LCD, prostownica do włosów, bardzo szybkie nagrzewanie do grubych,</t>
+  </si>
+  <si>
+    <t>B0DM222QP8</t>
+  </si>
+  <si>
+    <t>LPNHE925967131</t>
+  </si>
+  <si>
+    <t>medisana LC 860 elektryczny grzebień przeciw wszom, grzebień przeciw wszom i gnidom, grzebień na azot, odpowiedni dla psów i kotów</t>
+  </si>
+  <si>
+    <t>B07HMZ363N</t>
+  </si>
+  <si>
+    <t>LPNHK401451823</t>
+  </si>
+  <si>
+    <t>Beurer PO 30 pulsoksymetr, pomiar nasycenia tlenem (SpO₂) i tętna (puls), oksymetr palca z kolorowym wyświetlaczem, bezbolesne stosowanie na palcu, 6,1 x 3,6 x 3,2 cm, biały szary pojedyncze</t>
+  </si>
+  <si>
+    <t>B00B80JEGC</t>
+  </si>
+  <si>
+    <t>LPNHK402032839</t>
+  </si>
+  <si>
+    <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
+  </si>
+  <si>
+    <t>B0B4SCYCLS</t>
+  </si>
+  <si>
+    <t>LPNHK451062049</t>
+  </si>
+  <si>
+    <t>Beurer FT 85 bezdotykowy cyfrowy termometr na podczerwień, szybki termometr do higienicznego, bezpiecznego pomiaru temperatury ciała na czole bez połączenia z aplikacją</t>
+  </si>
+  <si>
+    <t>B07H7TQ2SY</t>
+  </si>
+  <si>
+    <t>LPNHK401579323</t>
+  </si>
+  <si>
+    <t>LPNWE375193550</t>
+  </si>
+  <si>
+    <t>0043917006888</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna Srebro</t>
+  </si>
+  <si>
+    <t>B01MDO45HY</t>
+  </si>
+  <si>
+    <t>LPNWE377784506</t>
+  </si>
+  <si>
+    <t>Lampa UV LED, 380 W, profesjonalna lampa LED 81 kulek, półtrwała szybka pielęgnacja pedicure do wszystkich lakierów do paznokci, automatyczny czujnik manicure w domu i salonie</t>
+  </si>
+  <si>
+    <t>B0DRFD5CP6</t>
+  </si>
+  <si>
+    <t>LPNIC117017921</t>
+  </si>
+  <si>
+    <t>Cecotec Elektryczny podgrzewacz do stóp - HeatComfort FootWarmer. 100 W, automatyczne wyłączanie, 3 poziomy temperatury, miękkie i oddychające, ochrona przed przegrzaniem</t>
+  </si>
+  <si>
+    <t>B0DJPF8983</t>
+  </si>
+  <si>
+    <t>LPNWE353799821</t>
+  </si>
+  <si>
+    <t>Sonic elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, z 8 głowicami, 5 trybów, timer, jasnoróżowa jasnoróżowy 1 stück (1er Pack)</t>
+  </si>
+  <si>
+    <t>B0CCCV1CF5</t>
+  </si>
+  <si>
+    <t>LPNHK439566614</t>
+  </si>
+  <si>
+    <t>spL1i989865</t>
+  </si>
+  <si>
+    <t>Beurer MN3X precyzyjny trymer, maszynka do strzyżenia na baterie, 3 wysokiej jakości nasadki, trymer do kształtowania i przycinania włosów w nosie, uszach i brwiach, wodoodporny</t>
+  </si>
+  <si>
+    <t>B0FLYHZDBW</t>
+  </si>
+  <si>
+    <t>LPNHK446372695</t>
+  </si>
+  <si>
+    <t>BABYLISS trwale i tekstury włosów, 0,265 kg Jeden rozmiar żel do stylizacji</t>
+  </si>
+  <si>
+    <t>B007BJEKIQ</t>
+  </si>
+  <si>
+    <t>LPNWE358122067</t>
+  </si>
+  <si>
+    <t>Cecotec PrecisionCare Extreme 5 w 1 wielofunkcyjna maszynka do golenia 5 w 1, bateria litowa, do ciała i twarzy, wodoodporna, łatwa do czyszczenia, IPX5, czas pracy 60 min, z laminowaną głowicą golącą Extreme 5-In-1</t>
+  </si>
+  <si>
+    <t>B09VC2RLR1</t>
+  </si>
+  <si>
+    <t>LPNWE362566504</t>
+  </si>
+  <si>
+    <t>LPNHK401748654</t>
+  </si>
+  <si>
+    <t>Remington lokówka z jonizacją (38mm), do dużych loków, ceramiczna z turmalinem, 4x ochrona włosów, 8-stopniowa regulacja temp., zimna końcówka, moc 56W, czarno-srebrna, Pro Big Curl CI5538</t>
+  </si>
+  <si>
+    <t>B07G7FFQX6</t>
+  </si>
+  <si>
+    <t>LPNHK472216899</t>
+  </si>
+  <si>
+    <t>Remington lokówka do włosów, małe loki 19mm, 4-krotna ochrona, antystatyczna ceramiczna powłoka, wyświetlacz cyfrowy do 210°C, z zaciskiem, Pro Sprial Curl CI5519 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07G7FF9LQ</t>
+  </si>
+  <si>
+    <t>LPNHK470076870</t>
+  </si>
+  <si>
+    <t>Cecotec Golarka wielofunkcyjna 5 w 1 Bamba PrecisionCare Pro Bateria litowa, Autonomia 60 mins, Waterproof, Tytanowe ostrza powłokowe, IPX7, tryb przewodowy</t>
+  </si>
+  <si>
+    <t>B0BQ28V9FV</t>
+  </si>
+  <si>
+    <t>LPNWE375957324</t>
+  </si>
+  <si>
+    <t>PORTENTUM Profesjonalna maszynka do strzyżenia włosów – zestaw z 21 diodami LED – trymer do brody dla mężczyzn – trymer do twarzy i ciała – trymer do brody – 6 nasadek – 7 nasadek grzebieniowych czarny</t>
+  </si>
+  <si>
+    <t>B0FKTBKH5Y</t>
+  </si>
+  <si>
+    <t>LPNWE358816990</t>
+  </si>
+  <si>
+    <t>CONCEPT KF-1310mo szczotka na gorące powietrze, 2 końcówki 20 i 16 mm, niebieska</t>
+  </si>
+  <si>
+    <t>B009T2L6LM</t>
+  </si>
+  <si>
+    <t>LPNWE377323060</t>
+  </si>
+  <si>
+    <t>Beurer IL 35Lampa na podczerwień, kojące i rozgrzewające światło podczerwone z 3-stopniowym timerem, 5 kątów nachylenia, rozluźnia mięśnie i łagodzi napięcie, 1 sztuka, biała</t>
+  </si>
+  <si>
+    <t>B09TPL16M7</t>
+  </si>
+  <si>
+    <t>LPNHK402954953</t>
+  </si>
+  <si>
+    <t>Remington trymer do ciała i miejsc intymnych, kompaktowy, ostrza ze stali nierdzewnej, wodoodporny, 3 stałe grzebienie 2-6mm, do 60 min. bezprzewodowej pracy, czarny, Delicates&amp;Body Hair BHT250</t>
+  </si>
+  <si>
+    <t>B00T2XXJQS</t>
+  </si>
+  <si>
+    <t>LPNHK401687815</t>
+  </si>
+  <si>
+    <t>LPNHK451063265</t>
+  </si>
+  <si>
+    <t>Braun Seria 3 All-In-One zestaw do pielęgnacji brody, trymer/maszynka do włosów dla mężczyzn, maszynka do strzyżenia włosów, trymer do brody 6 w 1 (opakowanie nadające się do recyklingu), prezent dla</t>
+  </si>
+  <si>
+    <t>B0C7WFDJ9N</t>
+  </si>
+  <si>
+    <t>LPNHK440466845</t>
+  </si>
+  <si>
+    <t>Remington szczotka prostująca z jonizacją, ceramiczne włosie z powłoką antystatyczną, 3 ust. temperatury, szybkie nagrzewanie, przewód 1.8m, etui, szara/brązowa, Straight Brush CB7400</t>
+  </si>
+  <si>
+    <t>B01KLXG14O</t>
+  </si>
+  <si>
+    <t>LPNHK401474500</t>
+  </si>
+  <si>
+    <t>Panasonic ER-GC53K503 maszynka do włosów dla mężczyzn, przenośny, bezprzewodowy, wodoodporny trymer, 19 ustawień długości, 1 nasadka, obsługa bezprzewodowa i przewodowa, czarna</t>
+  </si>
+  <si>
+    <t>B07XYMRBMM</t>
+  </si>
+  <si>
+    <t>LPNHK401784073</t>
+  </si>
+  <si>
+    <t>BaByliss AS121E wielostylowa szczotka na gorące powietrze, 1200 W Ionic, 4 nasadki, 1 sztuka (opakowanie 1 szt.), ceramiczna</t>
+  </si>
+  <si>
+    <t>B01EA3E46S</t>
+  </si>
+  <si>
+    <t>LPNHK439355829</t>
+  </si>
+  <si>
+    <t>Cecotec Golarka do twarzy FaceCare Smooth, ostrze ze stali nierdzewnej, przyjazna dla skóry, wodoodporność IPX5, nasadka ochronna FaceCare Smoth</t>
+  </si>
+  <si>
+    <t>B0BQ1C5TY2</t>
+  </si>
+  <si>
+    <t>LPNWE358546002</t>
+  </si>
+  <si>
+    <t>Beurer BM 27 ciśnieniomierz na ramieniu z kontrolą siedziska mankietów, klinicznie zatwierdzony, do obwodów ramion 22-42 cm, wskaźnik ryzyka, wykrywanie arytmii, komunikowanie błędów w stosowaniu Klasyczny: łatwa obsługa</t>
+  </si>
+  <si>
+    <t>B01B4PKQL2</t>
+  </si>
+  <si>
+    <t>LPNHK465313625</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, koncentrator i dyfuzor, zimny nawiew, pierścień ceramiczny, moc 2200W, czarna, Ionic Dry D3198</t>
+  </si>
+  <si>
+    <t>B08DJ18C85</t>
+  </si>
+  <si>
+    <t>LPNHK472883686</t>
+  </si>
+  <si>
+    <t>LPNWE361411661</t>
+  </si>
+  <si>
+    <t>LPNWE374407220</t>
+  </si>
+  <si>
+    <t>DAGA Komfortowa podkładka termiczna, technologia Intellisense, miękka tkanina, 5 temperatur, 40 x 35 cm</t>
+  </si>
+  <si>
+    <t>B0B9SYBBX3</t>
+  </si>
+  <si>
+    <t>LPNWE360147916</t>
+  </si>
+  <si>
+    <t>spN3YFVXGHS</t>
+  </si>
+  <si>
+    <t>BEURER FT 100, termometr bezstykowych gorączki z technologią pomiaru na podczerwień pojedyncze</t>
+  </si>
+  <si>
+    <t>B01KRGSQT8</t>
+  </si>
+  <si>
+    <t>LPNHK402333042</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe AC9140</t>
+  </si>
+  <si>
+    <t>B01KLXFBVI</t>
+  </si>
+  <si>
+    <t>LPNWE361161787</t>
+  </si>
+  <si>
+    <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
+  </si>
+  <si>
+    <t>B0DFYN8174</t>
+  </si>
+  <si>
+    <t>LPNHK471472744</t>
+  </si>
+  <si>
+    <t>Cecotec Ceramiczne żelazko faliste pokryte turmalinem RitualCare 2000 Summer Waves 2 beczki 25 mm</t>
+  </si>
+  <si>
+    <t>B09HS7W8V6</t>
+  </si>
+  <si>
+    <t>LPNWE287734289</t>
+  </si>
+  <si>
+    <t>Imetec, Bellissima My Pro GH18 1100, prostownik do modelowania na gorące powietrze z ceramicznymi szczotkami, 5 akcesoriów do tworzenia gładkich i błyszczących włosów, miękkie fale i krętliki, 1000 W</t>
+  </si>
+  <si>
+    <t>B07W3VJQZD</t>
+  </si>
+  <si>
+    <t>LPNWE375058129</t>
+  </si>
+  <si>
+    <t>StyleCare Essential Podgrzewana szczotka do prostowania BHH880/00 Philips</t>
+  </si>
+  <si>
+    <t>B07FSBH6XY</t>
+  </si>
+  <si>
+    <t>LPNWE375838614</t>
+  </si>
+  <si>
+    <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07H39BLHP</t>
+  </si>
+  <si>
+    <t>LPNHK451206252</t>
+  </si>
+  <si>
+    <t>Beurer BS 45 podświetlane lusterko kosmetyczne z oświetleniem LED, przycisk czujnika dotykowego, dodatkowe lusterko magnetyczne z 5-krotnym powiększeniem, funkcja ściemniania</t>
+  </si>
+  <si>
+    <t>B07T6J1BRR</t>
+  </si>
+  <si>
+    <t>LPNHK443565340</t>
+  </si>
+  <si>
+    <t>Daga, Podkładka termiczna Komfort szyjki macicy i ramion, technologia Intellisense, podwójny materiał, multitimer, 4 temperatury, 47 x 52 cm</t>
+  </si>
+  <si>
+    <t>B0B9SZV29C</t>
+  </si>
+  <si>
+    <t>LPNWE349651446</t>
+  </si>
+  <si>
+    <t>Philips OneBlade 360 Autentyczny Elektryczny trymer i golarka do zarostu Philips OneBlade 360 Authentic, 2x 360 ostrzy, 3x grzebień do zarostu (1,3,5 mm), QP2724/31</t>
+  </si>
+  <si>
+    <t>B0DCFP3Z14</t>
+  </si>
+  <si>
+    <t>LPNHK471436412</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
+    <t>Cecotec PrecisionCare Elite Rotationsrasierer, Laufzeit 70 Minuten, Edelstahlklingen, IPX6 wasserdicht, für den täglichen Gebrauch oder auf Reisen, leistungsstark und effizient, 7200 U/min</t>
+  </si>
+  <si>
+    <t>B0FLF44K1C</t>
+  </si>
+  <si>
+    <t>LPNWE375472584</t>
+  </si>
+  <si>
+    <t>Cecotec Bezprzewodowa Prostownica do włosów Bamba RitualCare Liberty Pro. 50 min autonomia, powłoka ceramiczna, podstawa obciążenia, reguluje temperaturę, ergonomiczna konstrukcja</t>
+  </si>
+  <si>
+    <t>B0CL7CQ5WF</t>
+  </si>
+  <si>
+    <t>LPNWE377134766</t>
+  </si>
+  <si>
+    <t>LPNHK472967646</t>
+  </si>
+  <si>
+    <t>QP2824/31 ONE BLADE HYBRID ONLINE AMAZON</t>
+  </si>
+  <si>
+    <t>B0DXLBZF4Q</t>
+  </si>
+  <si>
+    <t>LPNHK451059104</t>
+  </si>
+  <si>
+    <t>LPNHK402107142</t>
+  </si>
+  <si>
+    <t>LPNHK402231760</t>
+  </si>
+  <si>
+    <t>LPNHK401810901</t>
+  </si>
+  <si>
+    <t>LPNHK439451653</t>
+  </si>
+  <si>
+    <t>Remington prostownica do włosów, powłoka ceramiczna z perłami, zakres temp. 150-235°C, szybkie nagrzewanie, ruchome płytki, obrotowy przewód 3m, blokada płytek, etui, czarno-biała, Pearl Pro S9501</t>
+  </si>
+  <si>
+    <t>B09RN9SZ71</t>
+  </si>
+  <si>
+    <t>LPNWE361935736</t>
+  </si>
+  <si>
+    <t>Philips Sonicare For Kids, elektrische Schallzahnbürste mit App, für Kinder ab 3 Jahren, mit SmarTimer und QuadPacer für eine gründliche Reinigung, Rosa, Modell HX6352/42</t>
+  </si>
+  <si>
+    <t>B08C179W19</t>
+  </si>
+  <si>
+    <t>LPNHK402406064</t>
+  </si>
+  <si>
+    <t>Remington Prostownica do włosów Pro-Ceramic Extra Slim do krótkich włosów, brody i fryzur typu pixie (ruchome płytki, zaawansowana powłoka ceramiczna, 9 ustawień 150-230°C, szybkie nagrzewanie) S5515</t>
+  </si>
+  <si>
+    <t>B0DCFRDSJ2</t>
+  </si>
+  <si>
+    <t>LPNHK470606888</t>
+  </si>
+  <si>
+    <t>Oral-B Io 10 8006540759912 Elektryczna Szczoteczka, Czarny, 360° Szczoteczka do zębów + 1 wkład</t>
+  </si>
+  <si>
+    <t>B0B4WQXL21</t>
+  </si>
+  <si>
+    <t>LPNHK471568147</t>
+  </si>
+  <si>
+    <t>Grundig Hs 6230 GMS3980 Lokówka, Fioletowy</t>
+  </si>
+  <si>
+    <t>B0BSXLFS8L</t>
+  </si>
+  <si>
+    <t>LPNHK401796231</t>
+  </si>
+  <si>
+    <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
+  </si>
+  <si>
+    <t>B0BQ12ZGFJ</t>
+  </si>
+  <si>
+    <t>LPNWE374460069</t>
+  </si>
+  <si>
+    <t>Braun Series 3 300S Elektryczna Maszynka do Golenia Dla Mężczyzn z 3 Ostrzami, Zielony Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0822YBGK3</t>
+  </si>
+  <si>
+    <t>LPNHK433901580</t>
+  </si>
+  <si>
+    <t>Philips Multigroom All-in-One z serii 3000: 9-elementowy trymer do twarzy, głowy i ciała, samoostrzące się, przyjazne dla skóry ostrza, 12 ustawień długości, model MG3946/15</t>
+  </si>
+  <si>
+    <t>B0FDL1XP3J</t>
+  </si>
+  <si>
+    <t>LPNHK401727002</t>
+  </si>
+  <si>
+    <t>LPNHK440280390</t>
+  </si>
+  <si>
+    <t>Philips Bodygroom 5000, Trymer do Pachwin i Ciała z Możliwością Użytkowania pod Prysznicem, Dokładne i Wygodne Golenie, Pielęgnacja Całego Ciała, w Tym Pleców, 60 Min Czas Pracy, Model Bg5021/16</t>
+  </si>
+  <si>
+    <t>B0CR4CC5R5</t>
+  </si>
+  <si>
+    <t>LPNHK401849586</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka Hydraluxe 2w1: suszarka do włosów i szczotka zwiększająca objętość, chroni włosy, 3 ust. nagrzewania i 2 ust. nawiewu, zimny nawiew, moc 1200W, AS8901 Szczotka na gorące powietrze</t>
+  </si>
+  <si>
+    <t>B08DHYY7CQ</t>
+  </si>
+  <si>
+    <t>LPNWE377871765</t>
+  </si>
+  <si>
+    <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
+  </si>
+  <si>
+    <t>B0C815WY3Z</t>
+  </si>
+  <si>
+    <t>LPNHK402181560</t>
+  </si>
+  <si>
+    <t>LPNHK401639137</t>
+  </si>
+  <si>
+    <t>Beurer HC 35 suszarka do włosów, kompaktowa suszarka do włosów z funkcją jonizacji zapewnia błyszczące i gładkie włosy, w zestawie dysza do stylizacji, wydajna 1600-2000 W, elegancki wyświetlacz LED, czarny</t>
+  </si>
+  <si>
+    <t>B094XQH7GX</t>
+  </si>
+  <si>
+    <t>LPNHK470647393</t>
+  </si>
+  <si>
+    <t>Philips Electric Shaver Series 3000x golarka elektryczna na mokro i sucho, kolor czarny, z technologią SkinProtect, maszynka do golenia dla mężczyzn (model X3001/00)</t>
+  </si>
+  <si>
+    <t>B0CHMN5BJS</t>
+  </si>
+  <si>
+    <t>LPNHK434213585</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
+  </si>
+  <si>
+    <t>B09RPH1148</t>
+  </si>
+  <si>
+    <t>LPNHK401663149</t>
+  </si>
+  <si>
+    <t>LPNHK464855212</t>
+  </si>
+  <si>
+    <t>0761318522362</t>
+  </si>
+  <si>
+    <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
+  </si>
+  <si>
+    <t>B0D98PWHXN</t>
+  </si>
+  <si>
+    <t>LPNWE361884338</t>
+  </si>
+  <si>
+    <t>LPNWE358068406</t>
+  </si>
+  <si>
+    <t>LPNWE358804217</t>
+  </si>
+  <si>
+    <t>Oral-B PRO 3 3000 elektryczna szczoteczka do zębów, 2 końcówki CrossAction, z 3 trybami czyszczenia i wizualną kontrolą nacisku 360°, do pielęgnacji zębów, prezent dla mężczyzny/kobiety, niebieska, 1 Pro 3 3000 Blue pojedyncze</t>
+  </si>
+  <si>
+    <t>B0B4WRF93V</t>
+  </si>
+  <si>
+    <t>LPNHK451301618</t>
+  </si>
+  <si>
+    <t>DAGA Podkładka termiczna Komfort szyjki macicy i pleców, Technologia Intellisense, Miękka tkanina, Multi-Timer, 4 Temperatury, 52x38 cm</t>
+  </si>
+  <si>
+    <t>B0B9SWT7JT</t>
+  </si>
+  <si>
+    <t>LPNWE352965510</t>
+  </si>
+  <si>
+    <t>Braun Face 810 depilator i szczotka złuszczająca do twarzy Reinigungsbürste</t>
+  </si>
+  <si>
+    <t>B00LZPLRCE</t>
+  </si>
+  <si>
+    <t>LPNHK374445828</t>
+  </si>
+  <si>
+    <t>Rowenta Express Style Lokówko-Suszarka, Czarny/Czerwony, 800 W</t>
+  </si>
+  <si>
+    <t>B0B8YNMFV4</t>
+  </si>
+  <si>
+    <t>LPNHK470805407</t>
+  </si>
+  <si>
+    <t>RENPHO Inteligentna waga FSA HSA Store kwalifikuje się, waga tkanki tłuszczowej z wyświetlaczem VA, waga Bluetooth do pomiaru masy ciała i zawartości tłuszczu, BMI, masy mięśniowej i kostnej,</t>
+  </si>
+  <si>
+    <t>B0C6XJ1C1W</t>
+  </si>
+  <si>
+    <t>LPNHK439533992</t>
+  </si>
+  <si>
+    <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
+  </si>
+  <si>
+    <t>B0CQHW6YD8</t>
+  </si>
+  <si>
+    <t>LPNHK439321862</t>
+  </si>
+  <si>
+    <t>Philips BT5515 / 15 Trymer do Brody 3 akcesoria</t>
+  </si>
+  <si>
+    <t>B07M5B1L9S</t>
+  </si>
+  <si>
+    <t>LPNHK402020936</t>
+  </si>
+  <si>
+    <t>0783318980188</t>
+  </si>
+  <si>
+    <t>Panasonic Series 500 ES-RT67 golarka akumulatorowa, 3-ostrzowy system tnący, wyświetlacz LED, wysuwany trymer, na mokro i sucho, obrotowa głowica, czarno-srebrna</t>
+  </si>
+  <si>
+    <t>B00NIO9WBS</t>
+  </si>
+  <si>
+    <t>LPNHK433565326</t>
+  </si>
+  <si>
+    <t>GA.MA Italy Professional, Suszarka Pluma 5500 Endurance Ion, Profesjonalna suszarka z włoskim silnikiem AC o mocy 2400 W, Technologia Ion Plus dla lśniących włosów bez puszenia się, Kolor Turkusowy</t>
+  </si>
+  <si>
+    <t>B01MYWA3OD</t>
+  </si>
+  <si>
+    <t>LPNHE971886566</t>
+  </si>
+  <si>
+    <t>Prostownica do włosów Philips z serii 5000 z technologią ThermoShield w kolorze malwa [model BHS530/00]</t>
+  </si>
+  <si>
+    <t>B09NYD73N4</t>
+  </si>
+  <si>
+    <t>LPNHK402065043</t>
+  </si>
+  <si>
+    <t>Cecotec Sterylizator elektryczny, sterylizator do butelek Nana Babycare Digitalsterilizer. 6 butelek z uchwytem na smoczki, sterylizacja 8 min, nie zawiera BPA, bezpieczny dla wody, mleka, żywności</t>
+  </si>
+  <si>
+    <t>B0BPZR46TR</t>
+  </si>
+  <si>
+    <t>LPNWE353548362</t>
+  </si>
+  <si>
+    <t>Beurer IH 57 inhalator, nebulizacja z membraną oscylacyjną i technologią aerozolową, przenośny inhalator z akumulatorem, na przeziębienia i astmę</t>
+  </si>
+  <si>
+    <t>B0BHTSWN9Q</t>
+  </si>
+  <si>
+    <t>LPNHK401767628</t>
+  </si>
+  <si>
+    <t>Babyliss Super Smooth 235 ST393E Prostownica do Włosów, Czarny/Złoty Super Smooth 235°C.</t>
+  </si>
+  <si>
+    <t>B07W864798</t>
+  </si>
+  <si>
+    <t>LPNHK446360162</t>
+  </si>
+  <si>
+    <t>LPNWE374235502</t>
+  </si>
+  <si>
+    <t>Philips Maszynka do strzyżenia seria 9000, golarka elektryczna, trymer dla mężczyzn, cyfrowe sterowanie dotykowe, tytanowe ostrza, 400 ustawień długości, 120 min bezprzewodowego użytkowania HC9450/15 3 grzebienien</t>
+  </si>
+  <si>
+    <t>B00S3NPM6S</t>
+  </si>
+  <si>
+    <t>LPNHK401838862</t>
+  </si>
+  <si>
+    <t>Philips Sonicare 4100 Elektryczna Szczoteczka do Zębów dla Dorosłych z 1 Główką Szczoteczki Sonicznej Philips W2 Optimal Black, Smukłym Etui Podróżnym i Ładowarką USB, Czarna (Model HX3683/54)</t>
+  </si>
+  <si>
+    <t>B0CHMMT791</t>
+  </si>
+  <si>
+    <t>LPNHK465846243</t>
+  </si>
+  <si>
+    <t>Philips OneBlade Autentyczny Elektryczny trymer do twarzy i ciała, golarka i maszynka do ciała, 3x 360 ostrzy, 4x grzebień do zarostu (1,2,3,5 mm), 1x zestaw do ciała, QP2834/31</t>
+  </si>
+  <si>
+    <t>B0DCFYVR1Z</t>
+  </si>
+  <si>
+    <t>LPNHK402070799</t>
+  </si>
+  <si>
+    <t>LPNHK439304673</t>
+  </si>
+  <si>
+    <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, BeardSense, zbiornik na włosy, 100% wodoodporności, nasadka do cieniowania, etui podróżne, BT5785/30</t>
+  </si>
+  <si>
+    <t>B0F71KSBJD</t>
+  </si>
+  <si>
+    <t>LPNHK401618877</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
+  </si>
+  <si>
+    <t>B0DQWQJ1MY</t>
+  </si>
+  <si>
+    <t>LPNHK451184103</t>
+  </si>
+  <si>
+    <t>0043917003320</t>
+  </si>
+  <si>
+    <t>Wahl 09899-016 Aqua Groom</t>
+  </si>
+  <si>
+    <t>B07FNF7NX5</t>
+  </si>
+  <si>
+    <t>LPNHK402043747</t>
+  </si>
+  <si>
+    <t>Braun All-In-One zestaw do pielęgnacji brody, 10 w 1, trymer do brody, trymer/maszynka do włosów, wodoodporna, 100 minut bezprzewodowego czasu pracy MGK7410 10 w 1 MGK7410</t>
+  </si>
+  <si>
+    <t>B0BT52P8GW</t>
+  </si>
+  <si>
+    <t>LPNHK401730801</t>
+  </si>
+  <si>
+    <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
+  </si>
+  <si>
+    <t>B0872DQW46</t>
+  </si>
+  <si>
+    <t>LPNHK401808222</t>
+  </si>
+  <si>
+    <t>LPNHK451269168</t>
+  </si>
+  <si>
+    <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
+  </si>
+  <si>
+    <t>B0CG6VGPM4</t>
+  </si>
+  <si>
+    <t>LPNHK401711707</t>
+  </si>
+  <si>
+    <t>LPNHK440376120</t>
+  </si>
+  <si>
+    <t>LPNWE358855763</t>
+  </si>
+  <si>
+    <t>RENPHO Przenośny masażer do stóp z ciepłem do zapalenia powięzi podeszwy, ugniatania Shiatsu 3D, kompresji, elektryczny masażer stóp dla rozmiaru 45 057r 15.4</t>
+  </si>
+  <si>
+    <t>B0B8ZC72HG</t>
+  </si>
+  <si>
+    <t>LPNWE358799701</t>
+  </si>
+  <si>
+    <t>Philips Sonicare Power Flosser 3000 bezprzewodowy irygator do jamy ustnej, do zębów, dziąseł i zębów, w kolorze czarnym (model HX3826/33) Black</t>
+  </si>
+  <si>
+    <t>B0CDB2TS8M</t>
+  </si>
+  <si>
+    <t>LPNHK401667646</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
+  </si>
+  <si>
+    <t>B0B911KRRD</t>
+  </si>
+  <si>
+    <t>LPNHK471328019</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 7, 12 w 1 zestaw groomingów, ProBlade, trymer do włosów w nosie, AutoSense, golarka męska, golarka elektryczna, trymer do brody i maszynka do włosów, akumulator 120 min,</t>
+  </si>
+  <si>
+    <t>B0DQWLG36G</t>
+  </si>
+  <si>
+    <t>LPNHK439537863</t>
+  </si>
+  <si>
+    <t>Beurer Reload Pistolet do Masażu z Funkcją Ogrzewania i Chłodzenia, Masażer Mięśni do Punktów Spustowych, 5 Głowic Masujących, 5 Poziomów Intensywności do 3000 Obr</t>
+  </si>
+  <si>
+    <t>B0DNTKJ4V2</t>
+  </si>
+  <si>
+    <t>LPNHK402076439</t>
+  </si>
+  <si>
     <t>Braun Silk-Expert Pro 5 PL5137MN IPL Urządzenie Do Depilacji Włosów, Biały/Złoty, 4 Nakładki</t>
   </si>
   <si>
     <t>B07MXYZLSP</t>
   </si>
   <si>
     <t>LPNHK439374745</t>
   </si>
   <si>
-    <t>spL1i98iLN1</t>
-[...596 lines deleted...]
-    <t>LPNHK451092417</t>
+    <t>Cecotec Prostownica do włosów z powietrzem i 6 akcesoriami AirLisse 6i1n Elite. 112000 obr./min, przepływ powietrza 13 m/s, funkcja plazmy, silnik bezszczotkowy, w zestawie konwencjonalna szczotka</t>
+  </si>
+  <si>
+    <t>B0FKT2BDVQ</t>
+  </si>
+  <si>
+    <t>LPNRP069005378</t>
+  </si>
+  <si>
+    <t>RENPHO Urządzenie do masażu stóp, nóg i łydek, z pilotem zdalnego sterowania, komora do masażu stóp o szerokości 19,5 cm, regulowany uchwyt 270°, ugniatanie, wałkowanie, naciskanie, ogrzewanie 2 Piece Set</t>
+  </si>
+  <si>
+    <t>B0987MM2K3</t>
+  </si>
+  <si>
+    <t>LPNHK347496146</t>
+  </si>
+  <si>
+    <t>spW82D0687c</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1004,1812 +1346,2778 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G76"/>
+  <dimension ref="A1:G118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B76" sqref="B76"/>
+      <selection activeCell="B118" sqref="B118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4210201443889</v>
+        <v>4006160631845</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>229.99</v>
+        <v>9.95</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4006160631845</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>162.24</v>
+        <v>9.95</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4008496881864</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>13.99</v>
+      </c>
+      <c r="G4" t="s">
         <v>15</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B5" s="1">
-        <v>7500435245067</v>
+        <v>4022167000002</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>108.99</v>
+        <v>13.99</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8710103844037</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>14.99</v>
+      </c>
+      <c r="G6" t="s">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="1">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>26</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>80.31</v>
+        <v>16.99</v>
       </c>
       <c r="G7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3121040088371</v>
+      </c>
+      <c r="C8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="1">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>73.91</v>
+        <v>18.99</v>
       </c>
       <c r="G8" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1">
-        <v>8720689018418</v>
+        <v>4008496881963</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>73.91</v>
+        <v>19.59</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B10" s="1">
-        <v>4211125646639</v>
+        <v>8435484033725</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>69.99</v>
+        <v>19.9</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B11" s="1">
-        <v>4211125646639</v>
+        <v>8435484033725</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>69.99</v>
+        <v>19.9</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B12" s="1">
-        <v>4210201447238</v>
+        <v>8435484042192</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>69.95</v>
+        <v>19.9</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>42</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8435484035026</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13">
-        <v>69.21</v>
+        <v>19.9</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B14" s="1">
-        <v>7500435245012</v>
+        <v>6974057933359</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>66.91</v>
+        <v>19.99</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B15" s="1">
-        <v>8720689033299</v>
+        <v>4015588410178</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>64.99</v>
+        <v>19.99</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B16" s="1">
-        <v>8720689033299</v>
+        <v>4211125608569</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>64.99</v>
+        <v>19.99</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B17" s="1">
-        <v>8720689042031</v>
+        <v>4210201427063</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>64.99</v>
+        <v>19.99</v>
       </c>
       <c r="G17" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B18" s="1">
-        <v>8720689022613</v>
+        <v>4211125795061</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>62.99</v>
+        <v>19.99</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B19" s="1">
-        <v>8710103701088</v>
+        <v>4211125608569</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>61.89</v>
+        <v>19.99</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>3030050153903</v>
+        <v>62</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20">
-        <v>60.69</v>
+        <v>20.9</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B21" s="1">
-        <v>4211125601423</v>
+        <v>616120431718</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>59.97</v>
+        <v>21.03</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B22" s="1">
-        <v>8710103974154</v>
+        <v>8435771918858</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>59.9</v>
+        <v>21.9</v>
       </c>
       <c r="G22" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>6974690510986</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23">
-        <v>58.42</v>
+        <v>21.99</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>8710103885641</v>
+        <v>4211125105051</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>57.99</v>
+        <v>22.99</v>
       </c>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B25" s="1">
-        <v>8720689020558</v>
+        <v>3030050069433</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>56.63</v>
+        <v>23.5</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>4897122207167</v>
+        <v>8435484042291</v>
       </c>
       <c r="C26" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>55.99</v>
+        <v>23.9</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="B27" s="1">
-        <v>3121040087107</v>
+        <v>4210201427063</v>
       </c>
       <c r="C27" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>54.99</v>
+        <v>23.99</v>
       </c>
       <c r="G27" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B28" s="1">
-        <v>4210201097358</v>
+        <v>4008496975754</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>52.99</v>
+        <v>24.65</v>
       </c>
       <c r="G28" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B29" s="1">
-        <v>8006540759752</v>
+        <v>4008496975716</v>
       </c>
       <c r="C29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>50.0</v>
+        <v>24.68</v>
       </c>
       <c r="G29" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B30" s="1">
-        <v>8720689018920</v>
+        <v>8435484043311</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30">
-        <v>49.99</v>
+        <v>24.88</v>
       </c>
       <c r="G30" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" s="1">
-        <v>5038061140057</v>
+        <v>8436614731269</v>
       </c>
       <c r="C31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>49.99</v>
+        <v>24.95</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B32" s="1">
-        <v>5038061140057</v>
+        <v>8594049738533</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>49.99</v>
+        <v>25.32</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>4211125593926</v>
+        <v>4211125614034</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>49.49</v>
+        <v>25.99</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B34" s="1">
-        <v>8720689013857</v>
+        <v>4008496823451</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>48.99</v>
+        <v>26.99</v>
       </c>
       <c r="G34" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B35" s="1">
-        <v>8720689013857</v>
+        <v>4008496823451</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>48.99</v>
+        <v>26.99</v>
       </c>
       <c r="G35" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B36" s="1">
-        <v>8720689020565</v>
+        <v>8700216074445</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F36">
-        <v>47.99</v>
+        <v>26.99</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B37" s="1">
-        <v>4210201276326</v>
+        <v>4008496876051</v>
       </c>
       <c r="C37" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>44.99</v>
+        <v>27.99</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B38" s="1">
-        <v>8720689027762</v>
+        <v>5025232896417</v>
       </c>
       <c r="C38" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>44.99</v>
+        <v>29.44</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B39" s="1">
-        <v>8720689027762</v>
+        <v>3030050122282</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>44.99</v>
+        <v>29.9</v>
       </c>
       <c r="G39" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B40" s="1">
-        <v>4013833058465</v>
+        <v>8435484044509</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>44.01</v>
+        <v>29.9</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B41" s="1">
-        <v>8006540759912</v>
+        <v>4211125658182</v>
       </c>
       <c r="C41" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F41">
-        <v>43.04</v>
+        <v>29.99</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B42" s="1">
-        <v>5038061164992</v>
+        <v>5038061112665</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D42" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>41.96</v>
+        <v>29.99</v>
       </c>
       <c r="G42" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B43" s="1">
-        <v>8710103948469</v>
+        <v>5038061112665</v>
       </c>
       <c r="C43" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>41.42</v>
+        <v>29.99</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5038061112665</v>
+      </c>
+      <c r="C44" t="s">
         <v>126</v>
       </c>
-      <c r="B44" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F44">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="G44" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B45" s="1">
-        <v>8720689040099</v>
+        <v>8007403168728</v>
       </c>
       <c r="C45" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>39.99</v>
+        <v>31.9</v>
       </c>
       <c r="G45" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B46" s="1">
-        <v>8720689040099</v>
+        <v>4211125795054</v>
       </c>
       <c r="C46" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>39.99</v>
+        <v>32.87</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="B47" s="1">
-        <v>8720689040099</v>
+        <v>4008496873449</v>
       </c>
       <c r="C47" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="D47" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>39.99</v>
+        <v>32.99</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="B48" s="1">
-        <v>8720689040099</v>
+        <v>8720689031868</v>
       </c>
       <c r="C48" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F48">
-        <v>39.99</v>
+        <v>33.79</v>
       </c>
       <c r="G48" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="B49" s="1">
-        <v>8710103907053</v>
+        <v>8435484041973</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F49">
-        <v>39.95</v>
+        <v>33.9</v>
       </c>
       <c r="G49" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="B50" s="1">
-        <v>8720689035958</v>
+        <v>8007403117269</v>
       </c>
       <c r="C50" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50">
-        <v>39.59</v>
+        <v>34.0</v>
       </c>
       <c r="G50" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1">
-        <v>4211125584047</v>
+        <v>8710103907053</v>
       </c>
       <c r="C51" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="D51" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F51">
-        <v>38.7</v>
+        <v>34.59</v>
       </c>
       <c r="G51" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="B52" s="1">
         <v>5025232876976</v>
       </c>
       <c r="C52" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>35.99</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B53" s="1">
-        <v>8720689031868</v>
+        <v>4211125584047</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="D53" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>33.79</v>
+        <v>38.7</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="B54" s="1">
-        <v>4211125795054</v>
+        <v>8007403168681</v>
       </c>
       <c r="C54" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54">
-        <v>32.87</v>
+        <v>39.0</v>
       </c>
       <c r="G54" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="B55" s="1">
-        <v>4211125658182</v>
+        <v>8720689035958</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>29.99</v>
+        <v>39.59</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B56" s="1">
-        <v>5038061112665</v>
+        <v>8447420193059</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>29.99</v>
+        <v>39.59</v>
       </c>
       <c r="G56" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="B57" s="1">
-        <v>3030050122282</v>
+        <v>8435484034616</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>29.9</v>
+        <v>39.87</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="B58" s="1">
-        <v>5025232896417</v>
+        <v>8710103907053</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58">
-        <v>29.44</v>
+        <v>39.95</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B59" s="1">
-        <v>4008496876051</v>
+        <v>8720689040099</v>
       </c>
       <c r="C59" t="s">
+        <v>173</v>
+      </c>
+      <c r="D59" t="s">
+        <v>174</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>39.99</v>
+      </c>
+      <c r="G59" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1">
-        <v>4008496823451</v>
+        <v>8720689040099</v>
       </c>
       <c r="C60" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>26.99</v>
+        <v>39.99</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B61" s="1">
-        <v>4008496823451</v>
+        <v>8720689040099</v>
       </c>
       <c r="C61" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F61">
-        <v>26.99</v>
+        <v>39.99</v>
       </c>
       <c r="G61" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B62" s="1">
-        <v>8700216074445</v>
+        <v>8720689040099</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>26.99</v>
+        <v>39.99</v>
       </c>
       <c r="G62" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C63" t="s">
         <v>173</v>
       </c>
-      <c r="B63" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F63">
-        <v>25.99</v>
+        <v>39.99</v>
       </c>
       <c r="G63" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B64" s="1">
-        <v>4008496975716</v>
+        <v>5038061140279</v>
       </c>
       <c r="C64" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F64">
-        <v>24.68</v>
+        <v>39.99</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B65" s="1">
-        <v>4008496975754</v>
+        <v>8710103948469</v>
       </c>
       <c r="C65" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F65">
-        <v>24.65</v>
+        <v>41.42</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B66" s="1">
-        <v>4210201427063</v>
+        <v>5038061164992</v>
       </c>
       <c r="C66" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>23.99</v>
+        <v>41.96</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B67" s="1">
-        <v>4211125105051</v>
+        <v>8006540759912</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D67" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>22.99</v>
+        <v>43.04</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B68" s="1">
-        <v>6974690510986</v>
+        <v>4013833058465</v>
       </c>
       <c r="C68" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D68" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F68">
-        <v>21.99</v>
+        <v>44.01</v>
       </c>
       <c r="G68" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B69" s="1">
-        <v>66974057933359</v>
+        <v>8435484044394</v>
       </c>
       <c r="C69" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D69" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>19.99</v>
+        <v>44.54</v>
       </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B70" s="1">
-        <v>4015588410178</v>
+        <v>4210201276326</v>
       </c>
       <c r="C70" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D70" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>19.99</v>
+        <v>44.99</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B71" s="1">
-        <v>4211125608569</v>
+        <v>8720689027762</v>
       </c>
       <c r="C71" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D71" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>19.99</v>
+        <v>44.99</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="B72" s="1">
-        <v>4210201427063</v>
+        <v>8720689027762</v>
       </c>
       <c r="C72" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="D72" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F72">
-        <v>19.99</v>
+        <v>44.99</v>
       </c>
       <c r="G72" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B73" s="1">
-        <v>4211125795061</v>
+        <v>8720689020565</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73">
-        <v>19.99</v>
+        <v>47.99</v>
       </c>
       <c r="G73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>207</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5038061110401</v>
       </c>
       <c r="C74" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D74" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74">
-        <v>16.99</v>
+        <v>47.99</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>133</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B75" s="1">
-        <v>4008496881864</v>
+        <v>8720689013857</v>
       </c>
       <c r="C75" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D75" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>13.99</v>
+        <v>48.99</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
+        <v>210</v>
+      </c>
+      <c r="B76" s="1">
+        <v>8720689013857</v>
+      </c>
+      <c r="C76" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D76" t="s">
         <v>213</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F76">
-        <v>13.99</v>
+        <v>48.99</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>74</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" t="s">
+        <v>214</v>
+      </c>
+      <c r="B77" s="1">
+        <v>4211125593926</v>
+      </c>
+      <c r="C77" t="s">
+        <v>215</v>
+      </c>
+      <c r="D77" t="s">
+        <v>216</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>49.49</v>
+      </c>
+      <c r="G77" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>217</v>
+      </c>
+      <c r="B78" s="1">
+        <v>8720689018920</v>
+      </c>
+      <c r="C78" t="s">
+        <v>218</v>
+      </c>
+      <c r="D78" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
+        <v>49.99</v>
+      </c>
+      <c r="G78" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" t="s">
+        <v>220</v>
+      </c>
+      <c r="B79" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C79" t="s">
+        <v>221</v>
+      </c>
+      <c r="D79" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+      <c r="F79">
+        <v>49.99</v>
+      </c>
+      <c r="G79" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" t="s">
+        <v>220</v>
+      </c>
+      <c r="B80" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C80" t="s">
+        <v>221</v>
+      </c>
+      <c r="D80" t="s">
+        <v>223</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>49.99</v>
+      </c>
+      <c r="G80" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
+        <v>225</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C81" t="s">
+        <v>226</v>
+      </c>
+      <c r="D81" t="s">
+        <v>227</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>49.99</v>
+      </c>
+      <c r="G81" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
+        <v>225</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C82" t="s">
+        <v>226</v>
+      </c>
+      <c r="D82" t="s">
+        <v>228</v>
+      </c>
+      <c r="E82">
+        <v>1</v>
+      </c>
+      <c r="F82">
+        <v>49.99</v>
+      </c>
+      <c r="G82" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>225</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C83" t="s">
+        <v>226</v>
+      </c>
+      <c r="D83" t="s">
+        <v>229</v>
+      </c>
+      <c r="E83">
+        <v>1</v>
+      </c>
+      <c r="F83">
+        <v>49.99</v>
+      </c>
+      <c r="G83" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>230</v>
+      </c>
+      <c r="B84" s="1">
+        <v>8006540759752</v>
+      </c>
+      <c r="C84" t="s">
+        <v>231</v>
+      </c>
+      <c r="D84" t="s">
+        <v>232</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>50.0</v>
+      </c>
+      <c r="G84" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>233</v>
+      </c>
+      <c r="B85" s="1">
+        <v>8007403168698</v>
+      </c>
+      <c r="C85" t="s">
+        <v>234</v>
+      </c>
+      <c r="D85" t="s">
+        <v>235</v>
+      </c>
+      <c r="E85">
+        <v>1</v>
+      </c>
+      <c r="F85">
+        <v>52.9</v>
+      </c>
+      <c r="G85" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>236</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4210201097358</v>
+      </c>
+      <c r="C86" t="s">
+        <v>237</v>
+      </c>
+      <c r="D86" t="s">
+        <v>238</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>52.99</v>
+      </c>
+      <c r="G86" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>239</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3121040087107</v>
+      </c>
+      <c r="C87" t="s">
+        <v>240</v>
+      </c>
+      <c r="D87" t="s">
+        <v>241</v>
+      </c>
+      <c r="E87">
+        <v>1</v>
+      </c>
+      <c r="F87">
+        <v>54.99</v>
+      </c>
+      <c r="G87" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>242</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4897122207167</v>
+      </c>
+      <c r="C88" t="s">
+        <v>243</v>
+      </c>
+      <c r="D88" t="s">
+        <v>244</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88">
+        <v>55.99</v>
+      </c>
+      <c r="G88" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>245</v>
+      </c>
+      <c r="B89" s="1">
+        <v>8720689020558</v>
+      </c>
+      <c r="C89" t="s">
+        <v>246</v>
+      </c>
+      <c r="D89" t="s">
+        <v>247</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>56.63</v>
+      </c>
+      <c r="G89" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>248</v>
+      </c>
+      <c r="B90" s="1">
+        <v>8710103885641</v>
+      </c>
+      <c r="C90" t="s">
+        <v>249</v>
+      </c>
+      <c r="D90" t="s">
+        <v>250</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90">
+        <v>57.99</v>
+      </c>
+      <c r="G90" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>252</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C91" t="s">
+        <v>253</v>
+      </c>
+      <c r="D91" t="s">
+        <v>254</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>58.42</v>
+      </c>
+      <c r="G91" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>255</v>
+      </c>
+      <c r="B92" s="1">
+        <v>8023277123069</v>
+      </c>
+      <c r="C92" t="s">
+        <v>256</v>
+      </c>
+      <c r="D92" t="s">
+        <v>257</v>
+      </c>
+      <c r="E92">
+        <v>1</v>
+      </c>
+      <c r="F92">
+        <v>58.67</v>
+      </c>
+      <c r="G92" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>258</v>
+      </c>
+      <c r="B93" s="1">
+        <v>8710103974154</v>
+      </c>
+      <c r="C93" t="s">
+        <v>259</v>
+      </c>
+      <c r="D93" t="s">
+        <v>260</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>59.9</v>
+      </c>
+      <c r="G93" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>261</v>
+      </c>
+      <c r="B94" s="1">
+        <v>8435484019040</v>
+      </c>
+      <c r="C94" t="s">
+        <v>262</v>
+      </c>
+      <c r="D94" t="s">
+        <v>263</v>
+      </c>
+      <c r="E94">
+        <v>1</v>
+      </c>
+      <c r="F94">
+        <v>59.9</v>
+      </c>
+      <c r="G94" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>264</v>
+      </c>
+      <c r="B95" s="1">
+        <v>4211125601423</v>
+      </c>
+      <c r="C95" t="s">
+        <v>265</v>
+      </c>
+      <c r="D95" t="s">
+        <v>266</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>59.97</v>
+      </c>
+      <c r="G95" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>267</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3030050153903</v>
+      </c>
+      <c r="C96" t="s">
+        <v>268</v>
+      </c>
+      <c r="D96" t="s">
+        <v>269</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96">
+        <v>60.69</v>
+      </c>
+      <c r="G96" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>267</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3030050153903</v>
+      </c>
+      <c r="C97" t="s">
+        <v>268</v>
+      </c>
+      <c r="D97" t="s">
+        <v>270</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>60.96</v>
+      </c>
+      <c r="G97" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>271</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8710103701088</v>
+      </c>
+      <c r="C98" t="s">
+        <v>272</v>
+      </c>
+      <c r="D98" t="s">
+        <v>273</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>61.89</v>
+      </c>
+      <c r="G98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>274</v>
+      </c>
+      <c r="B99" s="1">
+        <v>8720689022613</v>
+      </c>
+      <c r="C99" t="s">
+        <v>275</v>
+      </c>
+      <c r="D99" t="s">
+        <v>276</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>62.99</v>
+      </c>
+      <c r="G99" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>277</v>
+      </c>
+      <c r="B100" s="1">
+        <v>8720689033299</v>
+      </c>
+      <c r="C100" t="s">
+        <v>278</v>
+      </c>
+      <c r="D100" t="s">
+        <v>279</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>64.99</v>
+      </c>
+      <c r="G100" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>277</v>
+      </c>
+      <c r="B101" s="1">
+        <v>8720689033299</v>
+      </c>
+      <c r="C101" t="s">
+        <v>278</v>
+      </c>
+      <c r="D101" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+      <c r="F101">
+        <v>64.99</v>
+      </c>
+      <c r="G101" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>281</v>
+      </c>
+      <c r="B102" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C102" t="s">
+        <v>282</v>
+      </c>
+      <c r="D102" t="s">
+        <v>283</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>64.99</v>
+      </c>
+      <c r="G102" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>284</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C103" t="s">
+        <v>285</v>
+      </c>
+      <c r="D103" t="s">
+        <v>286</v>
+      </c>
+      <c r="E103">
+        <v>1</v>
+      </c>
+      <c r="F103">
+        <v>66.91</v>
+      </c>
+      <c r="G103" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>288</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C104" t="s">
+        <v>289</v>
+      </c>
+      <c r="D104" t="s">
+        <v>290</v>
+      </c>
+      <c r="E104">
+        <v>1</v>
+      </c>
+      <c r="F104">
+        <v>69.21</v>
+      </c>
+      <c r="G104" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>291</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4210201447238</v>
+      </c>
+      <c r="C105" t="s">
+        <v>292</v>
+      </c>
+      <c r="D105" t="s">
+        <v>293</v>
+      </c>
+      <c r="E105">
+        <v>1</v>
+      </c>
+      <c r="F105">
+        <v>69.95</v>
+      </c>
+      <c r="G105" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>294</v>
+      </c>
+      <c r="B106" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C106" t="s">
+        <v>295</v>
+      </c>
+      <c r="D106" t="s">
+        <v>296</v>
+      </c>
+      <c r="E106">
+        <v>1</v>
+      </c>
+      <c r="F106">
+        <v>69.99</v>
+      </c>
+      <c r="G106" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>294</v>
+      </c>
+      <c r="B107" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C107" t="s">
+        <v>295</v>
+      </c>
+      <c r="D107" t="s">
+        <v>297</v>
+      </c>
+      <c r="E107">
+        <v>1</v>
+      </c>
+      <c r="F107">
+        <v>69.99</v>
+      </c>
+      <c r="G107" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" t="s">
+        <v>298</v>
+      </c>
+      <c r="B108" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C108" t="s">
+        <v>299</v>
+      </c>
+      <c r="D108" t="s">
+        <v>300</v>
+      </c>
+      <c r="E108">
+        <v>1</v>
+      </c>
+      <c r="F108">
+        <v>73.91</v>
+      </c>
+      <c r="G108" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" t="s">
+        <v>298</v>
+      </c>
+      <c r="B109" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C109" t="s">
+        <v>299</v>
+      </c>
+      <c r="D109" t="s">
+        <v>301</v>
+      </c>
+      <c r="E109">
+        <v>1</v>
+      </c>
+      <c r="F109">
+        <v>73.91</v>
+      </c>
+      <c r="G109" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" t="s">
+        <v>284</v>
+      </c>
+      <c r="B110" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C110" t="s">
+        <v>285</v>
+      </c>
+      <c r="D110" t="s">
+        <v>302</v>
+      </c>
+      <c r="E110">
+        <v>1</v>
+      </c>
+      <c r="F110">
+        <v>78.1</v>
+      </c>
+      <c r="G110" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>303</v>
+      </c>
+      <c r="B111" s="1">
+        <v>4897122201691</v>
+      </c>
+      <c r="C111" t="s">
+        <v>304</v>
+      </c>
+      <c r="D111" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111">
+        <v>1</v>
+      </c>
+      <c r="F111">
+        <v>79.99</v>
+      </c>
+      <c r="G111" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>306</v>
+      </c>
+      <c r="B112" s="1">
+        <v>8720689011044</v>
+      </c>
+      <c r="C112" t="s">
+        <v>307</v>
+      </c>
+      <c r="D112" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>80.31</v>
+      </c>
+      <c r="G112" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>309</v>
+      </c>
+      <c r="B113" s="1">
+        <v>5038061144017</v>
+      </c>
+      <c r="C113" t="s">
+        <v>310</v>
+      </c>
+      <c r="D113" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>91.49</v>
+      </c>
+      <c r="G113" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>312</v>
+      </c>
+      <c r="B114" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C114" t="s">
+        <v>313</v>
+      </c>
+      <c r="D114" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114">
+        <v>1</v>
+      </c>
+      <c r="F114">
+        <v>108.99</v>
+      </c>
+      <c r="G114" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>315</v>
+      </c>
+      <c r="B115" s="1">
+        <v>4211125104405</v>
+      </c>
+      <c r="C115" t="s">
+        <v>316</v>
+      </c>
+      <c r="D115" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>154.65</v>
+      </c>
+      <c r="G115" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>318</v>
+      </c>
+      <c r="B116" s="1">
+        <v>4210201311324</v>
+      </c>
+      <c r="C116" t="s">
+        <v>319</v>
+      </c>
+      <c r="D116" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>162.24</v>
+      </c>
+      <c r="G116" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>321</v>
+      </c>
+      <c r="B117" s="1">
+        <v>8447562001694</v>
+      </c>
+      <c r="C117" t="s">
+        <v>322</v>
+      </c>
+      <c r="D117" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+      <c r="F117">
+        <v>253.37</v>
+      </c>
+      <c r="G117" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" t="s">
+        <v>324</v>
+      </c>
+      <c r="B118" s="1">
+        <v>840191402296</v>
+      </c>
+      <c r="C118" t="s">
+        <v>325</v>
+      </c>
+      <c r="D118" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>269.99</v>
+      </c>
+      <c r="G118" t="s">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>