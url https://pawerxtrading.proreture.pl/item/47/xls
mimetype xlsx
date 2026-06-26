--- v2 (2026-05-07)
+++ v3 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Clatronic HT3393-WH Suszarka do Włosów, Biały/Czarny, 1200 W</t>
   </si>
   <si>
@@ -95,71 +95,92 @@
   <si>
     <t>Philips Trymer, BT3206/14 Biały</t>
   </si>
   <si>
     <t>B079RRVLGQ</t>
   </si>
   <si>
     <t>LPNWE377819480</t>
   </si>
   <si>
     <t>spN6RYCPVHJ</t>
   </si>
   <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
   </si>
   <si>
     <t>B0CVY1696Z</t>
   </si>
   <si>
     <t>LPNHK439289414</t>
   </si>
   <si>
+    <t>GRUNDIG HD 6080 B suszarka do włosów, 2200 W, funkcja joniki, 3 poziomy temperatury i 2 poziomy przepływu powietrza, poziom zimna, powłoka ceramiczna, kabel 1,8 m, czarny/srebrny 2023 Model HD 6080 B</t>
+  </si>
+  <si>
+    <t>B0CC5QDN4L</t>
+  </si>
+  <si>
+    <t>LPNHK523603140</t>
+  </si>
+  <si>
+    <t>spL1i987PjN</t>
+  </si>
+  <si>
     <t>Rowenta x KARL LAGERFELD CV184L Express Style suszarka do włosów, 2 ustawienia prędkości/temperatury, wydajna, energooszczędna technologia Effiwatt, rozmiar podróżny, czarny</t>
   </si>
   <si>
     <t>B0BVRL4KF4</t>
   </si>
   <si>
     <t>LPNWE377822150</t>
   </si>
   <si>
     <t>Remington NE3870 wielofunkcyjna maszynka do strzyżenia włosów, trymer do włosów w uszach, golarka do brwi, trymer do brody] w zestawie 2 nasadki grzebieniowe, trymer do szczegółów 1-5 mm</t>
   </si>
   <si>
     <t>B073ZDGXJM</t>
   </si>
   <si>
     <t>LPNHK526073465</t>
   </si>
   <si>
     <t>spNM7QY2YZY</t>
   </si>
   <si>
+    <t>Elektryczna szczoteczka do zębów dla dorosłych i dzieci – elektryczna szczoteczka do zębów z 8 głowicami (3 rodzaje), 90 dni pracy baterii, 5 trybów, 50000 VPM, etui podróżne, timer czarny</t>
+  </si>
+  <si>
+    <t>B0FHJVJ5LT</t>
+  </si>
+  <si>
+    <t>LPNHK450511827</t>
+  </si>
+  <si>
     <t>Schnittfeste Serie, schnittfeste Handschuhe, Stufe 5, schnitt- und schlagfester Handschuh, PPE Nitril-Polyester-Glasfaser-Arbeitshandschuh</t>
   </si>
   <si>
     <t>B0BPZT9BLL</t>
   </si>
   <si>
     <t>LPNWE355051343</t>
   </si>
   <si>
     <t>spN7J1YYG65</t>
   </si>
   <si>
     <t>LPNWE375840745</t>
   </si>
   <si>
     <t>Cecotec Bamba PrecisionCare Wet&amp;Dry Haarschneidemaschine aus Edelstahl mit Titanbeschichtung, Lithium-Akku, Akkulaufzeit bis 120 min, Längen 0,5-30 mm, 8 Kämme (Wet&amp;Dry) Kämme x 8</t>
   </si>
   <si>
     <t>B082DDM32Y</t>
   </si>
   <si>
     <t>LPNWE377896002</t>
   </si>
   <si>
     <t>Cecotec Szczotka powietrzna do stylizacji - CeramicCare Unikalny kwadrat Kwadratowy kształt. 1000 W, suchy, rozplątywany i wygładzający, technologia jonowa, eliminuje puszenie, idealna na długie 1 Cabezal Cuadrado</t>
@@ -353,50 +374,59 @@
   <si>
     <t>LPNHK401687815</t>
   </si>
   <si>
     <t>LPNHK451063265</t>
   </si>
   <si>
     <t>Braun Seria 3 All-In-One zestaw do pielęgnacji brody, trymer/maszynka do włosów dla mężczyzn, maszynka do strzyżenia włosów, trymer do brody 6 w 1 (opakowanie nadające się do recyklingu), prezent dla</t>
   </si>
   <si>
     <t>B0C7WFDJ9N</t>
   </si>
   <si>
     <t>LPNHK440466845</t>
   </si>
   <si>
     <t>Remington szczotka prostująca z jonizacją, ceramiczne włosie z powłoką antystatyczną, 3 ust. temperatury, szybkie nagrzewanie, przewód 1.8m, etui, szara/brązowa, Straight Brush CB7400</t>
   </si>
   <si>
     <t>B01KLXG14O</t>
   </si>
   <si>
     <t>LPNHK401474500</t>
   </si>
   <si>
+    <t>Remington Prostownica do włosów Pro-Ceramic Extra Slim do krótkich włosów, brody i fryzur typu pixie (ruchome płytki, zaawansowana powłoka ceramiczna, 9 ustawień 150-230°C, szybkie nagrzewanie) S5515</t>
+  </si>
+  <si>
+    <t>B0DCFRDSJ2</t>
+  </si>
+  <si>
+    <t>LPNHK450472783</t>
+  </si>
+  <si>
     <t>Panasonic ER-GC53K503 maszynka do włosów dla mężczyzn, przenośny, bezprzewodowy, wodoodporny trymer, 19 ustawień długości, 1 nasadka, obsługa bezprzewodowa i przewodowa, czarna</t>
   </si>
   <si>
     <t>B07XYMRBMM</t>
   </si>
   <si>
     <t>LPNHK401784073</t>
   </si>
   <si>
     <t>BaByliss AS121E wielostylowa szczotka na gorące powietrze, 1200 W Ionic, 4 nasadki, 1 sztuka (opakowanie 1 szt.), ceramiczna</t>
   </si>
   <si>
     <t>B01EA3E46S</t>
   </si>
   <si>
     <t>LPNHK439355829</t>
   </si>
   <si>
     <t>Cecotec Golarka do twarzy FaceCare Smooth, ostrze ze stali nierdzewnej, przyjazna dla skóry, wodoodporność IPX5, nasadka ochronna FaceCare Smoth</t>
   </si>
   <si>
     <t>B0BQ1C5TY2</t>
   </si>
   <si>
     <t>LPNWE358546002</t>
@@ -404,272 +434,368 @@
   <si>
     <t>Beurer BM 27 ciśnieniomierz na ramieniu z kontrolą siedziska mankietów, klinicznie zatwierdzony, do obwodów ramion 22-42 cm, wskaźnik ryzyka, wykrywanie arytmii, komunikowanie błędów w stosowaniu Klasyczny: łatwa obsługa</t>
   </si>
   <si>
     <t>B01B4PKQL2</t>
   </si>
   <si>
     <t>LPNHK465313625</t>
   </si>
   <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, koncentrator i dyfuzor, zimny nawiew, pierścień ceramiczny, moc 2200W, czarna, Ionic Dry D3198</t>
   </si>
   <si>
     <t>B08DJ18C85</t>
   </si>
   <si>
     <t>LPNHK472883686</t>
   </si>
   <si>
     <t>LPNWE361411661</t>
   </si>
   <si>
     <t>LPNWE374407220</t>
   </si>
   <si>
+    <t>Philips ostrza wymienne Philips SH50 / 50 do golarek elektrycznych z serii 5000, (wersja dla golarek HQ9/50 i RQ11/50) SH50/50</t>
+  </si>
+  <si>
+    <t>B00ZR19API</t>
+  </si>
+  <si>
+    <t>LPNHK528584448</t>
+  </si>
+  <si>
+    <t>oneisall cicha maszynka do strzyżenia sierści, Trymer dla psa, Bezprzewodowa, Ładowana, Elektryczna Złoty</t>
+  </si>
+  <si>
+    <t>B01HRSZRXM</t>
+  </si>
+  <si>
+    <t>LPNHK452720131</t>
+  </si>
+  <si>
     <t>DAGA Komfortowa podkładka termiczna, technologia Intellisense, miękka tkanina, 5 temperatur, 40 x 35 cm</t>
   </si>
   <si>
     <t>B0B9SYBBX3</t>
   </si>
   <si>
     <t>LPNWE360147916</t>
   </si>
   <si>
     <t>spN3YFVXGHS</t>
   </si>
   <si>
+    <t>Oral-B Junior Pro 8006540743027 Szczoteczka Elektryczna, Zielony, 1 Sztuka</t>
+  </si>
+  <si>
+    <t>B0C6MB3GY3</t>
+  </si>
+  <si>
+    <t>LPNHK450017300</t>
+  </si>
+  <si>
     <t>BEURER FT 100, termometr bezstykowych gorączki z technologią pomiaru na podczerwień pojedyncze</t>
   </si>
   <si>
     <t>B01KRGSQT8</t>
   </si>
   <si>
     <t>LPNHK402333042</t>
   </si>
   <si>
+    <t>Braun Silk-épil Lady Shaver 5-100 bezprzewodowa elektryczna golarka damska i trymer, różowa</t>
+  </si>
+  <si>
+    <t>B07B6GNDLJ</t>
+  </si>
+  <si>
+    <t>LPNHK449588209</t>
+  </si>
+  <si>
     <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe AC9140</t>
   </si>
   <si>
     <t>B01KLXFBVI</t>
   </si>
   <si>
     <t>LPNWE361161787</t>
   </si>
   <si>
     <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
   </si>
   <si>
     <t>B0DFYN8174</t>
   </si>
   <si>
     <t>LPNHK471472744</t>
   </si>
   <si>
     <t>Cecotec Ceramiczne żelazko faliste pokryte turmalinem RitualCare 2000 Summer Waves 2 beczki 25 mm</t>
   </si>
   <si>
     <t>B09HS7W8V6</t>
   </si>
   <si>
     <t>LPNWE287734289</t>
   </si>
   <si>
     <t>Imetec, Bellissima My Pro GH18 1100, prostownik do modelowania na gorące powietrze z ceramicznymi szczotkami, 5 akcesoriów do tworzenia gładkich i błyszczących włosów, miękkie fale i krętliki, 1000 W</t>
   </si>
   <si>
     <t>B07W3VJQZD</t>
   </si>
   <si>
     <t>LPNWE375058129</t>
   </si>
   <si>
     <t>StyleCare Essential Podgrzewana szczotka do prostowania BHH880/00 Philips</t>
   </si>
   <si>
     <t>B07FSBH6XY</t>
   </si>
   <si>
     <t>LPNWE375838614</t>
   </si>
   <si>
+    <t>LPNHK504102355</t>
+  </si>
+  <si>
+    <t>Beurer MG 40 masażer na podczerwień 648.25</t>
+  </si>
+  <si>
+    <t>B003ZUHRWQ</t>
+  </si>
+  <si>
+    <t>LPNHK488241736</t>
+  </si>
+  <si>
+    <t>Babyliss Turbo Smooth Suszarka Do Włosów, Czarny/Srebrny, 2200W</t>
+  </si>
+  <si>
+    <t>B07W4X74JC</t>
+  </si>
+  <si>
+    <t>LPNHK488072283</t>
+  </si>
+  <si>
     <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any Pojedynczy</t>
   </si>
   <si>
     <t>B07H39BLHP</t>
   </si>
   <si>
     <t>LPNHK451206252</t>
   </si>
   <si>
+    <t>0043917032092</t>
+  </si>
+  <si>
+    <t>Wahl Groomsman zestaw akumulatorowych trymerów do brody, włosów w nosie, łatwe detale i łatwa pielęgnacja ciała, z dodatkowym akumulatorowym trymerem do nosa na mokro i sucho</t>
+  </si>
+  <si>
+    <t>B0DSQ6GYL9</t>
+  </si>
+  <si>
+    <t>LPNHK449879853</t>
+  </si>
+  <si>
     <t>Beurer BS 45 podświetlane lusterko kosmetyczne z oświetleniem LED, przycisk czujnika dotykowego, dodatkowe lusterko magnetyczne z 5-krotnym powiększeniem, funkcja ściemniania</t>
   </si>
   <si>
     <t>B07T6J1BRR</t>
   </si>
   <si>
     <t>LPNHK443565340</t>
   </si>
   <si>
     <t>Daga, Podkładka termiczna Komfort szyjki macicy i ramion, technologia Intellisense, podwójny materiał, multitimer, 4 temperatury, 47 x 52 cm</t>
   </si>
   <si>
     <t>B0B9SZV29C</t>
   </si>
   <si>
     <t>LPNWE349651446</t>
   </si>
   <si>
     <t>Philips OneBlade 360 Autentyczny Elektryczny trymer i golarka do zarostu Philips OneBlade 360 Authentic, 2x 360 ostrzy, 3x grzebień do zarostu (1,3,5 mm), QP2724/31</t>
   </si>
   <si>
     <t>B0DCFP3Z14</t>
   </si>
   <si>
     <t>LPNHK471436412</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
     <t>Cecotec PrecisionCare Elite Rotationsrasierer, Laufzeit 70 Minuten, Edelstahlklingen, IPX6 wasserdicht, für den täglichen Gebrauch oder auf Reisen, leistungsstark und effizient, 7200 U/min</t>
   </si>
   <si>
     <t>B0FLF44K1C</t>
   </si>
   <si>
     <t>LPNWE375472584</t>
   </si>
   <si>
+    <t>LPNHK528274271</t>
+  </si>
+  <si>
     <t>Cecotec Bezprzewodowa Prostownica do włosów Bamba RitualCare Liberty Pro. 50 min autonomia, powłoka ceramiczna, podstawa obciążenia, reguluje temperaturę, ergonomiczna konstrukcja</t>
   </si>
   <si>
     <t>B0CL7CQ5WF</t>
   </si>
   <si>
     <t>LPNWE377134766</t>
   </si>
   <si>
     <t>LPNHK472967646</t>
   </si>
   <si>
     <t>QP2824/31 ONE BLADE HYBRID ONLINE AMAZON</t>
   </si>
   <si>
     <t>B0DXLBZF4Q</t>
   </si>
   <si>
     <t>LPNHK451059104</t>
   </si>
   <si>
     <t>LPNHK402107142</t>
   </si>
   <si>
     <t>LPNHK402231760</t>
   </si>
   <si>
     <t>LPNHK401810901</t>
   </si>
   <si>
     <t>LPNHK439451653</t>
   </si>
   <si>
     <t>Remington prostownica do włosów, powłoka ceramiczna z perłami, zakres temp. 150-235°C, szybkie nagrzewanie, ruchome płytki, obrotowy przewód 3m, blokada płytek, etui, czarno-biała, Pearl Pro S9501</t>
   </si>
   <si>
     <t>B09RN9SZ71</t>
   </si>
   <si>
     <t>LPNWE361935736</t>
   </si>
   <si>
+    <t>Philips Multigroom All-in-One z serii 3000: 9-elementowy trymer do twarzy, głowy i ciała, samoostrzące się, przyjazne dla skóry ostrza, 12 ustawień długości, model MG3946/15</t>
+  </si>
+  <si>
+    <t>B0FDL1XP3J</t>
+  </si>
+  <si>
+    <t>LPNHK452739849</t>
+  </si>
+  <si>
+    <t>Remington Barttrimmer Herren [inkl XL-langer Vollbart Aufsatz/0,4mm-35mm/Titan selbstschärf. Klingen] Bartschneider Set (3 Aufsteckkämme:Stoppel/kurz/XL, Netz-/Akkubetrieb, Langhaarschneider) MB4046 Barttrimmer pojedyncze</t>
+  </si>
+  <si>
+    <t>B08D49CC48</t>
+  </si>
+  <si>
+    <t>LPNHK449873439</t>
+  </si>
+  <si>
     <t>Philips Sonicare For Kids, elektrische Schallzahnbürste mit App, für Kinder ab 3 Jahren, mit SmarTimer und QuadPacer für eine gründliche Reinigung, Rosa, Modell HX6352/42</t>
   </si>
   <si>
     <t>B08C179W19</t>
   </si>
   <si>
     <t>LPNHK402406064</t>
   </si>
   <si>
-    <t>Remington Prostownica do włosów Pro-Ceramic Extra Slim do krótkich włosów, brody i fryzur typu pixie (ruchome płytki, zaawansowana powłoka ceramiczna, 9 ustawień 150-230°C, szybkie nagrzewanie) S5515</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNHK470606888</t>
   </si>
   <si>
     <t>Oral-B Io 10 8006540759912 Elektryczna Szczoteczka, Czarny, 360° Szczoteczka do zębów + 1 wkład</t>
   </si>
   <si>
     <t>B0B4WQXL21</t>
   </si>
   <si>
     <t>LPNHK471568147</t>
   </si>
   <si>
+    <t>Oral-B Pro 3 3000 8006540759790 Szczoteczka Elektryczna do Zębów, Czarny, 2 Końcówki</t>
+  </si>
+  <si>
+    <t>B0B4WR2WK1</t>
+  </si>
+  <si>
+    <t>LPNHK503546136</t>
+  </si>
+  <si>
     <t>Grundig Hs 6230 GMS3980 Lokówka, Fioletowy</t>
   </si>
   <si>
     <t>B0BSXLFS8L</t>
   </si>
   <si>
     <t>LPNHK401796231</t>
   </si>
   <si>
     <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
   </si>
   <si>
     <t>B0BQ12ZGFJ</t>
   </si>
   <si>
     <t>LPNWE374460069</t>
   </si>
   <si>
     <t>Braun Series 3 300S Elektryczna Maszynka do Golenia Dla Mężczyzn z 3 Ostrzami, Zielony Pojedynczy</t>
   </si>
   <si>
     <t>B0822YBGK3</t>
   </si>
   <si>
     <t>LPNHK433901580</t>
   </si>
   <si>
-    <t>Philips Multigroom All-in-One z serii 3000: 9-elementowy trymer do twarzy, głowy i ciała, samoostrzące się, przyjazne dla skóry ostrza, 12 ustawień długości, model MG3946/15</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNHK401727002</t>
   </si>
   <si>
     <t>LPNHK440280390</t>
   </si>
   <si>
+    <t>Philips Air Styler 5000 BHA530/00 Lokówko Suszarka, Granatowy Stylizator powietrza serii 5000 z 5 akcesoriami</t>
+  </si>
+  <si>
+    <t>B0BF59HN2Q</t>
+  </si>
+  <si>
+    <t>LPNHK504374933</t>
+  </si>
+  <si>
     <t>Philips Bodygroom 5000, Trymer do Pachwin i Ciała z Możliwością Użytkowania pod Prysznicem, Dokładne i Wygodne Golenie, Pielęgnacja Całego Ciała, w Tym Pleców, 60 Min Czas Pracy, Model Bg5021/16</t>
   </si>
   <si>
     <t>B0CR4CC5R5</t>
   </si>
   <si>
     <t>LPNHK401849586</t>
   </si>
   <si>
     <t>Remington suszarko-lokówka Hydraluxe 2w1: suszarka do włosów i szczotka zwiększająca objętość, chroni włosy, 3 ust. nagrzewania i 2 ust. nawiewu, zimny nawiew, moc 1200W, AS8901 Szczotka na gorące powietrze</t>
   </si>
   <si>
     <t>B08DHYY7CQ</t>
   </si>
   <si>
     <t>LPNWE377871765</t>
   </si>
   <si>
     <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
   </si>
   <si>
     <t>B0C815WY3Z</t>
   </si>
   <si>
     <t>LPNHK402181560</t>
@@ -704,104 +830,149 @@
   <si>
     <t>LPNHK401663149</t>
   </si>
   <si>
     <t>LPNHK464855212</t>
   </si>
   <si>
     <t>0761318522362</t>
   </si>
   <si>
     <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
   </si>
   <si>
     <t>B0D98PWHXN</t>
   </si>
   <si>
     <t>LPNWE361884338</t>
   </si>
   <si>
     <t>LPNWE358068406</t>
   </si>
   <si>
     <t>LPNWE358804217</t>
   </si>
   <si>
+    <t>Beurer Antelope AMG 98 BOOM Pistolet do Masażu, Kompaktowy z 4 Nasadkami, do Relaksacji i Regeneracji, Silny Masaż Punktowy, Aparat do Masażu Mięśni z 5 Poziomami Intensywności i Akumulatorem</t>
+  </si>
+  <si>
+    <t>B0D453VJXR</t>
+  </si>
+  <si>
+    <t>LPNHK450670729</t>
+  </si>
+  <si>
     <t>Oral-B PRO 3 3000 elektryczna szczoteczka do zębów, 2 końcówki CrossAction, z 3 trybami czyszczenia i wizualną kontrolą nacisku 360°, do pielęgnacji zębów, prezent dla mężczyzny/kobiety, niebieska, 1 Pro 3 3000 Blue pojedyncze</t>
   </si>
   <si>
     <t>B0B4WRF93V</t>
   </si>
   <si>
     <t>LPNHK451301618</t>
   </si>
   <si>
+    <t>Trymer do brody / włosów Panasonic ER-GC71 z 39 ustawieniami długości, trymer do brody dla mężczyzn, stylizacja i pielęgnacja włosów i brody pojedyncze</t>
+  </si>
+  <si>
+    <t>B01G8JR3TM</t>
+  </si>
+  <si>
+    <t>LPNHK452690494</t>
+  </si>
+  <si>
+    <t>Beurer HT 22 urządzenie do usuwania rozdwojonych końcówek włosów szybko i skutecznie, bez utraty długości dla zdrowych włosów, z wyświetlaczem LED, czas pracy baterii 2 h, różowy</t>
+  </si>
+  <si>
+    <t>B09VLCJ2X5</t>
+  </si>
+  <si>
+    <t>LPNHK449634554</t>
+  </si>
+  <si>
     <t>DAGA Podkładka termiczna Komfort szyjki macicy i pleców, Technologia Intellisense, Miękka tkanina, Multi-Timer, 4 Temperatury, 52x38 cm</t>
   </si>
   <si>
     <t>B0B9SWT7JT</t>
   </si>
   <si>
     <t>LPNWE352965510</t>
   </si>
   <si>
     <t>Braun Face 810 depilator i szczotka złuszczająca do twarzy Reinigungsbürste</t>
   </si>
   <si>
     <t>B00LZPLRCE</t>
   </si>
   <si>
     <t>LPNHK374445828</t>
   </si>
   <si>
+    <t>BaByliss Lokówka do włosów 38mm C453E Ceramiczny uchwyt z kwarcem, z pincetą, 6 Temperatury 160°C do 210°C Trwałe loki, Zimna końcówka uchwytu, Rękawica w zestawie, Obrotowy kabel</t>
+  </si>
+  <si>
+    <t>B07ZNVZTWW</t>
+  </si>
+  <si>
+    <t>LPNHK454130140</t>
+  </si>
+  <si>
     <t>Rowenta Express Style Lokówko-Suszarka, Czarny/Czerwony, 800 W</t>
   </si>
   <si>
     <t>B0B8YNMFV4</t>
   </si>
   <si>
     <t>LPNHK470805407</t>
   </si>
   <si>
     <t>RENPHO Inteligentna waga FSA HSA Store kwalifikuje się, waga tkanki tłuszczowej z wyświetlaczem VA, waga Bluetooth do pomiaru masy ciała i zawartości tłuszczu, BMI, masy mięśniowej i kostnej,</t>
   </si>
   <si>
     <t>B0C6XJ1C1W</t>
   </si>
   <si>
     <t>LPNHK439533992</t>
   </si>
   <si>
     <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
   </si>
   <si>
     <t>B0CQHW6YD8</t>
   </si>
   <si>
     <t>LPNHK439321862</t>
   </si>
   <si>
+    <t>Beurer MG 99 pistolet do masażu, poręczny pistolet do masażu z 4 końcówkami, mocny masaż punktów spustowych, rozluźnienie napięć, kompaktowe urządzenie do masażu mięśni z 5 poziomami intensywności i Kompaktowe – 4 nasadki, 5 poziomów intensywności</t>
+  </si>
+  <si>
+    <t>B09QC1W78J</t>
+  </si>
+  <si>
+    <t>LPNHK450070862</t>
+  </si>
+  <si>
     <t>Philips BT5515 / 15 Trymer do Brody 3 akcesoria</t>
   </si>
   <si>
     <t>B07M5B1L9S</t>
   </si>
   <si>
     <t>LPNHK402020936</t>
   </si>
   <si>
     <t>0783318980188</t>
   </si>
   <si>
     <t>Panasonic Series 500 ES-RT67 golarka akumulatorowa, 3-ostrzowy system tnący, wyświetlacz LED, wysuwany trymer, na mokro i sucho, obrotowa głowica, czarno-srebrna</t>
   </si>
   <si>
     <t>B00NIO9WBS</t>
   </si>
   <si>
     <t>LPNHK433565326</t>
   </si>
   <si>
     <t>GA.MA Italy Professional, Suszarka Pluma 5500 Endurance Ion, Profesjonalna suszarka z włoskim silnikiem AC o mocy 2400 W, Technologia Ion Plus dla lśniących włosów bez puszenia się, Kolor Turkusowy</t>
   </si>
   <si>
     <t>B01MYWA3OD</t>
@@ -815,50 +986,62 @@
   <si>
     <t>B09NYD73N4</t>
   </si>
   <si>
     <t>LPNHK402065043</t>
   </si>
   <si>
     <t>Cecotec Sterylizator elektryczny, sterylizator do butelek Nana Babycare Digitalsterilizer. 6 butelek z uchwytem na smoczki, sterylizacja 8 min, nie zawiera BPA, bezpieczny dla wody, mleka, żywności</t>
   </si>
   <si>
     <t>B0BPZR46TR</t>
   </si>
   <si>
     <t>LPNWE353548362</t>
   </si>
   <si>
     <t>Beurer IH 57 inhalator, nebulizacja z membraną oscylacyjną i technologią aerozolową, przenośny inhalator z akumulatorem, na przeziębienia i astmę</t>
   </si>
   <si>
     <t>B0BHTSWN9Q</t>
   </si>
   <si>
     <t>LPNHK401767628</t>
   </si>
   <si>
+    <t>Trymer do brody Philips z serii 7000 – samoostrzące się metalowe ostrza, 40 ustawień długości, BeardSense, zbiornik na włosy, 100% wodoodporności, podstawka ładująca, miękkie etui, model BT7660/15</t>
+  </si>
+  <si>
+    <t>B0F71NBL52</t>
+  </si>
+  <si>
+    <t>LPNHK449749668</t>
+  </si>
+  <si>
+    <t>spLc0NP4mKm</t>
+  </si>
+  <si>
     <t>Babyliss Super Smooth 235 ST393E Prostownica do Włosów, Czarny/Złoty Super Smooth 235°C.</t>
   </si>
   <si>
     <t>B07W864798</t>
   </si>
   <si>
     <t>LPNHK446360162</t>
   </si>
   <si>
     <t>LPNWE374235502</t>
   </si>
   <si>
     <t>Philips Maszynka do strzyżenia seria 9000, golarka elektryczna, trymer dla mężczyzn, cyfrowe sterowanie dotykowe, tytanowe ostrza, 400 ustawień długości, 120 min bezprzewodowego użytkowania HC9450/15 3 grzebienien</t>
   </si>
   <si>
     <t>B00S3NPM6S</t>
   </si>
   <si>
     <t>LPNHK401838862</t>
   </si>
   <si>
     <t>Philips Sonicare 4100 Elektryczna Szczoteczka do Zębów dla Dorosłych z 1 Główką Szczoteczki Sonicznej Philips W2 Optimal Black, Smukłym Etui Podróżnym i Ładowarką USB, Czarna (Model HX3683/54)</t>
   </si>
   <si>
     <t>B0CHMMT791</t>
@@ -866,141 +1049,222 @@
   <si>
     <t>LPNHK465846243</t>
   </si>
   <si>
     <t>Philips OneBlade Autentyczny Elektryczny trymer do twarzy i ciała, golarka i maszynka do ciała, 3x 360 ostrzy, 4x grzebień do zarostu (1,2,3,5 mm), 1x zestaw do ciała, QP2834/31</t>
   </si>
   <si>
     <t>B0DCFYVR1Z</t>
   </si>
   <si>
     <t>LPNHK402070799</t>
   </si>
   <si>
     <t>LPNHK439304673</t>
   </si>
   <si>
     <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, BeardSense, zbiornik na włosy, 100% wodoodporności, nasadka do cieniowania, etui podróżne, BT5785/30</t>
   </si>
   <si>
     <t>B0F71KSBJD</t>
   </si>
   <si>
     <t>LPNHK401618877</t>
   </si>
   <si>
+    <t>LPNHK450545802</t>
+  </si>
+  <si>
+    <t>LPNHK451066238</t>
+  </si>
+  <si>
     <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
   </si>
   <si>
     <t>B0DQWQJ1MY</t>
   </si>
   <si>
     <t>LPNHK451184103</t>
   </si>
   <si>
+    <t>Braun Series 5 51-B1000s Golarka, Niebieski, 3 Ostrza</t>
+  </si>
+  <si>
+    <t>B0B3JBYXG8</t>
+  </si>
+  <si>
+    <t>LPNHK449627025</t>
+  </si>
+  <si>
+    <t>LPNHK450373906</t>
+  </si>
+  <si>
+    <t>LPNHK477881630</t>
+  </si>
+  <si>
+    <t>LPNHK450062290</t>
+  </si>
+  <si>
     <t>0043917003320</t>
   </si>
   <si>
     <t>Wahl 09899-016 Aqua Groom</t>
   </si>
   <si>
     <t>B07FNF7NX5</t>
   </si>
   <si>
     <t>LPNHK402043747</t>
   </si>
   <si>
     <t>Braun All-In-One zestaw do pielęgnacji brody, 10 w 1, trymer do brody, trymer/maszynka do włosów, wodoodporna, 100 minut bezprzewodowego czasu pracy MGK7410 10 w 1 MGK7410</t>
   </si>
   <si>
     <t>B0BT52P8GW</t>
   </si>
   <si>
     <t>LPNHK401730801</t>
   </si>
   <si>
     <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
   </si>
   <si>
     <t>B0872DQW46</t>
   </si>
   <si>
     <t>LPNHK401808222</t>
   </si>
   <si>
     <t>LPNHK451269168</t>
   </si>
   <si>
+    <t>BaByliss AS200E Obrotowy zestaw szczotek z ciepłym powietrzem Brush &amp; Style Ionic, 1000 Watt, 4 nasadki, czarny</t>
+  </si>
+  <si>
+    <t>B0743BR42Y</t>
+  </si>
+  <si>
+    <t>LPNHK522687196</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 7, 11 w 1 zestaw groomingów, ProBlade, trymer do włosów w nosie, AutoSense, golarka męska, golarka elektryczna, trymer do brody i maszynka do włosów, akumulator 120 min, Zestaw 11 w 1</t>
+  </si>
+  <si>
+    <t>B0DQWP1XBB</t>
+  </si>
+  <si>
+    <t>LPNHK452751875</t>
+  </si>
+  <si>
     <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
   </si>
   <si>
     <t>B0CG6VGPM4</t>
   </si>
   <si>
     <t>LPNHK401711707</t>
   </si>
   <si>
     <t>LPNHK440376120</t>
   </si>
   <si>
+    <t>LPNHK454820233</t>
+  </si>
+  <si>
     <t>LPNWE358855763</t>
   </si>
   <si>
     <t>RENPHO Przenośny masażer do stóp z ciepłem do zapalenia powięzi podeszwy, ugniatania Shiatsu 3D, kompresji, elektryczny masażer stóp dla rozmiaru 45 057r 15.4</t>
   </si>
   <si>
     <t>B0B8ZC72HG</t>
   </si>
   <si>
     <t>LPNWE358799701</t>
   </si>
   <si>
+    <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
+  </si>
+  <si>
+    <t>B0BS1WCG38</t>
+  </si>
+  <si>
+    <t>LPNHK451165515</t>
+  </si>
+  <si>
     <t>Philips Sonicare Power Flosser 3000 bezprzewodowy irygator do jamy ustnej, do zębów, dziąseł i zębów, w kolorze czarnym (model HX3826/33) Black</t>
   </si>
   <si>
     <t>B0CDB2TS8M</t>
   </si>
   <si>
     <t>LPNHK401667646</t>
   </si>
   <si>
+    <t>Braun BT7441 trymer do brody, trymer do brody, trymer do włosów, profesjonalna maszynka do strzyżenia włosów (opakowanie nadające się do recyklingu), 40 ustawień, stacja ładująca, etui podróżne,</t>
+  </si>
+  <si>
+    <t>B0C7WKZHDM</t>
+  </si>
+  <si>
+    <t>LPNHK450658690</t>
+  </si>
+  <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
   </si>
   <si>
     <t>B0B911KRRD</t>
   </si>
   <si>
     <t>LPNHK471328019</t>
   </si>
   <si>
     <t>Braun All-in-One Series 7, 12 w 1 zestaw groomingów, ProBlade, trymer do włosów w nosie, AutoSense, golarka męska, golarka elektryczna, trymer do brody i maszynka do włosów, akumulator 120 min,</t>
   </si>
   <si>
     <t>B0DQWLG36G</t>
   </si>
   <si>
     <t>LPNHK439537863</t>
+  </si>
+  <si>
+    <t>Dreame Hair Glory Combo suszarka do włosów, szybkoschnąca, 110 000 obrotów na minutę, przepływ powietrza 70 m/s, technologia jonów ujemnych, regulacja temperatury i prędkości powietrza, w zestawie Glory Combo biały</t>
+  </si>
+  <si>
+    <t>B0CR6JMJ26</t>
+  </si>
+  <si>
+    <t>LPNHK487945126</t>
+  </si>
+  <si>
+    <t>BaBylissMEN E996E linia Super-X Metal, Akumulatorowa maszynka do strzyżenia włosów, Srebrna/Grafitowa</t>
+  </si>
+  <si>
+    <t>B098XWWYDJ</t>
+  </si>
+  <si>
+    <t>LPNHK504302003</t>
   </si>
   <si>
     <t>Beurer Reload Pistolet do Masażu z Funkcją Ogrzewania i Chłodzenia, Masażer Mięśni do Punktów Spustowych, 5 Głowic Masujących, 5 Poziomów Intensywności do 3000 Obr</t>
   </si>
   <si>
     <t>B0DNTKJ4V2</t>
   </si>
   <si>
     <t>LPNHK402076439</t>
   </si>
   <si>
     <t>Braun Silk-Expert Pro 5 PL5137MN IPL Urządzenie Do Depilacji Włosów, Biały/Złoty, 4 Nakładki</t>
   </si>
   <si>
     <t>B07MXYZLSP</t>
   </si>
   <si>
     <t>LPNHK439374745</t>
   </si>
   <si>
     <t>Cecotec Prostownica do włosów z powietrzem i 6 akcesoriami AirLisse 6i1n Elite. 112000 obr./min, przepływ powietrza 13 m/s, funkcja plazmy, silnik bezszczotkowy, w zestawie konwencjonalna szczotka</t>
   </si>
   <si>
     <t>B0FKT2BDVQ</t>
   </si>
@@ -1346,59 +1610,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G118"/>
+  <dimension ref="A1:G153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B118" sqref="B118"/>
+      <selection activeCell="B153" sqref="B153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="292.5" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1528,2596 +1792,3401 @@
       </c>
       <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>16.99</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="1">
-        <v>3121040088371</v>
+        <v>4013833061328</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>18.99</v>
+        <v>17.99</v>
       </c>
       <c r="G8" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9" s="1">
-        <v>4008496881963</v>
+        <v>3121040088371</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>19.59</v>
+        <v>18.99</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="1">
-        <v>8435484033725</v>
+        <v>4008496881963</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>19.9</v>
+        <v>19.59</v>
       </c>
       <c r="G10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B11" s="1">
-        <v>8435484033725</v>
+        <v>6974680411880</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11">
-        <v>19.9</v>
+        <v>19.88</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B12" s="1">
-        <v>8435484042192</v>
+        <v>8435484033725</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12">
         <v>19.9</v>
       </c>
       <c r="G12" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8435484033725</v>
+      </c>
+      <c r="C13" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>19.9</v>
       </c>
       <c r="G13" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" s="1">
-        <v>6974057933359</v>
+        <v>8435484042192</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B15" s="1">
-        <v>4015588410178</v>
+        <v>8435484035026</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B16" s="1">
-        <v>4211125608569</v>
+        <v>6974057933359</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
         <v>19.99</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B17" s="1">
-        <v>4210201427063</v>
+        <v>4015588410178</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>19.99</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" s="1">
-        <v>4211125795061</v>
+        <v>4211125608569</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>19.99</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B19" s="1">
-        <v>4211125608569</v>
+        <v>4210201427063</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19">
         <v>19.99</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>64</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4211125795061</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>20.9</v>
+        <v>19.99</v>
       </c>
       <c r="G20" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B21" s="1">
-        <v>616120431718</v>
+        <v>4211125608569</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>21.03</v>
+        <v>19.99</v>
       </c>
       <c r="G21" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>21.9</v>
+        <v>20.9</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B23" s="1">
-        <v>6974690510986</v>
+        <v>616120431718</v>
       </c>
       <c r="C23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>21.99</v>
+        <v>21.03</v>
       </c>
       <c r="G23" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>4211125105051</v>
+        <v>8435771918858</v>
       </c>
       <c r="C24" t="s">
         <v>76</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24">
-        <v>22.99</v>
+        <v>21.9</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
-        <v>3030050069433</v>
+        <v>6974690510986</v>
       </c>
       <c r="C25" t="s">
         <v>79</v>
       </c>
       <c r="D25" t="s">
         <v>80</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>23.5</v>
+        <v>21.99</v>
       </c>
       <c r="G25" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B26" s="1">
-        <v>8435484042291</v>
+        <v>4211125105051</v>
       </c>
       <c r="C26" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>23.9</v>
+        <v>22.99</v>
       </c>
       <c r="G26" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="B27" s="1">
-        <v>4210201427063</v>
+        <v>3030050069433</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>23.99</v>
+        <v>23.5</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B28" s="1">
-        <v>4008496975754</v>
+        <v>8435484042291</v>
       </c>
       <c r="C28" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>24.65</v>
+        <v>23.9</v>
       </c>
       <c r="G28" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="B29" s="1">
-        <v>4008496975716</v>
+        <v>4210201427063</v>
       </c>
       <c r="C29" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>24.68</v>
+        <v>23.99</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" s="1">
-        <v>8435484043311</v>
+        <v>4008496975754</v>
       </c>
       <c r="C30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F30">
-        <v>24.88</v>
+        <v>24.65</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B31" s="1">
-        <v>8436614731269</v>
+        <v>4008496975716</v>
       </c>
       <c r="C31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>24.95</v>
+        <v>24.68</v>
       </c>
       <c r="G31" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>8594049738533</v>
+        <v>8435484043311</v>
       </c>
       <c r="C32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>25.32</v>
+        <v>24.88</v>
       </c>
       <c r="G32" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B33" s="1">
-        <v>4211125614034</v>
+        <v>8436614731269</v>
       </c>
       <c r="C33" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33">
-        <v>25.99</v>
+        <v>24.95</v>
       </c>
       <c r="G33" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B34" s="1">
-        <v>4008496823451</v>
+        <v>8594049738533</v>
       </c>
       <c r="C34" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D34" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>26.99</v>
+        <v>25.32</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B35" s="1">
-        <v>4008496823451</v>
+        <v>4211125614034</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>26.99</v>
+        <v>25.99</v>
       </c>
       <c r="G35" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B36" s="1">
-        <v>8700216074445</v>
+        <v>4008496823451</v>
       </c>
       <c r="C36" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>26.99</v>
       </c>
       <c r="G36" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1">
-        <v>4008496876051</v>
+        <v>4008496823451</v>
       </c>
       <c r="C37" t="s">
         <v>111</v>
       </c>
       <c r="D37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>27.99</v>
+        <v>26.99</v>
       </c>
       <c r="G37" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="1">
-        <v>5025232896417</v>
+        <v>8700216074445</v>
       </c>
       <c r="C38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>29.44</v>
+        <v>26.99</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B39" s="1">
-        <v>3030050122282</v>
+        <v>4008496876051</v>
       </c>
       <c r="C39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>29.9</v>
+        <v>27.99</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B40" s="1">
-        <v>8435484044509</v>
+        <v>5038061164992</v>
       </c>
       <c r="C40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D40" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F40">
-        <v>29.9</v>
+        <v>28.69</v>
       </c>
       <c r="G40" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B41" s="1">
-        <v>4211125658182</v>
+        <v>5025232896417</v>
       </c>
       <c r="C41" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D41" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>29.99</v>
+        <v>29.44</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B42" s="1">
-        <v>5038061112665</v>
+        <v>3030050122282</v>
       </c>
       <c r="C42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D42" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42">
-        <v>29.99</v>
+        <v>29.9</v>
       </c>
       <c r="G42" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B43" s="1">
-        <v>5038061112665</v>
+        <v>8435484044509</v>
       </c>
       <c r="C43" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D43" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
-        <v>29.99</v>
+        <v>29.9</v>
       </c>
       <c r="G43" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B44" s="1">
-        <v>5038061112665</v>
+        <v>4211125658182</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D44" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
         <v>29.99</v>
       </c>
       <c r="G44" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B45" s="1">
-        <v>8007403168728</v>
+        <v>5038061112665</v>
       </c>
       <c r="C45" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D45" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>31.9</v>
+        <v>29.99</v>
       </c>
       <c r="G45" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B46" s="1">
-        <v>4211125795054</v>
+        <v>5038061112665</v>
       </c>
       <c r="C46" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>32.87</v>
+        <v>29.99</v>
       </c>
       <c r="G46" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B47" s="1">
-        <v>4008496873449</v>
+        <v>5038061112665</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
         <v>139</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F47">
-        <v>32.99</v>
+        <v>29.99</v>
       </c>
       <c r="G47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>140</v>
       </c>
       <c r="B48" s="1">
-        <v>8720689031868</v>
+        <v>8710103736691</v>
       </c>
       <c r="C48" t="s">
         <v>141</v>
       </c>
       <c r="D48" t="s">
         <v>142</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>33.79</v>
+        <v>29.99</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>143</v>
       </c>
       <c r="B49" s="1">
-        <v>8435484041973</v>
+        <v>6934399209772</v>
       </c>
       <c r="C49" t="s">
         <v>144</v>
       </c>
       <c r="D49" t="s">
         <v>145</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
       <c r="F49">
-        <v>33.9</v>
+        <v>30.04</v>
       </c>
       <c r="G49" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>146</v>
       </c>
       <c r="B50" s="1">
-        <v>8007403117269</v>
+        <v>8007403168728</v>
       </c>
       <c r="C50" t="s">
         <v>147</v>
       </c>
       <c r="D50" t="s">
         <v>148</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>34.0</v>
+        <v>31.9</v>
       </c>
       <c r="G50" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" s="1">
-        <v>8710103907053</v>
+        <v>8006540743027</v>
       </c>
       <c r="C51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D51" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
       <c r="F51">
-        <v>34.59</v>
+        <v>31.95</v>
       </c>
       <c r="G51" t="s">
-        <v>133</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B52" s="1">
-        <v>5025232876976</v>
+        <v>4211125795054</v>
       </c>
       <c r="C52" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D52" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>35.99</v>
+        <v>32.87</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B53" s="1">
-        <v>4211125584047</v>
+        <v>4210201192688</v>
       </c>
       <c r="C53" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D53" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F53">
-        <v>38.7</v>
+        <v>32.9</v>
       </c>
       <c r="G53" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B54" s="1">
-        <v>8007403168681</v>
+        <v>4008496873449</v>
       </c>
       <c r="C54" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D54" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>39.0</v>
+        <v>32.99</v>
       </c>
       <c r="G54" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B55" s="1">
-        <v>8720689035958</v>
+        <v>8720689031868</v>
       </c>
       <c r="C55" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D55" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F55">
-        <v>39.59</v>
+        <v>33.79</v>
       </c>
       <c r="G55" t="s">
-        <v>164</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="1">
-        <v>8447420193059</v>
+        <v>8435484041973</v>
       </c>
       <c r="C56" t="s">
         <v>166</v>
       </c>
       <c r="D56" t="s">
         <v>167</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>39.59</v>
+        <v>33.9</v>
       </c>
       <c r="G56" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="1">
-        <v>8435484034616</v>
+        <v>8007403117269</v>
       </c>
       <c r="C57" t="s">
         <v>169</v>
       </c>
       <c r="D57" t="s">
         <v>170</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>39.87</v>
+        <v>34.0</v>
       </c>
       <c r="G57" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="B58" s="1">
         <v>8710103907053</v>
       </c>
       <c r="C58" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>39.95</v>
+        <v>34.59</v>
       </c>
       <c r="G58" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="B59" s="1">
-        <v>8720689040099</v>
+        <v>4008496873449</v>
       </c>
       <c r="C59" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="D59" t="s">
         <v>174</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>39.99</v>
+        <v>34.9</v>
       </c>
       <c r="G59" t="s">
-        <v>164</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B60" s="1">
-        <v>8720689040099</v>
+        <v>4211125645489</v>
       </c>
       <c r="C60" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D60" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G60" t="s">
-        <v>164</v>
+        <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B61" s="1">
-        <v>8720689040099</v>
+        <v>3030050153842</v>
       </c>
       <c r="C61" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D61" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61">
-        <v>39.99</v>
+        <v>35.21</v>
       </c>
       <c r="G61" t="s">
-        <v>164</v>
+        <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B62" s="1">
-        <v>8720689040099</v>
+        <v>5025232876976</v>
       </c>
       <c r="C62" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="D62" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>39.99</v>
+        <v>35.99</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>8720689040099</v>
+        <v>185</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>184</v>
       </c>
       <c r="C63" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D63" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>39.99</v>
+        <v>36.38</v>
       </c>
       <c r="G63" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B64" s="1">
-        <v>5038061140279</v>
+        <v>4211125584047</v>
       </c>
       <c r="C64" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="D64" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64">
-        <v>39.99</v>
+        <v>38.7</v>
       </c>
       <c r="G64" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B65" s="1">
-        <v>8710103948469</v>
+        <v>8007403168681</v>
       </c>
       <c r="C65" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="D65" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>41.42</v>
+        <v>39.0</v>
       </c>
       <c r="G65" t="s">
-        <v>164</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B66" s="1">
-        <v>5038061164992</v>
+        <v>8720689035958</v>
       </c>
       <c r="C66" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D66" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>41.96</v>
+        <v>39.59</v>
       </c>
       <c r="G66" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="B67" s="1">
-        <v>8006540759912</v>
+        <v>8447420193059</v>
       </c>
       <c r="C67" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D67" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>43.04</v>
+        <v>39.59</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="B68" s="1">
-        <v>4013833058465</v>
+        <v>8710103907053</v>
       </c>
       <c r="C68" t="s">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="D68" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>44.01</v>
+        <v>39.83</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="B69" s="1">
-        <v>8435484044394</v>
+        <v>8435484034616</v>
       </c>
       <c r="C69" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="D69" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>44.54</v>
+        <v>39.87</v>
       </c>
       <c r="G69" t="s">
-        <v>133</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" s="1">
+        <v>8710103907053</v>
+      </c>
+      <c r="C70" t="s">
+        <v>172</v>
+      </c>
+      <c r="D70" t="s">
+        <v>205</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>39.95</v>
+      </c>
+      <c r="G70" t="s">
         <v>197</v>
-      </c>
-[...16 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B71" s="1">
-        <v>8720689027762</v>
+        <v>8720689040099</v>
       </c>
       <c r="C71" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D71" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G71" t="s">
-        <v>15</v>
+        <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B72" s="1">
-        <v>8720689027762</v>
+        <v>8720689040099</v>
       </c>
       <c r="C72" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D72" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F72">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="G72" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B73" s="1">
-        <v>8720689020565</v>
+        <v>8720689040099</v>
       </c>
       <c r="C73" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>47.99</v>
+        <v>39.99</v>
       </c>
       <c r="G73" t="s">
-        <v>15</v>
+        <v>197</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C74" t="s">
         <v>207</v>
       </c>
-      <c r="B74" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F74">
-        <v>47.99</v>
+        <v>39.99</v>
       </c>
       <c r="G74" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B75" s="1">
-        <v>8720689013857</v>
+        <v>8720689040099</v>
       </c>
       <c r="C75" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D75" t="s">
         <v>212</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G75" t="s">
-        <v>164</v>
+        <v>81</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B76" s="1">
-        <v>8720689013857</v>
+        <v>5038061140279</v>
       </c>
       <c r="C76" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D76" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G76" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B77" s="1">
-        <v>4211125593926</v>
+        <v>8720689027762</v>
       </c>
       <c r="C77" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D77" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>49.49</v>
+        <v>39.99</v>
       </c>
       <c r="G77" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B78" s="1">
-        <v>8720689018920</v>
+        <v>5038061112467</v>
       </c>
       <c r="C78" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D78" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F78">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G78" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B79" s="1">
-        <v>5038061140057</v>
+        <v>8710103948469</v>
       </c>
       <c r="C79" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D79" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F79">
-        <v>49.99</v>
+        <v>41.42</v>
       </c>
       <c r="G79" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>120</v>
       </c>
       <c r="B80" s="1">
-        <v>5038061140057</v>
+        <v>5038061164992</v>
       </c>
       <c r="C80" t="s">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="D80" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
-        <v>49.99</v>
+        <v>41.96</v>
       </c>
       <c r="G80" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>226</v>
+      </c>
+      <c r="B81" s="1">
+        <v>8006540759912</v>
       </c>
       <c r="C81" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D81" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>49.99</v>
+        <v>43.04</v>
       </c>
       <c r="G81" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>229</v>
+      </c>
+      <c r="B82" s="1">
+        <v>8006540759790</v>
       </c>
       <c r="C82" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D82" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>49.99</v>
+        <v>43.35</v>
       </c>
       <c r="G82" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>232</v>
+      </c>
+      <c r="B83" s="1">
+        <v>4013833058465</v>
       </c>
       <c r="C83" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="D83" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83">
-        <v>49.99</v>
+        <v>44.01</v>
       </c>
       <c r="G83" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B84" s="1">
-        <v>8006540759752</v>
+        <v>8435484044394</v>
       </c>
       <c r="C84" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D84" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F84">
-        <v>50.0</v>
+        <v>44.54</v>
       </c>
       <c r="G84" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B85" s="1">
-        <v>8007403168698</v>
+        <v>4210201276326</v>
       </c>
       <c r="C85" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D85" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F85">
-        <v>52.9</v>
+        <v>44.99</v>
       </c>
       <c r="G85" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="B86" s="1">
-        <v>4210201097358</v>
+        <v>8720689027762</v>
       </c>
       <c r="C86" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="D86" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
-        <v>52.99</v>
+        <v>44.99</v>
       </c>
       <c r="G86" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="B87" s="1">
-        <v>3121040087107</v>
+        <v>8720689027762</v>
       </c>
       <c r="C87" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
       <c r="D87" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>54.99</v>
+        <v>44.99</v>
       </c>
       <c r="G87" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B88" s="1">
-        <v>4897122207167</v>
+        <v>8720689002813</v>
       </c>
       <c r="C88" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D88" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F88">
-        <v>55.99</v>
+        <v>47.45</v>
       </c>
       <c r="G88" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B89" s="1">
-        <v>8720689020558</v>
+        <v>8720689020565</v>
       </c>
       <c r="C89" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D89" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>56.63</v>
+        <v>47.99</v>
       </c>
       <c r="G89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B90" s="1">
-        <v>8710103885641</v>
+        <v>5038061110401</v>
       </c>
       <c r="C90" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D90" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
-        <v>57.99</v>
+        <v>47.99</v>
       </c>
       <c r="G90" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>252</v>
       </c>
-      <c r="B91" s="1" t="s">
-        <v>251</v>
+      <c r="B91" s="1">
+        <v>8720689013857</v>
       </c>
       <c r="C91" t="s">
         <v>253</v>
       </c>
       <c r="D91" t="s">
         <v>254</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
-        <v>58.42</v>
+        <v>48.99</v>
       </c>
       <c r="G91" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
+        <v>252</v>
+      </c>
+      <c r="B92" s="1">
+        <v>8720689013857</v>
+      </c>
+      <c r="C92" t="s">
+        <v>253</v>
+      </c>
+      <c r="D92" t="s">
         <v>255</v>
       </c>
-      <c r="B92" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
-        <v>58.67</v>
+        <v>48.99</v>
       </c>
       <c r="G92" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
+        <v>256</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4211125593926</v>
+      </c>
+      <c r="C93" t="s">
+        <v>257</v>
+      </c>
+      <c r="D93" t="s">
         <v>258</v>
       </c>
-      <c r="B93" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
-        <v>59.9</v>
+        <v>49.49</v>
       </c>
       <c r="G93" t="s">
-        <v>164</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
+        <v>259</v>
+      </c>
+      <c r="B94" s="1">
+        <v>8720689018920</v>
+      </c>
+      <c r="C94" t="s">
+        <v>260</v>
+      </c>
+      <c r="D94" t="s">
         <v>261</v>
       </c>
-      <c r="B94" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E94">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F94">
-        <v>59.9</v>
+        <v>49.99</v>
       </c>
       <c r="G94" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
+        <v>262</v>
+      </c>
+      <c r="B95" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C95" t="s">
+        <v>263</v>
+      </c>
+      <c r="D95" t="s">
         <v>264</v>
       </c>
-      <c r="B95" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
-        <v>59.97</v>
+        <v>49.99</v>
       </c>
       <c r="G95" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B96" s="1">
-        <v>3030050153903</v>
+        <v>5038061140057</v>
       </c>
       <c r="C96" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D96" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E96">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F96">
-        <v>60.69</v>
+        <v>49.99</v>
       </c>
       <c r="G96" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>267</v>
       </c>
-      <c r="B97" s="1">
-        <v>3030050153903</v>
+      <c r="B97" s="1" t="s">
+        <v>266</v>
       </c>
       <c r="C97" t="s">
         <v>268</v>
       </c>
       <c r="D97" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
-        <v>60.96</v>
+        <v>49.99</v>
       </c>
       <c r="G97" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>8710103701088</v>
+        <v>267</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>266</v>
       </c>
       <c r="C98" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D98" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F98">
-        <v>61.89</v>
+        <v>49.99</v>
       </c>
       <c r="G98" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>8720689022613</v>
+        <v>267</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>266</v>
       </c>
       <c r="C99" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="D99" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F99">
-        <v>62.99</v>
+        <v>49.99</v>
       </c>
       <c r="G99" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B100" s="1">
-        <v>8720689033299</v>
+        <v>4211125103460</v>
       </c>
       <c r="C100" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="D100" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F100">
-        <v>64.99</v>
+        <v>49.99</v>
       </c>
       <c r="G100" t="s">
-        <v>164</v>
+        <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
+        <v>275</v>
+      </c>
+      <c r="B101" s="1">
+        <v>8006540759752</v>
+      </c>
+      <c r="C101" t="s">
+        <v>276</v>
+      </c>
+      <c r="D101" t="s">
         <v>277</v>
       </c>
-      <c r="B101" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E101">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F101">
-        <v>64.99</v>
+        <v>50.0</v>
       </c>
       <c r="G101" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B102" s="1">
-        <v>8720689042031</v>
+        <v>5025232838363</v>
       </c>
       <c r="C102" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F102">
-        <v>64.99</v>
+        <v>50.99</v>
       </c>
       <c r="G102" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B103" s="1">
-        <v>7500435245012</v>
+        <v>4211125581329</v>
       </c>
       <c r="C103" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
       <c r="F103">
-        <v>66.91</v>
+        <v>51.0</v>
       </c>
       <c r="G103" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>284</v>
+      </c>
+      <c r="B104" s="1">
+        <v>8007403168698</v>
       </c>
       <c r="C104" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D104" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>69.21</v>
+        <v>52.9</v>
       </c>
       <c r="G104" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B105" s="1">
-        <v>4210201447238</v>
+        <v>4210201097358</v>
       </c>
       <c r="C105" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D105" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="E105">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F105">
-        <v>69.95</v>
+        <v>52.99</v>
       </c>
       <c r="G105" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B106" s="1">
-        <v>4211125646639</v>
+        <v>3030050153668</v>
       </c>
       <c r="C106" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D106" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>69.99</v>
+        <v>53.15</v>
       </c>
       <c r="G106" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
+        <v>293</v>
+      </c>
+      <c r="B107" s="1">
+        <v>3121040087107</v>
+      </c>
+      <c r="C107" t="s">
         <v>294</v>
       </c>
-      <c r="B107" s="1">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>295</v>
       </c>
-      <c r="D107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>69.99</v>
+        <v>54.99</v>
       </c>
       <c r="G107" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
+        <v>296</v>
+      </c>
+      <c r="B108" s="1">
+        <v>4897122207167</v>
+      </c>
+      <c r="C108" t="s">
+        <v>297</v>
+      </c>
+      <c r="D108" t="s">
         <v>298</v>
       </c>
-      <c r="B108" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>73.91</v>
+        <v>55.99</v>
       </c>
       <c r="G108" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B109" s="1">
-        <v>8720689018418</v>
+        <v>8720689020558</v>
       </c>
       <c r="C109" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D109" t="s">
         <v>301</v>
       </c>
       <c r="E109">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F109">
-        <v>73.91</v>
+        <v>56.63</v>
       </c>
       <c r="G109" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="B110" s="1">
-        <v>7500435245012</v>
+        <v>4211125650032</v>
       </c>
       <c r="C110" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="D110" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>78.1</v>
+        <v>56.99</v>
       </c>
       <c r="G110" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B111" s="1">
-        <v>4897122201691</v>
+        <v>8710103885641</v>
       </c>
       <c r="C111" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D111" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>79.99</v>
+        <v>57.99</v>
       </c>
       <c r="G111" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>8720689011044</v>
+        <v>309</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>308</v>
       </c>
       <c r="C112" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D112" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>80.31</v>
+        <v>58.42</v>
       </c>
       <c r="G112" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B113" s="1">
-        <v>5038061144017</v>
+        <v>8023277123069</v>
       </c>
       <c r="C113" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D113" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F113">
-        <v>91.49</v>
+        <v>58.67</v>
       </c>
       <c r="G113" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B114" s="1">
-        <v>7500435245067</v>
+        <v>8710103974154</v>
       </c>
       <c r="C114" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D114" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F114">
-        <v>108.99</v>
+        <v>59.9</v>
       </c>
       <c r="G114" t="s">
-        <v>15</v>
+        <v>197</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B115" s="1">
-        <v>4211125104405</v>
+        <v>8435484019040</v>
       </c>
       <c r="C115" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D115" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
-        <v>154.65</v>
+        <v>59.9</v>
       </c>
       <c r="G115" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B116" s="1">
-        <v>4210201311324</v>
+        <v>4211125601423</v>
       </c>
       <c r="C116" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D116" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
-        <v>162.24</v>
+        <v>59.97</v>
       </c>
       <c r="G116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B117" s="1">
-        <v>8447562001694</v>
+        <v>8720689042802</v>
       </c>
       <c r="C117" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D117" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
-        <v>253.37</v>
+        <v>59.99</v>
       </c>
       <c r="G117" t="s">
-        <v>22</v>
+        <v>327</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B118" s="1">
+        <v>3030050153903</v>
+      </c>
+      <c r="C118" t="s">
+        <v>329</v>
+      </c>
+      <c r="D118" t="s">
+        <v>330</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>60.69</v>
+      </c>
+      <c r="G118" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>328</v>
+      </c>
+      <c r="B119" s="1">
+        <v>3030050153903</v>
+      </c>
+      <c r="C119" t="s">
+        <v>329</v>
+      </c>
+      <c r="D119" t="s">
+        <v>331</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>60.96</v>
+      </c>
+      <c r="G119" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>332</v>
+      </c>
+      <c r="B120" s="1">
+        <v>8710103701088</v>
+      </c>
+      <c r="C120" t="s">
+        <v>333</v>
+      </c>
+      <c r="D120" t="s">
+        <v>334</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>61.89</v>
+      </c>
+      <c r="G120" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>335</v>
+      </c>
+      <c r="B121" s="1">
+        <v>8720689022613</v>
+      </c>
+      <c r="C121" t="s">
+        <v>336</v>
+      </c>
+      <c r="D121" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>62.99</v>
+      </c>
+      <c r="G121" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>338</v>
+      </c>
+      <c r="B122" s="1">
+        <v>8720689033299</v>
+      </c>
+      <c r="C122" t="s">
+        <v>339</v>
+      </c>
+      <c r="D122" t="s">
+        <v>340</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
+        <v>64.99</v>
+      </c>
+      <c r="G122" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>338</v>
+      </c>
+      <c r="B123" s="1">
+        <v>8720689033299</v>
+      </c>
+      <c r="C123" t="s">
+        <v>339</v>
+      </c>
+      <c r="D123" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>64.99</v>
+      </c>
+      <c r="G123" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>342</v>
+      </c>
+      <c r="B124" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C124" t="s">
+        <v>343</v>
+      </c>
+      <c r="D124" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
+        <v>64.99</v>
+      </c>
+      <c r="G124" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" t="s">
+        <v>342</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C125" t="s">
+        <v>343</v>
+      </c>
+      <c r="D125" t="s">
+        <v>345</v>
+      </c>
+      <c r="E125">
+        <v>1</v>
+      </c>
+      <c r="F125">
+        <v>64.99</v>
+      </c>
+      <c r="G125" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" t="s">
+        <v>342</v>
+      </c>
+      <c r="B126" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C126" t="s">
+        <v>343</v>
+      </c>
+      <c r="D126" t="s">
+        <v>346</v>
+      </c>
+      <c r="E126">
+        <v>1</v>
+      </c>
+      <c r="F126">
+        <v>64.99</v>
+      </c>
+      <c r="G126" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" t="s">
+        <v>347</v>
+      </c>
+      <c r="B127" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C127" t="s">
+        <v>348</v>
+      </c>
+      <c r="D127" t="s">
+        <v>349</v>
+      </c>
+      <c r="E127">
+        <v>1</v>
+      </c>
+      <c r="F127">
+        <v>66.91</v>
+      </c>
+      <c r="G127" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" t="s">
+        <v>350</v>
+      </c>
+      <c r="B128" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C128" t="s">
+        <v>351</v>
+      </c>
+      <c r="D128" t="s">
+        <v>352</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>68.99</v>
+      </c>
+      <c r="G128" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" t="s">
+        <v>350</v>
+      </c>
+      <c r="B129" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C129" t="s">
+        <v>351</v>
+      </c>
+      <c r="D129" t="s">
+        <v>353</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>68.99</v>
+      </c>
+      <c r="G129" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" t="s">
+        <v>350</v>
+      </c>
+      <c r="B130" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C130" t="s">
+        <v>351</v>
+      </c>
+      <c r="D130" t="s">
+        <v>354</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>68.99</v>
+      </c>
+      <c r="G130" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" t="s">
+        <v>350</v>
+      </c>
+      <c r="B131" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C131" t="s">
+        <v>351</v>
+      </c>
+      <c r="D131" t="s">
+        <v>355</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>68.99</v>
+      </c>
+      <c r="G131" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" t="s">
+        <v>357</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C132" t="s">
+        <v>358</v>
+      </c>
+      <c r="D132" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132">
+        <v>1</v>
+      </c>
+      <c r="F132">
+        <v>69.21</v>
+      </c>
+      <c r="G132" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" t="s">
+        <v>360</v>
+      </c>
+      <c r="B133" s="1">
+        <v>4210201447238</v>
+      </c>
+      <c r="C133" t="s">
+        <v>361</v>
+      </c>
+      <c r="D133" t="s">
+        <v>362</v>
+      </c>
+      <c r="E133">
+        <v>1</v>
+      </c>
+      <c r="F133">
+        <v>69.95</v>
+      </c>
+      <c r="G133" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" t="s">
+        <v>363</v>
+      </c>
+      <c r="B134" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C134" t="s">
+        <v>364</v>
+      </c>
+      <c r="D134" t="s">
+        <v>365</v>
+      </c>
+      <c r="E134">
+        <v>1</v>
+      </c>
+      <c r="F134">
+        <v>69.99</v>
+      </c>
+      <c r="G134" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" t="s">
+        <v>363</v>
+      </c>
+      <c r="B135" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C135" t="s">
+        <v>364</v>
+      </c>
+      <c r="D135" t="s">
+        <v>366</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>69.99</v>
+      </c>
+      <c r="G135" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" t="s">
+        <v>367</v>
+      </c>
+      <c r="B136" s="1">
+        <v>3030050140422</v>
+      </c>
+      <c r="C136" t="s">
+        <v>368</v>
+      </c>
+      <c r="D136" t="s">
+        <v>369</v>
+      </c>
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="F136">
+        <v>70.92</v>
+      </c>
+      <c r="G136" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" t="s">
+        <v>370</v>
+      </c>
+      <c r="B137" s="1">
+        <v>7500435245036</v>
+      </c>
+      <c r="C137" t="s">
+        <v>371</v>
+      </c>
+      <c r="D137" t="s">
+        <v>372</v>
+      </c>
+      <c r="E137">
+        <v>1</v>
+      </c>
+      <c r="F137">
+        <v>72.09</v>
+      </c>
+      <c r="G137" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" t="s">
+        <v>373</v>
+      </c>
+      <c r="B138" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C138" t="s">
+        <v>374</v>
+      </c>
+      <c r="D138" t="s">
+        <v>375</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>73.91</v>
+      </c>
+      <c r="G138" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" t="s">
+        <v>373</v>
+      </c>
+      <c r="B139" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C139" t="s">
+        <v>374</v>
+      </c>
+      <c r="D139" t="s">
+        <v>376</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>73.91</v>
+      </c>
+      <c r="G139" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" t="s">
+        <v>373</v>
+      </c>
+      <c r="B140" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C140" t="s">
+        <v>374</v>
+      </c>
+      <c r="D140" t="s">
+        <v>377</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>73.91</v>
+      </c>
+      <c r="G140" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141" t="s">
+        <v>347</v>
+      </c>
+      <c r="B141" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C141" t="s">
+        <v>348</v>
+      </c>
+      <c r="D141" t="s">
+        <v>378</v>
+      </c>
+      <c r="E141">
+        <v>1</v>
+      </c>
+      <c r="F141">
+        <v>78.1</v>
+      </c>
+      <c r="G141" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142" t="s">
+        <v>379</v>
+      </c>
+      <c r="B142" s="1">
+        <v>4897122201691</v>
+      </c>
+      <c r="C142" t="s">
+        <v>380</v>
+      </c>
+      <c r="D142" t="s">
+        <v>381</v>
+      </c>
+      <c r="E142">
+        <v>1</v>
+      </c>
+      <c r="F142">
+        <v>79.99</v>
+      </c>
+      <c r="G142" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143" t="s">
+        <v>382</v>
+      </c>
+      <c r="B143" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C143" t="s">
+        <v>383</v>
+      </c>
+      <c r="D143" t="s">
+        <v>384</v>
+      </c>
+      <c r="E143">
+        <v>1</v>
+      </c>
+      <c r="F143">
+        <v>79.99</v>
+      </c>
+      <c r="G143" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" t="s">
+        <v>385</v>
+      </c>
+      <c r="B144" s="1">
+        <v>8720689011044</v>
+      </c>
+      <c r="C144" t="s">
+        <v>386</v>
+      </c>
+      <c r="D144" t="s">
+        <v>387</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>80.31</v>
+      </c>
+      <c r="G144" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" t="s">
+        <v>388</v>
+      </c>
+      <c r="B145" s="1">
+        <v>8700216054409</v>
+      </c>
+      <c r="C145" t="s">
+        <v>389</v>
+      </c>
+      <c r="D145" t="s">
+        <v>390</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>88.01</v>
+      </c>
+      <c r="G145" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" t="s">
+        <v>391</v>
+      </c>
+      <c r="B146" s="1">
+        <v>5038061144017</v>
+      </c>
+      <c r="C146" t="s">
+        <v>392</v>
+      </c>
+      <c r="D146" t="s">
+        <v>393</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>91.49</v>
+      </c>
+      <c r="G146" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" t="s">
+        <v>394</v>
+      </c>
+      <c r="B147" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C147" t="s">
+        <v>395</v>
+      </c>
+      <c r="D147" t="s">
+        <v>396</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
+        <v>108.99</v>
+      </c>
+      <c r="G147" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" t="s">
+        <v>397</v>
+      </c>
+      <c r="B148" s="1">
+        <v>6973734685529</v>
+      </c>
+      <c r="C148" t="s">
+        <v>398</v>
+      </c>
+      <c r="D148" t="s">
+        <v>399</v>
+      </c>
+      <c r="E148">
+        <v>1</v>
+      </c>
+      <c r="F148">
+        <v>111.38</v>
+      </c>
+      <c r="G148" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" t="s">
+        <v>400</v>
+      </c>
+      <c r="B149" s="1">
+        <v>3030050165371</v>
+      </c>
+      <c r="C149" t="s">
+        <v>401</v>
+      </c>
+      <c r="D149" t="s">
+        <v>402</v>
+      </c>
+      <c r="E149">
+        <v>1</v>
+      </c>
+      <c r="F149">
+        <v>138.35</v>
+      </c>
+      <c r="G149" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150" t="s">
+        <v>403</v>
+      </c>
+      <c r="B150" s="1">
+        <v>4211125104405</v>
+      </c>
+      <c r="C150" t="s">
+        <v>404</v>
+      </c>
+      <c r="D150" t="s">
+        <v>405</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>154.65</v>
+      </c>
+      <c r="G150" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" t="s">
+        <v>406</v>
+      </c>
+      <c r="B151" s="1">
+        <v>4210201311324</v>
+      </c>
+      <c r="C151" t="s">
+        <v>407</v>
+      </c>
+      <c r="D151" t="s">
+        <v>408</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>162.24</v>
+      </c>
+      <c r="G151" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" t="s">
+        <v>409</v>
+      </c>
+      <c r="B152" s="1">
+        <v>8447562001694</v>
+      </c>
+      <c r="C152" t="s">
+        <v>410</v>
+      </c>
+      <c r="D152" t="s">
+        <v>411</v>
+      </c>
+      <c r="E152">
+        <v>1</v>
+      </c>
+      <c r="F152">
+        <v>253.37</v>
+      </c>
+      <c r="G152" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" t="s">
+        <v>412</v>
+      </c>
+      <c r="B153" s="1">
         <v>840191402296</v>
       </c>
-      <c r="C118" t="s">
-[...8 lines deleted...]
-      <c r="F118">
+      <c r="C153" t="s">
+        <v>413</v>
+      </c>
+      <c r="D153" t="s">
+        <v>414</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
         <v>269.99</v>
       </c>
-      <c r="G118" t="s">
-        <v>327</v>
+      <c r="G153" t="s">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>