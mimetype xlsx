--- v3 (2026-06-26)
+++ v4 (2026-09-05)
@@ -12,73 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>SKS Butelka na napoje 750 ml przezroczysty</t>
+  </si>
+  <si>
+    <t>B004OOF0K8</t>
+  </si>
+  <si>
+    <t>LPNRP088773909</t>
+  </si>
+  <si>
+    <t>spLc46mIMom</t>
+  </si>
+  <si>
+    <t>Remington dyfuzor do suszarki do włosów, pasuje do każdej suszarki Remington z długą dyszą, uniwersalny, z gumową nakładką, do zwiększania objętości włosów, czarny, D52DU</t>
+  </si>
+  <si>
+    <t>B00K547ITW</t>
+  </si>
+  <si>
+    <t>LPNHK553146001</t>
+  </si>
+  <si>
+    <t>spL1I51O9P5</t>
+  </si>
+  <si>
     <t>Clatronic HT3393-WH Suszarka do Włosów, Biały/Czarny, 1200 W</t>
   </si>
   <si>
     <t>B004PVULGI</t>
   </si>
   <si>
     <t>LPNWE376491357</t>
   </si>
   <si>
     <t>spNL6WCKXDC</t>
   </si>
   <si>
     <t>LPNWE375062146</t>
   </si>
   <si>
     <t>Remington NE3850 wielofunkcyjna maszynka do strzyżenia włosów [trymer do włosów w uszach, golarka do brwi] trymer z przyciskiem mycia, w zestawie 2 nasadki grzebieniowe + nasadka do cięcia rotacyjnego</t>
   </si>
   <si>
     <t>B073ZG6YJ4</t>
   </si>
   <si>
     <t>LPNHK401789319</t>
   </si>
   <si>
     <t>spL1i98iLN1</t>
@@ -95,50 +119,62 @@
   <si>
     <t>Philips Trymer, BT3206/14 Biały</t>
   </si>
   <si>
     <t>B079RRVLGQ</t>
   </si>
   <si>
     <t>LPNWE377819480</t>
   </si>
   <si>
     <t>spN6RYCPVHJ</t>
   </si>
   <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
   </si>
   <si>
     <t>B0CVY1696Z</t>
   </si>
   <si>
     <t>LPNHK439289414</t>
   </si>
   <si>
+    <t>Ion8 Butelka na Wodę ze Stali, 600 ml/20 oz, Szczelna, Łatwe Otwieranie, Bezpieczny Zamek, Można Myć w Zmywarce, Higieniczne Pokrycie, Pasuje do Uchwytów, Składany Uchwyt, Metalowa Butelka Stal Kremowa Biel</t>
+  </si>
+  <si>
+    <t>B0DVGXZH7W</t>
+  </si>
+  <si>
+    <t>LPNHe065751711</t>
+  </si>
+  <si>
+    <t>spLc46MI7NO</t>
+  </si>
+  <si>
     <t>GRUNDIG HD 6080 B suszarka do włosów, 2200 W, funkcja joniki, 3 poziomy temperatury i 2 poziomy przepływu powietrza, poziom zimna, powłoka ceramiczna, kabel 1,8 m, czarny/srebrny 2023 Model HD 6080 B</t>
   </si>
   <si>
     <t>B0CC5QDN4L</t>
   </si>
   <si>
     <t>LPNHK523603140</t>
   </si>
   <si>
     <t>spL1i987PjN</t>
   </si>
   <si>
     <t>Rowenta x KARL LAGERFELD CV184L Express Style suszarka do włosów, 2 ustawienia prędkości/temperatury, wydajna, energooszczędna technologia Effiwatt, rozmiar podróżny, czarny</t>
   </si>
   <si>
     <t>B0BVRL4KF4</t>
   </si>
   <si>
     <t>LPNWE377822150</t>
   </si>
   <si>
     <t>Remington NE3870 wielofunkcyjna maszynka do strzyżenia włosów, trymer do włosów w uszach, golarka do brwi, trymer do brody] w zestawie 2 nasadki grzebieniowe, trymer do szczegółów 1-5 mm</t>
   </si>
   <si>
     <t>B073ZDGXJM</t>
@@ -218,80 +254,101 @@
   <si>
     <t>LPNHK402032839</t>
   </si>
   <si>
     <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
   </si>
   <si>
     <t>B0B4SCYCLS</t>
   </si>
   <si>
     <t>LPNHK451062049</t>
   </si>
   <si>
     <t>Beurer FT 85 bezdotykowy cyfrowy termometr na podczerwień, szybki termometr do higienicznego, bezpiecznego pomiaru temperatury ciała na czole bez połączenia z aplikacją</t>
   </si>
   <si>
     <t>B07H7TQ2SY</t>
   </si>
   <si>
     <t>LPNHK401579323</t>
   </si>
   <si>
     <t>LPNWE375193550</t>
   </si>
   <si>
+    <t>0097512933766</t>
+  </si>
+  <si>
+    <t>Wilson Miękkie piłki do siatkówki - oficjalny rozmiar</t>
+  </si>
+  <si>
+    <t>B0FMS4PC3F</t>
+  </si>
+  <si>
+    <t>LPNRP084028265</t>
+  </si>
+  <si>
     <t>0043917006888</t>
   </si>
   <si>
     <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna Srebro</t>
   </si>
   <si>
     <t>B01MDO45HY</t>
   </si>
   <si>
     <t>LPNWE377784506</t>
   </si>
   <si>
     <t>Lampa UV LED, 380 W, profesjonalna lampa LED 81 kulek, półtrwała szybka pielęgnacja pedicure do wszystkich lakierów do paznokci, automatyczny czujnik manicure w domu i salonie</t>
   </si>
   <si>
     <t>B0DRFD5CP6</t>
   </si>
   <si>
     <t>LPNIC117017921</t>
   </si>
   <si>
     <t>Cecotec Elektryczny podgrzewacz do stóp - HeatComfort FootWarmer. 100 W, automatyczne wyłączanie, 3 poziomy temperatury, miękkie i oddychające, ochrona przed przegrzaniem</t>
   </si>
   <si>
     <t>B0DJPF8983</t>
   </si>
   <si>
     <t>LPNWE353799821</t>
   </si>
   <si>
+    <t>SIGG - Butelka na napoje ze stali nierdzewnej dla dzieci – Shield One love Football – nadaje się do napojów gazowanych – szczelna – lekka jak piórko – nie zawiera BPA – szara – 0,5 l</t>
+  </si>
+  <si>
+    <t>B0CVQPM5SJ</t>
+  </si>
+  <si>
+    <t>LPNRP086832169</t>
+  </si>
+  <si>
     <t>Sonic elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, z 8 głowicami, 5 trybów, timer, jasnoróżowa jasnoróżowy 1 stück (1er Pack)</t>
   </si>
   <si>
     <t>B0CCCV1CF5</t>
   </si>
   <si>
     <t>LPNHK439566614</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
     <t>Beurer MN3X precyzyjny trymer, maszynka do strzyżenia na baterie, 3 wysokiej jakości nasadki, trymer do kształtowania i przycinania włosów w nosie, uszach i brwiach, wodoodporny</t>
   </si>
   <si>
     <t>B0FLYHZDBW</t>
   </si>
   <si>
     <t>LPNHK446372695</t>
   </si>
   <si>
     <t>BABYLISS trwale i tekstury włosów, 0,265 kg Jeden rozmiar żel do stylizacji</t>
   </si>
   <si>
     <t>B007BJEKIQ</t>
@@ -335,98 +392,155 @@
   <si>
     <t>B0BQ28V9FV</t>
   </si>
   <si>
     <t>LPNWE375957324</t>
   </si>
   <si>
     <t>PORTENTUM Profesjonalna maszynka do strzyżenia włosów – zestaw z 21 diodami LED – trymer do brody dla mężczyzn – trymer do twarzy i ciała – trymer do brody – 6 nasadek – 7 nasadek grzebieniowych czarny</t>
   </si>
   <si>
     <t>B0FKTBKH5Y</t>
   </si>
   <si>
     <t>LPNWE358816990</t>
   </si>
   <si>
     <t>CONCEPT KF-1310mo szczotka na gorące powietrze, 2 końcówki 20 i 16 mm, niebieska</t>
   </si>
   <si>
     <t>B009T2L6LM</t>
   </si>
   <si>
     <t>LPNWE377323060</t>
   </si>
   <si>
+    <t>Mares Hermes płetwa 34 żółty</t>
+  </si>
+  <si>
+    <t>B0083GIMYO</t>
+  </si>
+  <si>
+    <t>LPNHe087309342</t>
+  </si>
+  <si>
     <t>Beurer IL 35Lampa na podczerwień, kojące i rozgrzewające światło podczerwone z 3-stopniowym timerem, 5 kątów nachylenia, rozluźnia mięśnie i łagodzi napięcie, 1 sztuka, biała</t>
   </si>
   <si>
     <t>B09TPL16M7</t>
   </si>
   <si>
     <t>LPNHK402954953</t>
   </si>
   <si>
+    <t>Cressi Unisex-Youth C/Set Ondina Vip Zestawy do snurkowania ,Przezroczysty/Niebieski ,Rozmiar dla dorosłych ,DM1010132</t>
+  </si>
+  <si>
+    <t>B002V9N4A6</t>
+  </si>
+  <si>
+    <t>LPNHK555435060</t>
+  </si>
+  <si>
     <t>Remington trymer do ciała i miejsc intymnych, kompaktowy, ostrza ze stali nierdzewnej, wodoodporny, 3 stałe grzebienie 2-6mm, do 60 min. bezprzewodowej pracy, czarny, Delicates&amp;Body Hair BHT250</t>
   </si>
   <si>
     <t>B00T2XXJQS</t>
   </si>
   <si>
     <t>LPNHK401687815</t>
   </si>
   <si>
     <t>LPNHK451063265</t>
   </si>
   <si>
     <t>Braun Seria 3 All-In-One zestaw do pielęgnacji brody, trymer/maszynka do włosów dla mężczyzn, maszynka do strzyżenia włosów, trymer do brody 6 w 1 (opakowanie nadające się do recyklingu), prezent dla</t>
   </si>
   <si>
     <t>B0C7WFDJ9N</t>
   </si>
   <si>
     <t>LPNHK440466845</t>
   </si>
   <si>
+    <t>Stanley Flip Straw 2.0 butelka do picia ze słomką, 0,7 l, kubek termiczny chłodzi przez 12 godzin, 3 dni, chłodzona lodem, nie zawiera BPA, szczelna, do uchwytów na napoje, nadaje się do mycia w Czarny 700 ml</t>
+  </si>
+  <si>
+    <t>B0DXL44G74</t>
+  </si>
+  <si>
+    <t>LPNHe061562391</t>
+  </si>
+  <si>
     <t>Remington szczotka prostująca z jonizacją, ceramiczne włosie z powłoką antystatyczną, 3 ust. temperatury, szybkie nagrzewanie, przewód 1.8m, etui, szara/brązowa, Straight Brush CB7400</t>
   </si>
   <si>
     <t>B01KLXG14O</t>
   </si>
   <si>
     <t>LPNHK401474500</t>
   </si>
   <si>
     <t>Remington Prostownica do włosów Pro-Ceramic Extra Slim do krótkich włosów, brody i fryzur typu pixie (ruchome płytki, zaawansowana powłoka ceramiczna, 9 ustawień 150-230°C, szybkie nagrzewanie) S5515</t>
   </si>
   <si>
     <t>B0DCFRDSJ2</t>
   </si>
   <si>
     <t>LPNHK450472783</t>
   </si>
   <si>
+    <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe AC9140</t>
+  </si>
+  <si>
+    <t>B01KLXFBVI</t>
+  </si>
+  <si>
+    <t>LPNHK545707438</t>
+  </si>
+  <si>
+    <t>Seac Ajna, rahmenlose Tauchmaske mit weitem Sichtfeld, 100% Silikonkörper Schwarz</t>
+  </si>
+  <si>
+    <t>B08KTMFJXB</t>
+  </si>
+  <si>
+    <t>LPNHe042479327</t>
+  </si>
+  <si>
+    <t>BENLEE Rocky Marciano Guardian ochraniacze piszczeli L-XL czarny</t>
+  </si>
+  <si>
+    <t>B008M5BCB6</t>
+  </si>
+  <si>
+    <t>LPNHe042496197</t>
+  </si>
+  <si>
+    <t>spL01o2934j</t>
+  </si>
+  <si>
     <t>Panasonic ER-GC53K503 maszynka do włosów dla mężczyzn, przenośny, bezprzewodowy, wodoodporny trymer, 19 ustawień długości, 1 nasadka, obsługa bezprzewodowa i przewodowa, czarna</t>
   </si>
   <si>
     <t>B07XYMRBMM</t>
   </si>
   <si>
     <t>LPNHK401784073</t>
   </si>
   <si>
     <t>BaByliss AS121E wielostylowa szczotka na gorące powietrze, 1200 W Ionic, 4 nasadki, 1 sztuka (opakowanie 1 szt.), ceramiczna</t>
   </si>
   <si>
     <t>B01EA3E46S</t>
   </si>
   <si>
     <t>LPNHK439355829</t>
   </si>
   <si>
     <t>Cecotec Golarka do twarzy FaceCare Smooth, ostrze ze stali nierdzewnej, przyjazna dla skóry, wodoodporność IPX5, nasadka ochronna FaceCare Smoth</t>
   </si>
   <si>
     <t>B0BQ1C5TY2</t>
   </si>
   <si>
     <t>LPNWE358546002</t>
@@ -443,104 +557,143 @@
   <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, koncentrator i dyfuzor, zimny nawiew, pierścień ceramiczny, moc 2200W, czarna, Ionic Dry D3198</t>
   </si>
   <si>
     <t>B08DJ18C85</t>
   </si>
   <si>
     <t>LPNHK472883686</t>
   </si>
   <si>
     <t>LPNWE361411661</t>
   </si>
   <si>
     <t>LPNWE374407220</t>
   </si>
   <si>
     <t>Philips ostrza wymienne Philips SH50 / 50 do golarek elektrycznych z serii 5000, (wersja dla golarek HQ9/50 i RQ11/50) SH50/50</t>
   </si>
   <si>
     <t>B00ZR19API</t>
   </si>
   <si>
     <t>LPNHK528584448</t>
   </si>
   <si>
+    <t>RENPHO Bluetooth Body Fat Scale Mini inteligentna waga ważąca Cyfrowa waga ciała Wagi łazienkowe Wagi BMI Mini waga do pomiaru tkanki tłuszczowej</t>
+  </si>
+  <si>
+    <t>B09YC48Y1F</t>
+  </si>
+  <si>
+    <t>LPNHK515013600</t>
+  </si>
+  <si>
     <t>oneisall cicha maszynka do strzyżenia sierści, Trymer dla psa, Bezprzewodowa, Ładowana, Elektryczna Złoty</t>
   </si>
   <si>
     <t>B01HRSZRXM</t>
   </si>
   <si>
     <t>LPNHK452720131</t>
   </si>
   <si>
+    <t>Sigg - Butelka do picia ze stali nierdzewnej – Shield ONE Brushed – nadaje się do napojów gazowanych – szczelna – lekka jak piórko – nie zawiera BPA – do użytku na zewnątrz i fitnessu – 1,5 l</t>
+  </si>
+  <si>
+    <t>B0GP1RCG9L</t>
+  </si>
+  <si>
+    <t>LPNRP086614894</t>
+  </si>
+  <si>
+    <t>SIGG - Butelka do picia ze stali nierdzewnej – Shield ONE Morning Blue – nadaje się do napojów gazowanych – szczelna – lekka jak piórko – nie zawiera BPA – do użytku na zewnątrz i fitnessu – 1,5 l</t>
+  </si>
+  <si>
+    <t>B0DMXNL5PK</t>
+  </si>
+  <si>
+    <t>LPNRP088206928</t>
+  </si>
+  <si>
+    <t>ABUS Catena 6806K/110 zapięcie rowerowe z powłoką z tworzywa sztucznego – poziom bezpieczeństwa 6 – 110 cm – 82511 – kolor czarny Czarny 110 cm Catena 6806K 6806K/110 BK</t>
+  </si>
+  <si>
+    <t>B07N89K119</t>
+  </si>
+  <si>
+    <t>LPNRP086606084</t>
+  </si>
+  <si>
     <t>DAGA Komfortowa podkładka termiczna, technologia Intellisense, miękka tkanina, 5 temperatur, 40 x 35 cm</t>
   </si>
   <si>
     <t>B0B9SYBBX3</t>
   </si>
   <si>
     <t>LPNWE360147916</t>
   </si>
   <si>
     <t>spN3YFVXGHS</t>
   </si>
   <si>
     <t>Oral-B Junior Pro 8006540743027 Szczoteczka Elektryczna, Zielony, 1 Sztuka</t>
   </si>
   <si>
     <t>B0C6MB3GY3</t>
   </si>
   <si>
     <t>LPNHK450017300</t>
   </si>
   <si>
+    <t>Oclean Flow elektryczna szczoteczka do zębów, soniczna szczoteczka do zębów z 180 dniami pracy baterii, 5 trybów czyszczenia IPX7 Sonic Electric Toothbrush z głowicą szczoteczki do zębów DuPont,</t>
+  </si>
+  <si>
+    <t>B09B1VQ121</t>
+  </si>
+  <si>
+    <t>LPNHK552690492</t>
+  </si>
+  <si>
     <t>BEURER FT 100, termometr bezstykowych gorączki z technologią pomiaru na podczerwień pojedyncze</t>
   </si>
   <si>
     <t>B01KRGSQT8</t>
   </si>
   <si>
     <t>LPNHK402333042</t>
   </si>
   <si>
     <t>Braun Silk-épil Lady Shaver 5-100 bezprzewodowa elektryczna golarka damska i trymer, różowa</t>
   </si>
   <si>
     <t>B07B6GNDLJ</t>
   </si>
   <si>
     <t>LPNHK449588209</t>
   </si>
   <si>
-    <t>Remington suszarka do włosów z jonizacją, inteligentna tech. OptiHeat - utrwala fryzurę do 24h, 2 koncentratory i dyfuzor, lekka, zimny nawiew, moc 2400W, 150 km/h, PROluxe AC9140</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNWE361161787</t>
   </si>
   <si>
     <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
   </si>
   <si>
     <t>B0DFYN8174</t>
   </si>
   <si>
     <t>LPNHK471472744</t>
   </si>
   <si>
     <t>Cecotec Ceramiczne żelazko faliste pokryte turmalinem RitualCare 2000 Summer Waves 2 beczki 25 mm</t>
   </si>
   <si>
     <t>B09HS7W8V6</t>
   </si>
   <si>
     <t>LPNWE287734289</t>
   </si>
   <si>
     <t>Imetec, Bellissima My Pro GH18 1100, prostownik do modelowania na gorące powietrze z ceramicznymi szczotkami, 5 akcesoriów do tworzenia gładkich i błyszczących włosów, miękkie fale i krętliki, 1000 W</t>
   </si>
   <si>
     <t>B07W3VJQZD</t>
@@ -566,50 +719,59 @@
   <si>
     <t>B003ZUHRWQ</t>
   </si>
   <si>
     <t>LPNHK488241736</t>
   </si>
   <si>
     <t>Babyliss Turbo Smooth Suszarka Do Włosów, Czarny/Srebrny, 2200W</t>
   </si>
   <si>
     <t>B07W4X74JC</t>
   </si>
   <si>
     <t>LPNHK488072283</t>
   </si>
   <si>
     <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any Pojedynczy</t>
   </si>
   <si>
     <t>B07H39BLHP</t>
   </si>
   <si>
     <t>LPNHK451206252</t>
   </si>
   <si>
+    <t>Splash About Kombinezon dziecięcy z regulowaną wypornością Biedronka 1-2 Years</t>
+  </si>
+  <si>
+    <t>B0C3DBNWSB</t>
+  </si>
+  <si>
+    <t>LPNRP086533700</t>
+  </si>
+  <si>
     <t>0043917032092</t>
   </si>
   <si>
     <t>Wahl Groomsman zestaw akumulatorowych trymerów do brody, włosów w nosie, łatwe detale i łatwa pielęgnacja ciała, z dodatkowym akumulatorowym trymerem do nosa na mokro i sucho</t>
   </si>
   <si>
     <t>B0DSQ6GYL9</t>
   </si>
   <si>
     <t>LPNHK449879853</t>
   </si>
   <si>
     <t>Beurer BS 45 podświetlane lusterko kosmetyczne z oświetleniem LED, przycisk czujnika dotykowego, dodatkowe lusterko magnetyczne z 5-krotnym powiększeniem, funkcja ściemniania</t>
   </si>
   <si>
     <t>B07T6J1BRR</t>
   </si>
   <si>
     <t>LPNHK443565340</t>
   </si>
   <si>
     <t>Daga, Podkładka termiczna Komfort szyjki macicy i ramion, technologia Intellisense, podwójny materiał, multitimer, 4 temperatury, 47 x 52 cm</t>
   </si>
   <si>
     <t>B0B9SZV29C</t>
@@ -680,113 +842,170 @@
   <si>
     <t>B09RN9SZ71</t>
   </si>
   <si>
     <t>LPNWE361935736</t>
   </si>
   <si>
     <t>Philips Multigroom All-in-One z serii 3000: 9-elementowy trymer do twarzy, głowy i ciała, samoostrzące się, przyjazne dla skóry ostrza, 12 ustawień długości, model MG3946/15</t>
   </si>
   <si>
     <t>B0FDL1XP3J</t>
   </si>
   <si>
     <t>LPNHK452739849</t>
   </si>
   <si>
     <t>Remington Barttrimmer Herren [inkl XL-langer Vollbart Aufsatz/0,4mm-35mm/Titan selbstschärf. Klingen] Bartschneider Set (3 Aufsteckkämme:Stoppel/kurz/XL, Netz-/Akkubetrieb, Langhaarschneider) MB4046 Barttrimmer pojedyncze</t>
   </si>
   <si>
     <t>B08D49CC48</t>
   </si>
   <si>
     <t>LPNHK449873439</t>
   </si>
   <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
+  </si>
+  <si>
+    <t>B09RN56DKH</t>
+  </si>
+  <si>
+    <t>LPNHK545638042</t>
+  </si>
+  <si>
+    <t>Stanley 1913 Quencher H2.0 FlowState Tumbler 1.2L - Zimny Przez 11 Godzin - Mrożony Przez 48 Godzin - Kubek Ze Słomką, Uchwytem I Pokrywką - Można Myć W Zmywarce - Rose Quartz</t>
+  </si>
+  <si>
+    <t>B0CNTWY3VM</t>
+  </si>
+  <si>
+    <t>LPNRP087247958</t>
+  </si>
+  <si>
     <t>Philips Sonicare For Kids, elektrische Schallzahnbürste mit App, für Kinder ab 3 Jahren, mit SmarTimer und QuadPacer für eine gründliche Reinigung, Rosa, Modell HX6352/42</t>
   </si>
   <si>
     <t>B08C179W19</t>
   </si>
   <si>
     <t>LPNHK402406064</t>
   </si>
   <si>
     <t>LPNHK470606888</t>
   </si>
   <si>
+    <t>LPNRP073005222</t>
+  </si>
+  <si>
+    <t>Stanley 1913 Quencher H2.0 FlowState Tumbler - Zimny Przez 9 Godzin - Mrożony Przez 40 Godzin - Kubek Ze Słomką, Uchwytem I Pokrywką - Można Myć W Zmywarce Core 1.2 L Lilac</t>
+  </si>
+  <si>
+    <t>B0DFWT82GM</t>
+  </si>
+  <si>
+    <t>LPNRP073821271</t>
+  </si>
+  <si>
     <t>Oral-B Io 10 8006540759912 Elektryczna Szczoteczka, Czarny, 360° Szczoteczka do zębów + 1 wkład</t>
   </si>
   <si>
     <t>B0B4WQXL21</t>
   </si>
   <si>
     <t>LPNHK471568147</t>
   </si>
   <si>
     <t>Oral-B Pro 3 3000 8006540759790 Szczoteczka Elektryczna do Zębów, Czarny, 2 Końcówki</t>
   </si>
   <si>
     <t>B0B4WR2WK1</t>
   </si>
   <si>
     <t>LPNHK503546136</t>
   </si>
   <si>
     <t>Grundig Hs 6230 GMS3980 Lokówka, Fioletowy</t>
   </si>
   <si>
     <t>B0BSXLFS8L</t>
   </si>
   <si>
     <t>LPNHK401796231</t>
   </si>
   <si>
     <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
   </si>
   <si>
     <t>B0BQ12ZGFJ</t>
   </si>
   <si>
     <t>LPNWE374460069</t>
   </si>
   <si>
+    <t>Stanley Ice Flow GO 870 ml Flip Straw Wtr Btl Różowy kwarc Kwarc różany</t>
+  </si>
+  <si>
+    <t>B0FBMG1QT2</t>
+  </si>
+  <si>
+    <t>LPNRP084334223</t>
+  </si>
+  <si>
     <t>Braun Series 3 300S Elektryczna Maszynka do Golenia Dla Mężczyzn z 3 Ostrzami, Zielony Pojedynczy</t>
   </si>
   <si>
     <t>B0822YBGK3</t>
   </si>
   <si>
     <t>LPNHK433901580</t>
   </si>
   <si>
     <t>LPNHK401727002</t>
   </si>
   <si>
     <t>LPNHK440280390</t>
   </si>
   <si>
+    <t>Speedo Strój kąpielowy jednoczęściowy Kobiety Eco Endurance+ Medalist-badeanzug 52 czarny</t>
+  </si>
+  <si>
+    <t>B0C3W85W31</t>
+  </si>
+  <si>
+    <t>LPNHe076656419</t>
+  </si>
+  <si>
+    <t>SEAC Rondò, silikonowa maska do nurkowania i snorkelingu bez oprawy z pojedynczą soczewką – zmniejszona objętość, hydrodynamika, ultralekkość różowy</t>
+  </si>
+  <si>
+    <t>B0DYDSRLZ1</t>
+  </si>
+  <si>
+    <t>LPNHK517676894</t>
+  </si>
+  <si>
     <t>Philips Air Styler 5000 BHA530/00 Lokówko Suszarka, Granatowy Stylizator powietrza serii 5000 z 5 akcesoriami</t>
   </si>
   <si>
     <t>B0BF59HN2Q</t>
   </si>
   <si>
     <t>LPNHK504374933</t>
   </si>
   <si>
     <t>Philips Bodygroom 5000, Trymer do Pachwin i Ciała z Możliwością Użytkowania pod Prysznicem, Dokładne i Wygodne Golenie, Pielęgnacja Całego Ciała, w Tym Pleców, 60 Min Czas Pracy, Model Bg5021/16</t>
   </si>
   <si>
     <t>B0CR4CC5R5</t>
   </si>
   <si>
     <t>LPNHK401849586</t>
   </si>
   <si>
     <t>Remington suszarko-lokówka Hydraluxe 2w1: suszarka do włosów i szczotka zwiększająca objętość, chroni włosy, 3 ust. nagrzewania i 2 ust. nawiewu, zimny nawiew, moc 1200W, AS8901 Szczotka na gorące powietrze</t>
   </si>
   <si>
     <t>B08DHYY7CQ</t>
   </si>
   <si>
     <t>LPNWE377871765</t>
@@ -839,50 +1058,59 @@
   <si>
     <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
   </si>
   <si>
     <t>B0D98PWHXN</t>
   </si>
   <si>
     <t>LPNWE361884338</t>
   </si>
   <si>
     <t>LPNWE358068406</t>
   </si>
   <si>
     <t>LPNWE358804217</t>
   </si>
   <si>
     <t>Beurer Antelope AMG 98 BOOM Pistolet do Masażu, Kompaktowy z 4 Nasadkami, do Relaksacji i Regeneracji, Silny Masaż Punktowy, Aparat do Masażu Mięśni z 5 Poziomami Intensywności i Akumulatorem</t>
   </si>
   <si>
     <t>B0D453VJXR</t>
   </si>
   <si>
     <t>LPNHK450670729</t>
   </si>
   <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, zaprojektowana Night Black</t>
+  </si>
+  <si>
+    <t>B0DP1LVPJP</t>
+  </si>
+  <si>
+    <t>LPNHK552990741</t>
+  </si>
+  <si>
     <t>Oral-B PRO 3 3000 elektryczna szczoteczka do zębów, 2 końcówki CrossAction, z 3 trybami czyszczenia i wizualną kontrolą nacisku 360°, do pielęgnacji zębów, prezent dla mężczyzny/kobiety, niebieska, 1 Pro 3 3000 Blue pojedyncze</t>
   </si>
   <si>
     <t>B0B4WRF93V</t>
   </si>
   <si>
     <t>LPNHK451301618</t>
   </si>
   <si>
     <t>Trymer do brody / włosów Panasonic ER-GC71 z 39 ustawieniami długości, trymer do brody dla mężczyzn, stylizacja i pielęgnacja włosów i brody pojedyncze</t>
   </si>
   <si>
     <t>B01G8JR3TM</t>
   </si>
   <si>
     <t>LPNHK452690494</t>
   </si>
   <si>
     <t>Beurer HT 22 urządzenie do usuwania rozdwojonych końcówek włosów szybko i skutecznie, bez utraty długości dla zdrowych włosów, z wyświetlaczem LED, czas pracy baterii 2 h, różowy</t>
   </si>
   <si>
     <t>B09VLCJ2X5</t>
   </si>
   <si>
     <t>LPNHK449634554</t>
@@ -890,50 +1118,53 @@
   <si>
     <t>DAGA Podkładka termiczna Komfort szyjki macicy i pleców, Technologia Intellisense, Miękka tkanina, Multi-Timer, 4 Temperatury, 52x38 cm</t>
   </si>
   <si>
     <t>B0B9SWT7JT</t>
   </si>
   <si>
     <t>LPNWE352965510</t>
   </si>
   <si>
     <t>Braun Face 810 depilator i szczotka złuszczająca do twarzy Reinigungsbürste</t>
   </si>
   <si>
     <t>B00LZPLRCE</t>
   </si>
   <si>
     <t>LPNHK374445828</t>
   </si>
   <si>
     <t>BaByliss Lokówka do włosów 38mm C453E Ceramiczny uchwyt z kwarcem, z pincetą, 6 Temperatury 160°C do 210°C Trwałe loki, Zimna końcówka uchwytu, Rękawica w zestawie, Obrotowy kabel</t>
   </si>
   <si>
     <t>B07ZNVZTWW</t>
   </si>
   <si>
+    <t>LPNHK500179550</t>
+  </si>
+  <si>
     <t>LPNHK454130140</t>
   </si>
   <si>
     <t>Rowenta Express Style Lokówko-Suszarka, Czarny/Czerwony, 800 W</t>
   </si>
   <si>
     <t>B0B8YNMFV4</t>
   </si>
   <si>
     <t>LPNHK470805407</t>
   </si>
   <si>
     <t>RENPHO Inteligentna waga FSA HSA Store kwalifikuje się, waga tkanki tłuszczowej z wyświetlaczem VA, waga Bluetooth do pomiaru masy ciała i zawartości tłuszczu, BMI, masy mięśniowej i kostnej,</t>
   </si>
   <si>
     <t>B0C6XJ1C1W</t>
   </si>
   <si>
     <t>LPNHK439533992</t>
   </si>
   <si>
     <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
   </si>
   <si>
     <t>B0CQHW6YD8</t>
@@ -977,128 +1208,164 @@
   <si>
     <t>B01MYWA3OD</t>
   </si>
   <si>
     <t>LPNHE971886566</t>
   </si>
   <si>
     <t>Prostownica do włosów Philips z serii 5000 z technologią ThermoShield w kolorze malwa [model BHS530/00]</t>
   </si>
   <si>
     <t>B09NYD73N4</t>
   </si>
   <si>
     <t>LPNHK402065043</t>
   </si>
   <si>
     <t>Cecotec Sterylizator elektryczny, sterylizator do butelek Nana Babycare Digitalsterilizer. 6 butelek z uchwytem na smoczki, sterylizacja 8 min, nie zawiera BPA, bezpieczny dla wody, mleka, żywności</t>
   </si>
   <si>
     <t>B0BPZR46TR</t>
   </si>
   <si>
     <t>LPNWE353548362</t>
   </si>
   <si>
+    <t>0761318153702</t>
+  </si>
+  <si>
+    <t>REVLON One-StepTM Blow-Dry Multi Air Styler 5 w 1 (Zdejmowane nasadki, lokówka, wolumizer, stylizator, wzmacniacz kształtu i suszarka).RVDR5370</t>
+  </si>
+  <si>
+    <t>B0D98PBYWP</t>
+  </si>
+  <si>
+    <t>LPNHK553106761</t>
+  </si>
+  <si>
+    <t>LPNHK545950956</t>
+  </si>
+  <si>
+    <t>LPNHK453221277</t>
+  </si>
+  <si>
     <t>Beurer IH 57 inhalator, nebulizacja z membraną oscylacyjną i technologią aerozolową, przenośny inhalator z akumulatorem, na przeziębienia i astmę</t>
   </si>
   <si>
     <t>B0BHTSWN9Q</t>
   </si>
   <si>
     <t>LPNHK401767628</t>
   </si>
   <si>
     <t>Trymer do brody Philips z serii 7000 – samoostrzące się metalowe ostrza, 40 ustawień długości, BeardSense, zbiornik na włosy, 100% wodoodporności, podstawka ładująca, miękkie etui, model BT7660/15</t>
   </si>
   <si>
     <t>B0F71NBL52</t>
   </si>
   <si>
     <t>LPNHK449749668</t>
   </si>
   <si>
     <t>spLc0NP4mKm</t>
   </si>
   <si>
     <t>Babyliss Super Smooth 235 ST393E Prostownica do Włosów, Czarny/Złoty Super Smooth 235°C.</t>
   </si>
   <si>
     <t>B07W864798</t>
   </si>
   <si>
     <t>LPNHK446360162</t>
   </si>
   <si>
     <t>LPNWE374235502</t>
   </si>
   <si>
     <t>Philips Maszynka do strzyżenia seria 9000, golarka elektryczna, trymer dla mężczyzn, cyfrowe sterowanie dotykowe, tytanowe ostrza, 400 ustawień długości, 120 min bezprzewodowego użytkowania HC9450/15 3 grzebienien</t>
   </si>
   <si>
     <t>B00S3NPM6S</t>
   </si>
   <si>
     <t>LPNHK401838862</t>
   </si>
   <si>
+    <t>OMRON E3 Intense TENS - spersonalizowana terapia przeciwbólowa z 6 programami, 3 programami masażu, 15 poziomami intensywności i trwałymi elektrodami wielokrotnego użytku, które można prać.</t>
+  </si>
+  <si>
+    <t>B0DJRK6SSX</t>
+  </si>
+  <si>
+    <t>LPNHK500450740</t>
+  </si>
+  <si>
     <t>Philips Sonicare 4100 Elektryczna Szczoteczka do Zębów dla Dorosłych z 1 Główką Szczoteczki Sonicznej Philips W2 Optimal Black, Smukłym Etui Podróżnym i Ładowarką USB, Czarna (Model HX3683/54)</t>
   </si>
   <si>
     <t>B0CHMMT791</t>
   </si>
   <si>
     <t>LPNHK465846243</t>
   </si>
   <si>
     <t>Philips OneBlade Autentyczny Elektryczny trymer do twarzy i ciała, golarka i maszynka do ciała, 3x 360 ostrzy, 4x grzebień do zarostu (1,2,3,5 mm), 1x zestaw do ciała, QP2834/31</t>
   </si>
   <si>
     <t>B0DCFYVR1Z</t>
   </si>
   <si>
     <t>LPNHK402070799</t>
   </si>
   <si>
     <t>LPNHK439304673</t>
   </si>
   <si>
     <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, BeardSense, zbiornik na włosy, 100% wodoodporności, nasadka do cieniowania, etui podróżne, BT5785/30</t>
   </si>
   <si>
     <t>B0F71KSBJD</t>
   </si>
   <si>
     <t>LPNHK401618877</t>
   </si>
   <si>
     <t>LPNHK450545802</t>
   </si>
   <si>
     <t>LPNHK451066238</t>
   </si>
   <si>
+    <t>Oral-B iO Kids 6+ Disney Stitch elektryczna szczoteczka do zębów dla dzieci – elektryczna szczoteczka do zębów dla dzieci od 6 lat, w zestawie 1 szczoteczka, etui podróżne, timer muzyczny i 3 tryby Stitch Blue Dzieci 1 Bürste + 1 Kopf</t>
+  </si>
+  <si>
+    <t>B0FPD5G2NX</t>
+  </si>
+  <si>
+    <t>LPNHK552681229</t>
+  </si>
+  <si>
     <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
   </si>
   <si>
     <t>B0DQWQJ1MY</t>
   </si>
   <si>
     <t>LPNHK451184103</t>
   </si>
   <si>
     <t>Braun Series 5 51-B1000s Golarka, Niebieski, 3 Ostrza</t>
   </si>
   <si>
     <t>B0B3JBYXG8</t>
   </si>
   <si>
     <t>LPNHK449627025</t>
   </si>
   <si>
     <t>LPNHK450373906</t>
   </si>
   <si>
     <t>LPNHK477881630</t>
   </si>
   <si>
     <t>LPNHK450062290</t>
@@ -1169,84 +1436,120 @@
   <si>
     <t>LPNHK454820233</t>
   </si>
   <si>
     <t>LPNWE358855763</t>
   </si>
   <si>
     <t>RENPHO Przenośny masażer do stóp z ciepłem do zapalenia powięzi podeszwy, ugniatania Shiatsu 3D, kompresji, elektryczny masażer stóp dla rozmiaru 45 057r 15.4</t>
   </si>
   <si>
     <t>B0B8ZC72HG</t>
   </si>
   <si>
     <t>LPNWE358799701</t>
   </si>
   <si>
     <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
   </si>
   <si>
     <t>B0BS1WCG38</t>
   </si>
   <si>
     <t>LPNHK451165515</t>
   </si>
   <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów – elektryczna szczoteczka do zębów, w zestawie 1 szczoteczka, etui podróżne — 3 tryby czyszczenia do pielęgnacji zębów, dobrze przetestowana (2,2 Calm Pink Dorośli 1 szczotka + 1 głowica</t>
+  </si>
+  <si>
+    <t>B0DP1SJ555</t>
+  </si>
+  <si>
+    <t>LPNHK551442379</t>
+  </si>
+  <si>
     <t>Philips Sonicare Power Flosser 3000 bezprzewodowy irygator do jamy ustnej, do zębów, dziąseł i zębów, w kolorze czarnym (model HX3826/33) Black</t>
   </si>
   <si>
     <t>B0CDB2TS8M</t>
   </si>
   <si>
     <t>LPNHK401667646</t>
   </si>
   <si>
     <t>Braun BT7441 trymer do brody, trymer do brody, trymer do włosów, profesjonalna maszynka do strzyżenia włosów (opakowanie nadające się do recyklingu), 40 ustawień, stacja ładująca, etui podróżne,</t>
   </si>
   <si>
     <t>B0C7WKZHDM</t>
   </si>
   <si>
     <t>LPNHK450658690</t>
   </si>
   <si>
+    <t>RENPHO Thermacool pistolet do masażu, ciepło i zimno, do masażu mięśni, do domowego biura, masażu mięśni całego ciała, relaksu Ciepło i zimno czarny, ciepła</t>
+  </si>
+  <si>
+    <t>B0BMKD1HG7</t>
+  </si>
+  <si>
+    <t>LPNHK551454636</t>
+  </si>
+  <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
   </si>
   <si>
     <t>B0B911KRRD</t>
   </si>
   <si>
     <t>LPNHK471328019</t>
   </si>
   <si>
+    <t>OCEAN CHAMELEON Pływające Okulary Spolaryzowane Sporty wodne Kitesurfing Niebieski matowy Niebieski</t>
+  </si>
+  <si>
+    <t>B0CF2V8KC9</t>
+  </si>
+  <si>
+    <t>LPNRP085020694</t>
+  </si>
+  <si>
     <t>Braun All-in-One Series 7, 12 w 1 zestaw groomingów, ProBlade, trymer do włosów w nosie, AutoSense, golarka męska, golarka elektryczna, trymer do brody i maszynka do włosów, akumulator 120 min,</t>
   </si>
   <si>
     <t>B0DQWLG36G</t>
   </si>
   <si>
     <t>LPNHK439537863</t>
+  </si>
+  <si>
+    <t>Omron MicroAir U100 przenośny, bardzo cichy, membranowy, kieszonkowy inhalator Leczenie astmy</t>
+  </si>
+  <si>
+    <t>B076VLSL47</t>
+  </si>
+  <si>
+    <t>LPNHK538452873</t>
   </si>
   <si>
     <t>Dreame Hair Glory Combo suszarka do włosów, szybkoschnąca, 110 000 obrotów na minutę, przepływ powietrza 70 m/s, technologia jonów ujemnych, regulacja temperatury i prędkości powietrza, w zestawie Glory Combo biały</t>
   </si>
   <si>
     <t>B0CR6JMJ26</t>
   </si>
   <si>
     <t>LPNHK487945126</t>
   </si>
   <si>
     <t>BaBylissMEN E996E linia Super-X Metal, Akumulatorowa maszynka do strzyżenia włosów, Srebrna/Grafitowa</t>
   </si>
   <si>
     <t>B098XWWYDJ</t>
   </si>
   <si>
     <t>LPNHK504302003</t>
   </si>
   <si>
     <t>Beurer Reload Pistolet do Masażu z Funkcją Ogrzewania i Chłodzenia, Masażer Mięśni do Punktów Spustowych, 5 Głowic Masujących, 5 Poziomów Intensywności do 3000 Obr</t>
   </si>
   <si>
     <t>B0DNTKJ4V2</t>
   </si>
@@ -1610,3583 +1913,4388 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G153"/>
+  <dimension ref="A1:G188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B153" sqref="B153"/>
+      <selection activeCell="B188" sqref="B188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="292.5" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4006160631845</v>
+        <v>4002556431822</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>9.95</v>
+        <v>3.75</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>4006160631845</v>
+        <v>4008496817962</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>9.95</v>
+        <v>9.9</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1">
-        <v>4008496881864</v>
+        <v>4006160631845</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>13.99</v>
+        <v>9.95</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4006160631845</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
+      </c>
+      <c r="F5">
+        <v>9.95</v>
+      </c>
+      <c r="G5" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" s="1">
-        <v>8710103844037</v>
+        <v>4008496881864</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>14.99</v>
+        <v>13.99</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1" t="s">
-        <v>23</v>
+      <c r="B7" s="1">
+        <v>4022167000002</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>16.99</v>
+        <v>13.99</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="1">
-        <v>4013833061328</v>
+        <v>8710103844037</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>17.99</v>
+        <v>14.99</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>18.99</v>
+        <v>16.99</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10" s="1">
-        <v>4008496881963</v>
+        <v>619098091472</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>19.59</v>
+        <v>16.99</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11" s="1">
-        <v>6974680411880</v>
+        <v>4013833061328</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>19.88</v>
+        <v>17.99</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B12" s="1">
-        <v>8435484033725</v>
+        <v>3121040088371</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>19.9</v>
+        <v>18.99</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B13" s="1">
-        <v>8435484033725</v>
+        <v>4008496881963</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>19.9</v>
+        <v>19.59</v>
       </c>
       <c r="G13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B14" s="1">
-        <v>8435484042192</v>
+        <v>6974680411880</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>19.9</v>
+        <v>19.88</v>
       </c>
       <c r="G14" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B15" s="1">
-        <v>8435484035026</v>
+        <v>8435484033725</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>19.9</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B16" s="1">
-        <v>6974057933359</v>
+        <v>8435484033725</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B17" s="1">
-        <v>4015588410178</v>
+        <v>8435484042192</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B18" s="1">
-        <v>4211125608569</v>
+        <v>8435484035026</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B19" s="1">
-        <v>4210201427063</v>
+        <v>6974057933359</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
         <v>19.99</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>4211125795061</v>
+        <v>4015588410178</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>19.99</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="B21" s="1">
         <v>4211125608569</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>19.99</v>
       </c>
       <c r="G21" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4210201427063</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>20.9</v>
+        <v>19.99</v>
       </c>
       <c r="G22" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B23" s="1">
-        <v>616120431718</v>
+        <v>4211125795061</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>21.03</v>
+        <v>19.99</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B24" s="1">
-        <v>8435771918858</v>
+        <v>4211125608569</v>
       </c>
       <c r="C24" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>21.9</v>
+        <v>19.99</v>
       </c>
       <c r="G24" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>6974690510986</v>
+        <v>81</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>21.99</v>
+        <v>20.0</v>
       </c>
       <c r="G25" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>4211125105051</v>
+        <v>85</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>22.99</v>
+        <v>20.9</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B27" s="1">
-        <v>3030050069433</v>
+        <v>616120431718</v>
       </c>
       <c r="C27" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>23.5</v>
+        <v>21.03</v>
       </c>
       <c r="G27" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B28" s="1">
-        <v>8435484042291</v>
+        <v>8435771918858</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>23.9</v>
+        <v>21.9</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="B29" s="1">
-        <v>4210201427063</v>
+        <v>7630135604663</v>
       </c>
       <c r="C29" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>23.99</v>
+        <v>21.95</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B30" s="1">
-        <v>4008496975754</v>
+        <v>6974690510986</v>
       </c>
       <c r="C30" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>24.65</v>
+        <v>21.99</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B31" s="1">
-        <v>4008496975716</v>
+        <v>4211125105051</v>
       </c>
       <c r="C31" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D31" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>24.68</v>
+        <v>22.99</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B32" s="1">
-        <v>8435484043311</v>
+        <v>3030050069433</v>
       </c>
       <c r="C32" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D32" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>24.88</v>
+        <v>23.5</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B33" s="1">
-        <v>8436614731269</v>
+        <v>8435484042291</v>
       </c>
       <c r="C33" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>24.95</v>
+        <v>23.9</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="B34" s="1">
-        <v>8594049738533</v>
+        <v>4210201427063</v>
       </c>
       <c r="C34" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="D34" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>25.32</v>
+        <v>23.99</v>
       </c>
       <c r="G34" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B35" s="1">
-        <v>4211125614034</v>
+        <v>4008496975754</v>
       </c>
       <c r="C35" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D35" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>25.99</v>
+        <v>24.65</v>
       </c>
       <c r="G35" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B36" s="1">
-        <v>4008496823451</v>
+        <v>4008496975716</v>
       </c>
       <c r="C36" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D36" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>26.99</v>
+        <v>24.68</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B37" s="1">
-        <v>4008496823451</v>
+        <v>8435484043311</v>
       </c>
       <c r="C37" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D37" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F37">
-        <v>26.99</v>
+        <v>24.88</v>
       </c>
       <c r="G37" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B38" s="1">
-        <v>8700216074445</v>
+        <v>8436614731269</v>
       </c>
       <c r="C38" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
-        <v>26.99</v>
+        <v>24.95</v>
       </c>
       <c r="G38" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B39" s="1">
-        <v>4008496876051</v>
+        <v>8594049738533</v>
       </c>
       <c r="C39" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D39" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>27.99</v>
+        <v>25.32</v>
       </c>
       <c r="G39" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B40" s="1">
-        <v>5038061164992</v>
+        <v>792460033567</v>
       </c>
       <c r="C40" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D40" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>28.69</v>
+        <v>25.33</v>
       </c>
       <c r="G40" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B41" s="1">
-        <v>5025232896417</v>
+        <v>4211125614034</v>
       </c>
       <c r="C41" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D41" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>29.44</v>
+        <v>25.99</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B42" s="1">
-        <v>3030050122282</v>
+        <v>843607039673</v>
       </c>
       <c r="C42" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>29.9</v>
+        <v>25.99</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B43" s="1">
-        <v>8435484044509</v>
+        <v>4008496823451</v>
       </c>
       <c r="C43" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D43" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43">
-        <v>29.9</v>
+        <v>26.99</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B44" s="1">
-        <v>4211125658182</v>
+        <v>4008496823451</v>
       </c>
       <c r="C44" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D44" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44">
-        <v>29.99</v>
+        <v>26.99</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B45" s="1">
-        <v>5038061112665</v>
+        <v>8700216074445</v>
       </c>
       <c r="C45" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D45" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>29.99</v>
+        <v>26.99</v>
       </c>
       <c r="G45" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B46" s="1">
-        <v>5038061112665</v>
+        <v>1210001998056</v>
       </c>
       <c r="C46" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="D46" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>29.99</v>
+        <v>27.72</v>
       </c>
       <c r="G46" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="B47" s="1">
-        <v>5038061112665</v>
+        <v>4008496876051</v>
       </c>
       <c r="C47" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>29.99</v>
+        <v>27.99</v>
       </c>
       <c r="G47" t="s">
-        <v>37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B48" s="1">
-        <v>8710103736691</v>
+        <v>5038061164992</v>
       </c>
       <c r="C48" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="D48" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>29.99</v>
+        <v>28.69</v>
       </c>
       <c r="G48" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B49" s="1">
-        <v>6934399209772</v>
+        <v>4008496873449</v>
       </c>
       <c r="C49" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>30.04</v>
+        <v>28.91</v>
       </c>
       <c r="G49" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B50" s="1">
-        <v>8007403168728</v>
+        <v>8002908446340</v>
       </c>
       <c r="C50" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F50">
-        <v>31.9</v>
+        <v>28.99</v>
       </c>
       <c r="G50" t="s">
-        <v>149</v>
+        <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B51" s="1">
-        <v>8006540743027</v>
+        <v>4250206772898</v>
       </c>
       <c r="C51" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D51" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51">
-        <v>31.95</v>
+        <v>29.09</v>
       </c>
       <c r="G51" t="s">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B52" s="1">
-        <v>4211125795054</v>
+        <v>5025232896417</v>
       </c>
       <c r="C52" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D52" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>32.87</v>
+        <v>29.44</v>
       </c>
       <c r="G52" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="B53" s="1">
-        <v>4210201192688</v>
+        <v>3030050122282</v>
       </c>
       <c r="C53" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="D53" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53">
-        <v>32.9</v>
+        <v>29.9</v>
       </c>
       <c r="G53" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B54" s="1">
-        <v>4008496873449</v>
+        <v>8435484044509</v>
       </c>
       <c r="C54" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="D54" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F54">
-        <v>32.99</v>
+        <v>29.9</v>
       </c>
       <c r="G54" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="B55" s="1">
-        <v>8720689031868</v>
+        <v>4211125658182</v>
       </c>
       <c r="C55" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D55" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55">
-        <v>33.79</v>
+        <v>29.99</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B56" s="1">
-        <v>8435484041973</v>
+        <v>5038061112665</v>
       </c>
       <c r="C56" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D56" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F56">
-        <v>33.9</v>
+        <v>29.99</v>
       </c>
       <c r="G56" t="s">
-        <v>37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B57" s="1">
-        <v>8007403117269</v>
+        <v>5038061112665</v>
       </c>
       <c r="C57" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D57" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>34.0</v>
+        <v>29.99</v>
       </c>
       <c r="G57" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B58" s="1">
-        <v>8710103907053</v>
+        <v>5038061112665</v>
       </c>
       <c r="C58" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D58" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F58">
-        <v>34.59</v>
+        <v>29.99</v>
       </c>
       <c r="G58" t="s">
-        <v>149</v>
+        <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="B59" s="1">
-        <v>4008496873449</v>
+        <v>8710103736691</v>
       </c>
       <c r="C59" t="s">
-        <v>160</v>
+        <v>179</v>
       </c>
       <c r="D59" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>34.9</v>
+        <v>29.99</v>
       </c>
       <c r="G59" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B60" s="1">
-        <v>4211125645489</v>
+        <v>4897122205224</v>
       </c>
       <c r="C60" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="G60" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B61" s="1">
-        <v>3030050153842</v>
+        <v>6934399209772</v>
       </c>
       <c r="C61" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D61" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61">
-        <v>35.21</v>
+        <v>30.04</v>
       </c>
       <c r="G61" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B62" s="1">
-        <v>5025232876976</v>
+        <v>7630135622131</v>
       </c>
       <c r="C62" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>35.99</v>
+        <v>30.95</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>190</v>
+      </c>
+      <c r="B63" s="1">
+        <v>7630135616826</v>
       </c>
       <c r="C63" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D63" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63">
-        <v>36.38</v>
+        <v>30.95</v>
       </c>
       <c r="G63" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B64" s="1">
-        <v>4211125584047</v>
+        <v>4003318825118</v>
       </c>
       <c r="C64" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="D64" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>38.7</v>
+        <v>30.99</v>
       </c>
       <c r="G64" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B65" s="1">
-        <v>8007403168681</v>
+        <v>8007403168728</v>
       </c>
       <c r="C65" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D65" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65">
-        <v>39.0</v>
+        <v>31.9</v>
       </c>
       <c r="G65" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B66" s="1">
-        <v>8720689035958</v>
+        <v>8006540743027</v>
       </c>
       <c r="C66" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D66" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F66">
-        <v>39.59</v>
+        <v>31.95</v>
       </c>
       <c r="G66" t="s">
-        <v>197</v>
+        <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B67" s="1">
-        <v>8447420193059</v>
+        <v>6970810551877</v>
       </c>
       <c r="C67" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D67" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>39.59</v>
+        <v>31.99</v>
       </c>
       <c r="G67" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>171</v>
+        <v>206</v>
       </c>
       <c r="B68" s="1">
-        <v>8710103907053</v>
+        <v>4211125795054</v>
       </c>
       <c r="C68" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="D68" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>39.83</v>
+        <v>32.87</v>
       </c>
       <c r="G68" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B69" s="1">
-        <v>8435484034616</v>
+        <v>4210201192688</v>
       </c>
       <c r="C69" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="D69" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69">
-        <v>39.87</v>
+        <v>32.9</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="B70" s="1">
-        <v>8710103907053</v>
+        <v>4008496873449</v>
       </c>
       <c r="C70" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="D70" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>39.95</v>
+        <v>32.99</v>
       </c>
       <c r="G70" t="s">
-        <v>197</v>
+        <v>56</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B71" s="1">
-        <v>8720689040099</v>
+        <v>8720689031868</v>
       </c>
       <c r="C71" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="D71" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>39.99</v>
+        <v>33.79</v>
       </c>
       <c r="G71" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="B72" s="1">
-        <v>8720689040099</v>
+        <v>8435484041973</v>
       </c>
       <c r="C72" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="D72" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F72">
-        <v>39.99</v>
+        <v>33.9</v>
       </c>
       <c r="G72" t="s">
-        <v>197</v>
+        <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B73" s="1">
-        <v>8720689040099</v>
+        <v>8007403117269</v>
       </c>
       <c r="C73" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="D73" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
       <c r="F73">
-        <v>39.99</v>
+        <v>34.0</v>
       </c>
       <c r="G73" t="s">
-        <v>197</v>
+        <v>56</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B74" s="1">
-        <v>8720689040099</v>
+        <v>8710103907053</v>
       </c>
       <c r="C74" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="D74" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>39.99</v>
+        <v>34.59</v>
       </c>
       <c r="G74" t="s">
-        <v>15</v>
+        <v>199</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>206</v>
+        <v>151</v>
       </c>
       <c r="B75" s="1">
-        <v>8720689040099</v>
+        <v>4008496873449</v>
       </c>
       <c r="C75" t="s">
-        <v>207</v>
+        <v>152</v>
       </c>
       <c r="D75" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>39.99</v>
+        <v>34.9</v>
       </c>
       <c r="G75" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="B76" s="1">
-        <v>5038061140279</v>
+        <v>4211125645489</v>
       </c>
       <c r="C76" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="D76" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
       <c r="G76" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="B77" s="1">
-        <v>8720689027762</v>
+        <v>3030050153842</v>
       </c>
       <c r="C77" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="D77" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>39.99</v>
+        <v>35.21</v>
       </c>
       <c r="G77" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="B78" s="1">
-        <v>5038061112467</v>
+        <v>5025232876976</v>
       </c>
       <c r="C78" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="D78" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>39.99</v>
+        <v>35.99</v>
       </c>
       <c r="G78" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="B79" s="1">
-        <v>8710103948469</v>
+        <v>5060894695992</v>
       </c>
       <c r="C79" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="D79" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F79">
-        <v>41.42</v>
+        <v>36.0</v>
       </c>
       <c r="G79" t="s">
-        <v>197</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>5038061164992</v>
+        <v>239</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="C80" t="s">
-        <v>121</v>
+        <v>240</v>
       </c>
       <c r="D80" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F80">
-        <v>41.96</v>
+        <v>36.38</v>
       </c>
       <c r="G80" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="B81" s="1">
-        <v>8006540759912</v>
+        <v>4211125584047</v>
       </c>
       <c r="C81" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="D81" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>43.04</v>
+        <v>38.7</v>
       </c>
       <c r="G81" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="B82" s="1">
-        <v>8006540759790</v>
+        <v>8007403168681</v>
       </c>
       <c r="C82" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="D82" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F82">
-        <v>43.35</v>
+        <v>39.0</v>
       </c>
       <c r="G82" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="B83" s="1">
-        <v>4013833058465</v>
+        <v>8720689035958</v>
       </c>
       <c r="C83" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="D83" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>44.01</v>
+        <v>39.59</v>
       </c>
       <c r="G83" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="B84" s="1">
-        <v>8435484044394</v>
+        <v>8447420193059</v>
       </c>
       <c r="C84" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="D84" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>44.54</v>
+        <v>39.59</v>
       </c>
       <c r="G84" t="s">
-        <v>149</v>
+        <v>49</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="B85" s="1">
-        <v>4210201276326</v>
+        <v>8710103907053</v>
       </c>
       <c r="C85" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>44.99</v>
+        <v>39.83</v>
       </c>
       <c r="G85" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="B86" s="1">
-        <v>8720689027762</v>
+        <v>8435484034616</v>
       </c>
       <c r="C86" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="D86" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F86">
-        <v>44.99</v>
+        <v>39.87</v>
       </c>
       <c r="G86" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B87" s="1">
-        <v>8720689027762</v>
+        <v>8710103907053</v>
       </c>
       <c r="C87" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D87" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F87">
-        <v>44.99</v>
+        <v>39.95</v>
       </c>
       <c r="G87" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="B88" s="1">
-        <v>8720689002813</v>
+        <v>8720689040099</v>
       </c>
       <c r="C88" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="D88" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>47.45</v>
+        <v>39.99</v>
       </c>
       <c r="G88" t="s">
-        <v>30</v>
+        <v>251</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B89" s="1">
-        <v>8720689020565</v>
+        <v>8720689040099</v>
       </c>
       <c r="C89" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="D89" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>47.99</v>
+        <v>39.99</v>
       </c>
       <c r="G89" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="B90" s="1">
-        <v>5038061110401</v>
+        <v>8720689040099</v>
       </c>
       <c r="C90" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D90" t="s">
+        <v>264</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>39.99</v>
+      </c>
+      <c r="G90" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B91" s="1">
-        <v>8720689013857</v>
+        <v>8720689040099</v>
       </c>
       <c r="C91" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D91" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G91" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B92" s="1">
-        <v>8720689013857</v>
+        <v>8720689040099</v>
       </c>
       <c r="C92" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D92" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F92">
-        <v>48.99</v>
+        <v>39.99</v>
       </c>
       <c r="G92" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="B93" s="1">
-        <v>4211125593926</v>
+        <v>5038061140279</v>
       </c>
       <c r="C93" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="D93" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
-        <v>49.49</v>
+        <v>39.99</v>
       </c>
       <c r="G93" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="B94" s="1">
-        <v>8720689018920</v>
+        <v>8720689027762</v>
       </c>
       <c r="C94" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="D94" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G94" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="B95" s="1">
-        <v>5038061140057</v>
+        <v>5038061112467</v>
       </c>
       <c r="C95" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D95" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="E95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F95">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G95" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="B96" s="1">
-        <v>5038061140057</v>
+        <v>5038061140149</v>
       </c>
       <c r="C96" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="D96" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G96" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>279</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1210001998780</v>
       </c>
       <c r="C97" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="D97" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F97">
-        <v>49.99</v>
+        <v>41.17</v>
       </c>
       <c r="G97" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>282</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8710103948469</v>
       </c>
       <c r="C98" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="D98" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E98">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F98">
-        <v>49.99</v>
+        <v>41.42</v>
       </c>
       <c r="G98" t="s">
-        <v>44</v>
+        <v>251</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>148</v>
+      </c>
+      <c r="B99" s="1">
+        <v>5038061164992</v>
       </c>
       <c r="C99" t="s">
-        <v>268</v>
+        <v>149</v>
       </c>
       <c r="D99" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="E99">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F99">
-        <v>49.99</v>
+        <v>41.96</v>
       </c>
       <c r="G99" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="B100" s="1">
-        <v>4211125103460</v>
+        <v>1210001998780</v>
       </c>
       <c r="C100" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="D100" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="E100">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F100">
-        <v>49.99</v>
+        <v>42.59</v>
       </c>
       <c r="G100" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="B101" s="1">
-        <v>8006540759752</v>
+        <v>1210001965409</v>
       </c>
       <c r="C101" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="D101" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="E101">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F101">
-        <v>50.0</v>
+        <v>43.0</v>
       </c>
       <c r="G101" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="B102" s="1">
-        <v>5025232838363</v>
+        <v>8006540759912</v>
       </c>
       <c r="C102" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="D102" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F102">
-        <v>50.99</v>
+        <v>43.04</v>
       </c>
       <c r="G102" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="B103" s="1">
-        <v>4211125581329</v>
+        <v>8006540759790</v>
       </c>
       <c r="C103" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="D103" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="E103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F103">
-        <v>51.0</v>
+        <v>43.35</v>
       </c>
       <c r="G103" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="B104" s="1">
-        <v>8007403168698</v>
+        <v>4013833058465</v>
       </c>
       <c r="C104" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="D104" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="E104">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F104">
-        <v>52.9</v>
+        <v>44.01</v>
       </c>
       <c r="G104" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="B105" s="1">
-        <v>4210201097358</v>
+        <v>8435484044394</v>
       </c>
       <c r="C105" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="D105" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F105">
-        <v>52.99</v>
+        <v>44.54</v>
       </c>
       <c r="G105" t="s">
-        <v>81</v>
+        <v>199</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="B106" s="1">
-        <v>3030050153668</v>
+        <v>1210001997585</v>
       </c>
       <c r="C106" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="D106" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F106">
-        <v>53.15</v>
+        <v>44.95</v>
       </c>
       <c r="G106" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B107" s="1">
-        <v>3121040087107</v>
+        <v>4210201276326</v>
       </c>
       <c r="C107" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="D107" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="E107">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F107">
-        <v>54.99</v>
+        <v>44.99</v>
       </c>
       <c r="G107" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>296</v>
+        <v>270</v>
       </c>
       <c r="B108" s="1">
-        <v>4897122207167</v>
+        <v>8720689027762</v>
       </c>
       <c r="C108" t="s">
-        <v>297</v>
+        <v>271</v>
       </c>
       <c r="D108" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="E108">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F108">
-        <v>55.99</v>
+        <v>44.99</v>
       </c>
       <c r="G108" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="B109" s="1">
-        <v>8720689020558</v>
+        <v>8720689027762</v>
       </c>
       <c r="C109" t="s">
-        <v>300</v>
+        <v>271</v>
       </c>
       <c r="D109" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109">
-        <v>56.63</v>
+        <v>44.99</v>
       </c>
       <c r="G109" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="B110" s="1">
-        <v>4211125650032</v>
+        <v>5059937458137</v>
       </c>
       <c r="C110" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D110" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
-        <v>56.99</v>
+        <v>45.0</v>
       </c>
       <c r="G110" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="B111" s="1">
-        <v>8710103885641</v>
+        <v>8002908475500</v>
       </c>
       <c r="C111" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="D111" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
-        <v>57.99</v>
+        <v>46.35</v>
       </c>
       <c r="G111" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>316</v>
+      </c>
+      <c r="B112" s="1">
+        <v>8720689002813</v>
       </c>
       <c r="C112" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="D112" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>58.42</v>
+        <v>47.45</v>
       </c>
       <c r="G112" t="s">
-        <v>197</v>
+        <v>42</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B113" s="1">
-        <v>8023277123069</v>
+        <v>8720689020565</v>
       </c>
       <c r="C113" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="D113" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F113">
-        <v>58.67</v>
+        <v>47.99</v>
       </c>
       <c r="G113" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B114" s="1">
-        <v>8710103974154</v>
+        <v>5038061110401</v>
       </c>
       <c r="C114" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="D114" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F114">
-        <v>59.9</v>
+        <v>47.99</v>
       </c>
       <c r="G114" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B115" s="1">
-        <v>8435484019040</v>
+        <v>8720689013857</v>
       </c>
       <c r="C115" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D115" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
-        <v>59.9</v>
+        <v>48.99</v>
       </c>
       <c r="G115" t="s">
-        <v>44</v>
+        <v>251</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B116" s="1">
-        <v>4211125601423</v>
+        <v>8720689013857</v>
       </c>
       <c r="C116" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D116" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
-        <v>59.97</v>
+        <v>48.99</v>
       </c>
       <c r="G116" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B117" s="1">
-        <v>8720689042802</v>
+        <v>4211125593926</v>
       </c>
       <c r="C117" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="D117" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="E117">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F117">
-        <v>59.99</v>
+        <v>49.49</v>
       </c>
       <c r="G117" t="s">
-        <v>327</v>
+        <v>23</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B118" s="1">
-        <v>3030050153903</v>
+        <v>8720689018920</v>
       </c>
       <c r="C118" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D118" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
-        <v>60.69</v>
+        <v>49.99</v>
       </c>
       <c r="G118" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B119" s="1">
-        <v>3030050153903</v>
+        <v>5038061140057</v>
       </c>
       <c r="C119" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="D119" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
-        <v>60.96</v>
+        <v>49.99</v>
       </c>
       <c r="G119" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B120" s="1">
-        <v>8710103701088</v>
+        <v>5038061140057</v>
       </c>
       <c r="C120" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D120" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
-        <v>61.89</v>
+        <v>49.99</v>
       </c>
       <c r="G120" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>8720689022613</v>
+        <v>340</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="C121" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="D121" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
-        <v>62.99</v>
+        <v>49.99</v>
       </c>
       <c r="G121" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>8720689033299</v>
+        <v>340</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="C122" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D122" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
-        <v>64.99</v>
+        <v>49.99</v>
       </c>
       <c r="G122" t="s">
-        <v>197</v>
+        <v>56</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>8720689033299</v>
+        <v>340</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="C123" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D123" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
-        <v>64.99</v>
+        <v>49.99</v>
       </c>
       <c r="G123" t="s">
-        <v>81</v>
+        <v>199</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B124" s="1">
-        <v>8720689042031</v>
+        <v>4211125103460</v>
       </c>
       <c r="C124" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D124" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
-        <v>64.99</v>
+        <v>49.99</v>
       </c>
       <c r="G124" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B125" s="1">
-        <v>8720689042031</v>
+        <v>8700216615266</v>
       </c>
       <c r="C125" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D125" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F125">
-        <v>64.99</v>
+        <v>49.99</v>
       </c>
       <c r="G125" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="B126" s="1">
-        <v>8720689042031</v>
+        <v>8006540759752</v>
       </c>
       <c r="C126" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="D126" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E126">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F126">
-        <v>64.99</v>
+        <v>50.0</v>
       </c>
       <c r="G126" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B127" s="1">
-        <v>7500435245012</v>
+        <v>5025232838363</v>
       </c>
       <c r="C127" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="D127" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
-        <v>66.91</v>
+        <v>50.99</v>
       </c>
       <c r="G127" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="B128" s="1">
-        <v>4210201432197</v>
+        <v>4211125581329</v>
       </c>
       <c r="C128" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="D128" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
-        <v>68.99</v>
+        <v>51.0</v>
       </c>
       <c r="G128" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="B129" s="1">
-        <v>4210201432197</v>
+        <v>8007403168698</v>
       </c>
       <c r="C129" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="D129" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="E129">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F129">
-        <v>68.99</v>
+        <v>52.9</v>
       </c>
       <c r="G129" t="s">
-        <v>30</v>
+        <v>199</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="B130" s="1">
-        <v>4210201432197</v>
+        <v>4210201097358</v>
       </c>
       <c r="C130" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="D130" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
-        <v>68.99</v>
+        <v>52.99</v>
       </c>
       <c r="G130" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="B131" s="1">
-        <v>4210201432197</v>
+        <v>3030050153668</v>
       </c>
       <c r="C131" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="D131" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
-        <v>68.99</v>
+        <v>53.03</v>
       </c>
       <c r="G131" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>366</v>
+      </c>
+      <c r="B132" s="1">
+        <v>3030050153668</v>
       </c>
       <c r="C132" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="D132" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
-        <v>69.21</v>
+        <v>53.15</v>
       </c>
       <c r="G132" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="B133" s="1">
-        <v>4210201447238</v>
+        <v>3121040087107</v>
       </c>
       <c r="C133" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="D133" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
-        <v>69.95</v>
+        <v>54.99</v>
       </c>
       <c r="G133" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="B134" s="1">
-        <v>4211125646639</v>
+        <v>4897122207167</v>
       </c>
       <c r="C134" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="D134" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="E134">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F134">
-        <v>69.99</v>
+        <v>55.99</v>
       </c>
       <c r="G134" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="B135" s="1">
-        <v>4211125646639</v>
+        <v>8720689020558</v>
       </c>
       <c r="C135" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D135" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
-        <v>69.99</v>
+        <v>56.63</v>
       </c>
       <c r="G135" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="B136" s="1">
-        <v>3030050140422</v>
+        <v>4211125650032</v>
       </c>
       <c r="C136" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="D136" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="E136">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F136">
-        <v>70.92</v>
+        <v>56.99</v>
       </c>
       <c r="G136" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="B137" s="1">
-        <v>7500435245036</v>
+        <v>8710103885641</v>
       </c>
       <c r="C137" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="D137" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="E137">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F137">
-        <v>72.09</v>
+        <v>57.99</v>
       </c>
       <c r="G137" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>8720689018418</v>
+        <v>386</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="C138" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="D138" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
-        <v>73.91</v>
+        <v>58.42</v>
       </c>
       <c r="G138" t="s">
-        <v>81</v>
+        <v>251</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="B139" s="1">
-        <v>8720689018418</v>
+        <v>8023277123069</v>
       </c>
       <c r="C139" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="D139" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
-        <v>73.91</v>
+        <v>58.67</v>
       </c>
       <c r="G139" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>373</v>
+        <v>392</v>
       </c>
       <c r="B140" s="1">
-        <v>8720689018418</v>
+        <v>8710103974154</v>
       </c>
       <c r="C140" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="D140" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
-        <v>73.91</v>
+        <v>59.9</v>
       </c>
       <c r="G140" t="s">
-        <v>30</v>
+        <v>251</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
       <c r="B141" s="1">
-        <v>7500435245012</v>
+        <v>8435484019040</v>
       </c>
       <c r="C141" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="D141" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="E141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F141">
-        <v>78.1</v>
+        <v>59.9</v>
       </c>
       <c r="G141" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>4897122201691</v>
+        <v>399</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>398</v>
       </c>
       <c r="C142" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="D142" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142">
-        <v>79.99</v>
+        <v>59.93</v>
       </c>
       <c r="G142" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>8006540977804</v>
+        <v>399</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>398</v>
       </c>
       <c r="C143" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="D143" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143">
-        <v>79.99</v>
+        <v>59.93</v>
       </c>
       <c r="G143" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>8720689011044</v>
+        <v>399</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>398</v>
       </c>
       <c r="C144" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="D144" t="s">
-        <v>387</v>
+        <v>403</v>
       </c>
       <c r="E144">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F144">
-        <v>80.31</v>
+        <v>59.93</v>
       </c>
       <c r="G144" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="B145" s="1">
-        <v>8700216054409</v>
+        <v>4211125601423</v>
       </c>
       <c r="C145" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="D145" t="s">
-        <v>390</v>
+        <v>406</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
-        <v>88.01</v>
+        <v>59.97</v>
       </c>
       <c r="G145" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="B146" s="1">
-        <v>5038061144017</v>
+        <v>8720689042802</v>
       </c>
       <c r="C146" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="D146" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
-        <v>91.49</v>
+        <v>59.99</v>
       </c>
       <c r="G146" t="s">
-        <v>15</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="B147" s="1">
-        <v>7500435245067</v>
+        <v>3030050153903</v>
       </c>
       <c r="C147" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="D147" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
-        <v>108.99</v>
+        <v>60.69</v>
       </c>
       <c r="G147" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="B148" s="1">
-        <v>6973734685529</v>
+        <v>3030050153903</v>
       </c>
       <c r="C148" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="D148" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
       <c r="E148">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F148">
-        <v>111.38</v>
+        <v>60.96</v>
       </c>
       <c r="G148" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="B149" s="1">
-        <v>3030050165371</v>
+        <v>8710103701088</v>
       </c>
       <c r="C149" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="D149" t="s">
-        <v>402</v>
+        <v>417</v>
       </c>
       <c r="E149">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F149">
-        <v>138.35</v>
+        <v>61.89</v>
       </c>
       <c r="G149" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="B150" s="1">
-        <v>4211125104405</v>
+        <v>4015672113565</v>
       </c>
       <c r="C150" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="D150" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="E150">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F150">
-        <v>154.65</v>
+        <v>61.99</v>
       </c>
       <c r="G150" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="B151" s="1">
-        <v>4210201311324</v>
+        <v>8720689022613</v>
       </c>
       <c r="C151" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
       <c r="D151" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
-        <v>162.24</v>
+        <v>62.99</v>
       </c>
       <c r="G151" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="B152" s="1">
-        <v>8447562001694</v>
+        <v>8720689033299</v>
       </c>
       <c r="C152" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="D152" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="E152">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F152">
-        <v>253.37</v>
+        <v>64.99</v>
       </c>
       <c r="G152" t="s">
-        <v>22</v>
+        <v>251</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="B153" s="1">
+        <v>8720689033299</v>
+      </c>
+      <c r="C153" t="s">
+        <v>425</v>
+      </c>
+      <c r="D153" t="s">
+        <v>427</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>64.99</v>
+      </c>
+      <c r="G153" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" t="s">
+        <v>428</v>
+      </c>
+      <c r="B154" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C154" t="s">
+        <v>429</v>
+      </c>
+      <c r="D154" t="s">
+        <v>430</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>64.99</v>
+      </c>
+      <c r="G154" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155" t="s">
+        <v>428</v>
+      </c>
+      <c r="B155" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C155" t="s">
+        <v>429</v>
+      </c>
+      <c r="D155" t="s">
+        <v>431</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+      <c r="F155">
+        <v>64.99</v>
+      </c>
+      <c r="G155" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156" t="s">
+        <v>428</v>
+      </c>
+      <c r="B156" s="1">
+        <v>8720689042031</v>
+      </c>
+      <c r="C156" t="s">
+        <v>429</v>
+      </c>
+      <c r="D156" t="s">
+        <v>432</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>64.99</v>
+      </c>
+      <c r="G156" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" t="s">
+        <v>433</v>
+      </c>
+      <c r="B157" s="1">
+        <v>8700216931533</v>
+      </c>
+      <c r="C157" t="s">
+        <v>434</v>
+      </c>
+      <c r="D157" t="s">
+        <v>435</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>65.02</v>
+      </c>
+      <c r="G157" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" t="s">
+        <v>436</v>
+      </c>
+      <c r="B158" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C158" t="s">
+        <v>437</v>
+      </c>
+      <c r="D158" t="s">
+        <v>438</v>
+      </c>
+      <c r="E158">
+        <v>1</v>
+      </c>
+      <c r="F158">
+        <v>66.91</v>
+      </c>
+      <c r="G158" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" t="s">
+        <v>439</v>
+      </c>
+      <c r="B159" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C159" t="s">
+        <v>440</v>
+      </c>
+      <c r="D159" t="s">
+        <v>441</v>
+      </c>
+      <c r="E159">
+        <v>0</v>
+      </c>
+      <c r="F159">
+        <v>68.99</v>
+      </c>
+      <c r="G159" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" t="s">
+        <v>439</v>
+      </c>
+      <c r="B160" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C160" t="s">
+        <v>440</v>
+      </c>
+      <c r="D160" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>68.99</v>
+      </c>
+      <c r="G160" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" t="s">
+        <v>439</v>
+      </c>
+      <c r="B161" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C161" t="s">
+        <v>440</v>
+      </c>
+      <c r="D161" t="s">
+        <v>443</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>68.99</v>
+      </c>
+      <c r="G161" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" t="s">
+        <v>439</v>
+      </c>
+      <c r="B162" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C162" t="s">
+        <v>440</v>
+      </c>
+      <c r="D162" t="s">
+        <v>444</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>68.99</v>
+      </c>
+      <c r="G162" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" t="s">
+        <v>446</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C163" t="s">
+        <v>447</v>
+      </c>
+      <c r="D163" t="s">
+        <v>448</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163">
+        <v>69.21</v>
+      </c>
+      <c r="G163" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" t="s">
+        <v>449</v>
+      </c>
+      <c r="B164" s="1">
+        <v>4210201447238</v>
+      </c>
+      <c r="C164" t="s">
+        <v>450</v>
+      </c>
+      <c r="D164" t="s">
+        <v>451</v>
+      </c>
+      <c r="E164">
+        <v>1</v>
+      </c>
+      <c r="F164">
+        <v>69.95</v>
+      </c>
+      <c r="G164" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" t="s">
+        <v>452</v>
+      </c>
+      <c r="B165" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C165" t="s">
+        <v>453</v>
+      </c>
+      <c r="D165" t="s">
+        <v>454</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>69.99</v>
+      </c>
+      <c r="G165" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" t="s">
+        <v>452</v>
+      </c>
+      <c r="B166" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C166" t="s">
+        <v>453</v>
+      </c>
+      <c r="D166" t="s">
+        <v>455</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>69.99</v>
+      </c>
+      <c r="G166" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" t="s">
+        <v>456</v>
+      </c>
+      <c r="B167" s="1">
+        <v>3030050140422</v>
+      </c>
+      <c r="C167" t="s">
+        <v>457</v>
+      </c>
+      <c r="D167" t="s">
+        <v>458</v>
+      </c>
+      <c r="E167">
+        <v>0</v>
+      </c>
+      <c r="F167">
+        <v>70.92</v>
+      </c>
+      <c r="G167" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" t="s">
+        <v>459</v>
+      </c>
+      <c r="B168" s="1">
+        <v>7500435245036</v>
+      </c>
+      <c r="C168" t="s">
+        <v>460</v>
+      </c>
+      <c r="D168" t="s">
+        <v>461</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168">
+        <v>72.09</v>
+      </c>
+      <c r="G168" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" t="s">
+        <v>462</v>
+      </c>
+      <c r="B169" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C169" t="s">
+        <v>463</v>
+      </c>
+      <c r="D169" t="s">
+        <v>464</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169">
+        <v>73.91</v>
+      </c>
+      <c r="G169" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" t="s">
+        <v>462</v>
+      </c>
+      <c r="B170" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C170" t="s">
+        <v>463</v>
+      </c>
+      <c r="D170" t="s">
+        <v>465</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>73.91</v>
+      </c>
+      <c r="G170" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" t="s">
+        <v>462</v>
+      </c>
+      <c r="B171" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C171" t="s">
+        <v>463</v>
+      </c>
+      <c r="D171" t="s">
+        <v>466</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171">
+        <v>73.91</v>
+      </c>
+      <c r="G171" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" t="s">
+        <v>436</v>
+      </c>
+      <c r="B172" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C172" t="s">
+        <v>437</v>
+      </c>
+      <c r="D172" t="s">
+        <v>467</v>
+      </c>
+      <c r="E172">
+        <v>1</v>
+      </c>
+      <c r="F172">
+        <v>78.1</v>
+      </c>
+      <c r="G172" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" t="s">
+        <v>468</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4897122201691</v>
+      </c>
+      <c r="C173" t="s">
+        <v>469</v>
+      </c>
+      <c r="D173" t="s">
+        <v>470</v>
+      </c>
+      <c r="E173">
+        <v>1</v>
+      </c>
+      <c r="F173">
+        <v>79.99</v>
+      </c>
+      <c r="G173" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" t="s">
+        <v>471</v>
+      </c>
+      <c r="B174" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C174" t="s">
+        <v>472</v>
+      </c>
+      <c r="D174" t="s">
+        <v>473</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174">
+        <v>79.99</v>
+      </c>
+      <c r="G174" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" t="s">
+        <v>474</v>
+      </c>
+      <c r="B175" s="1">
+        <v>8700216655750</v>
+      </c>
+      <c r="C175" t="s">
+        <v>475</v>
+      </c>
+      <c r="D175" t="s">
+        <v>476</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+      <c r="F175">
+        <v>79.99</v>
+      </c>
+      <c r="G175" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" t="s">
+        <v>477</v>
+      </c>
+      <c r="B176" s="1">
+        <v>8720689011044</v>
+      </c>
+      <c r="C176" t="s">
+        <v>478</v>
+      </c>
+      <c r="D176" t="s">
+        <v>479</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176">
+        <v>80.31</v>
+      </c>
+      <c r="G176" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" t="s">
+        <v>480</v>
+      </c>
+      <c r="B177" s="1">
+        <v>8700216054409</v>
+      </c>
+      <c r="C177" t="s">
+        <v>481</v>
+      </c>
+      <c r="D177" t="s">
+        <v>482</v>
+      </c>
+      <c r="E177">
+        <v>0</v>
+      </c>
+      <c r="F177">
+        <v>88.01</v>
+      </c>
+      <c r="G177" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" t="s">
+        <v>483</v>
+      </c>
+      <c r="B178" s="1">
+        <v>4897122206139</v>
+      </c>
+      <c r="C178" t="s">
+        <v>484</v>
+      </c>
+      <c r="D178" t="s">
+        <v>485</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178">
+        <v>89.16</v>
+      </c>
+      <c r="G178" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" t="s">
+        <v>486</v>
+      </c>
+      <c r="B179" s="1">
+        <v>5038061144017</v>
+      </c>
+      <c r="C179" t="s">
+        <v>487</v>
+      </c>
+      <c r="D179" t="s">
+        <v>488</v>
+      </c>
+      <c r="E179">
+        <v>0</v>
+      </c>
+      <c r="F179">
+        <v>91.49</v>
+      </c>
+      <c r="G179" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" t="s">
+        <v>489</v>
+      </c>
+      <c r="B180" s="1">
+        <v>8435744600377</v>
+      </c>
+      <c r="C180" t="s">
+        <v>490</v>
+      </c>
+      <c r="D180" t="s">
+        <v>491</v>
+      </c>
+      <c r="E180">
+        <v>1</v>
+      </c>
+      <c r="F180">
+        <v>95.3</v>
+      </c>
+      <c r="G180" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" t="s">
+        <v>492</v>
+      </c>
+      <c r="B181" s="1">
+        <v>7500435245067</v>
+      </c>
+      <c r="C181" t="s">
+        <v>493</v>
+      </c>
+      <c r="D181" t="s">
+        <v>494</v>
+      </c>
+      <c r="E181">
+        <v>0</v>
+      </c>
+      <c r="F181">
+        <v>108.99</v>
+      </c>
+      <c r="G181" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" t="s">
+        <v>495</v>
+      </c>
+      <c r="B182" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C182" t="s">
+        <v>496</v>
+      </c>
+      <c r="D182" t="s">
+        <v>497</v>
+      </c>
+      <c r="E182">
+        <v>0</v>
+      </c>
+      <c r="F182">
+        <v>110.08</v>
+      </c>
+      <c r="G182" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" t="s">
+        <v>498</v>
+      </c>
+      <c r="B183" s="1">
+        <v>6973734685529</v>
+      </c>
+      <c r="C183" t="s">
+        <v>499</v>
+      </c>
+      <c r="D183" t="s">
+        <v>500</v>
+      </c>
+      <c r="E183">
+        <v>1</v>
+      </c>
+      <c r="F183">
+        <v>111.38</v>
+      </c>
+      <c r="G183" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" t="s">
+        <v>501</v>
+      </c>
+      <c r="B184" s="1">
+        <v>3030050165371</v>
+      </c>
+      <c r="C184" t="s">
+        <v>502</v>
+      </c>
+      <c r="D184" t="s">
+        <v>503</v>
+      </c>
+      <c r="E184">
+        <v>0</v>
+      </c>
+      <c r="F184">
+        <v>138.35</v>
+      </c>
+      <c r="G184" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" t="s">
+        <v>504</v>
+      </c>
+      <c r="B185" s="1">
+        <v>4211125104405</v>
+      </c>
+      <c r="C185" t="s">
+        <v>505</v>
+      </c>
+      <c r="D185" t="s">
+        <v>506</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+      <c r="F185">
+        <v>154.65</v>
+      </c>
+      <c r="G185" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" t="s">
+        <v>507</v>
+      </c>
+      <c r="B186" s="1">
+        <v>4210201311324</v>
+      </c>
+      <c r="C186" t="s">
+        <v>508</v>
+      </c>
+      <c r="D186" t="s">
+        <v>509</v>
+      </c>
+      <c r="E186">
+        <v>0</v>
+      </c>
+      <c r="F186">
+        <v>162.24</v>
+      </c>
+      <c r="G186" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" t="s">
+        <v>510</v>
+      </c>
+      <c r="B187" s="1">
+        <v>8447562001694</v>
+      </c>
+      <c r="C187" t="s">
+        <v>511</v>
+      </c>
+      <c r="D187" t="s">
+        <v>512</v>
+      </c>
+      <c r="E187">
+        <v>1</v>
+      </c>
+      <c r="F187">
+        <v>253.37</v>
+      </c>
+      <c r="G187" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" t="s">
+        <v>513</v>
+      </c>
+      <c r="B188" s="1">
         <v>840191402296</v>
       </c>
-      <c r="C153" t="s">
-[...8 lines deleted...]
-      <c r="F153">
+      <c r="C188" t="s">
+        <v>514</v>
+      </c>
+      <c r="D188" t="s">
+        <v>515</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+      <c r="F188">
         <v>269.99</v>
       </c>
-      <c r="G153" t="s">
-        <v>415</v>
+      <c r="G188" t="s">
+        <v>516</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>