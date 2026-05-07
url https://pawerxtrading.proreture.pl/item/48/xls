--- v1 (2026-03-08)
+++ v2 (2026-05-07)
@@ -12,443 +12,935 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Braun Age Precision cyfrowy termometr | cyfrowy uchwyt do różnych miejsc | ustnie, doodbytniczo lub pod pachą | nadaje się dla niemowląt i dzieci | marka #1 u lekarzy (1) | PRT2000</t>
+  </si>
+  <si>
+    <t>B00M35Y326</t>
+  </si>
+  <si>
+    <t>LPNRP062793422</t>
+  </si>
+  <si>
+    <t>spNMZJMTXM1</t>
+  </si>
+  <si>
+    <t>Cecotec Waga bagażowe TravelControl 5000 EcoPower. Bez baterii lub akumulatora, Wbudowane dynamo, Zmiana jednostek, Wyświetlacz LED, Elastyczny pasek, Kompaktowy rozmiar, Maks. obciążenie 50kg.</t>
+  </si>
+  <si>
+    <t>B08QVVWFPN</t>
+  </si>
+  <si>
+    <t>LPNWE305737036</t>
+  </si>
+  <si>
+    <t>spNMG59YXJV</t>
+  </si>
+  <si>
+    <t>Braun Exact Series EN10 trymer do uszu i nosa Maszynka do strzyżenia uszu i nosa</t>
+  </si>
+  <si>
+    <t>B000IJ0T0O</t>
+  </si>
+  <si>
+    <t>LPNHK433734592</t>
+  </si>
+  <si>
+    <t>spL1i98iLN1</t>
+  </si>
+  <si>
+    <t>Remington Głowica wymienna do golarki foliowej F4002, Część zamienna do golarki elektrycznej, Akcesorium SPF-F4 Wymienna głowica goląca do golarki foliowej F4</t>
+  </si>
+  <si>
+    <t>B0DP71J2DL</t>
+  </si>
+  <si>
+    <t>LPNHK471365071</t>
+  </si>
+  <si>
+    <t>spL1i983nl4</t>
+  </si>
+  <si>
+    <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
+  </si>
+  <si>
+    <t>B0041R9NMO</t>
+  </si>
+  <si>
+    <t>LPNHK451201929</t>
+  </si>
+  <si>
+    <t>Remington Suszarka do włosów [bardzo mała i składana] On The Go (1400 W, światowe dopasowanie napięcia 120/220-240 V, dysza do stylizacji, 2 poziomy ogrzewania i dmuchawy), podróżna suszarka do włosów D2400</t>
+  </si>
+  <si>
+    <t>B007CST74S</t>
+  </si>
+  <si>
+    <t>LPNHK472015604</t>
+  </si>
+  <si>
+    <t>Rowenta CF2133 Lokówka Ceramiczna, Czarny, 25W, 180 °C</t>
+  </si>
+  <si>
+    <t>B0B9HT4MLL</t>
+  </si>
+  <si>
+    <t>LPNHK477573752</t>
+  </si>
+  <si>
+    <t>spNJJB2JKK3</t>
+  </si>
+  <si>
+    <t>Braun Face Mini FS1000 Elektryczny Depilator do Włosów na Twarzy dla Kobiet, Biały, FS 1000</t>
+  </si>
+  <si>
+    <t>B08J4NMBL2</t>
+  </si>
+  <si>
+    <t>LPNHe030182823</t>
+  </si>
+  <si>
+    <t>0043917008363</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
+  </si>
+  <si>
+    <t>B0CVY1696Z</t>
+  </si>
+  <si>
+    <t>LPNWE343631785</t>
+  </si>
+  <si>
+    <t>Braun Satin Hair 3 Airstyler AS330 lokówka na gorące powietrze, z 3 końcówkami do stylizacji, 400 W Szczotka do loków na gorące powietrze</t>
+  </si>
+  <si>
+    <t>B00008K62L</t>
+  </si>
+  <si>
+    <t>LPNHK402276689</t>
+  </si>
+  <si>
+    <t>Cecotec Bamba IoniCare 5450 Power&amp;Go Pro Fire Ionic Suszarka do włosów, moc 2400 W, prawdziwy jon, wysoki przepływ i funkcja zimnego powietrza, w zestawie dyfuzor, czarny z brązowymi detalami Czarny (Black)</t>
+  </si>
+  <si>
+    <t>B0814YP958</t>
+  </si>
+  <si>
+    <t>LPNWE374957719</t>
+  </si>
+  <si>
+    <t>Cecotec SkinCare Depil-Action One elektryczny depilator z 48 precyzyjnymi pęsetami. Usuwa włosy u nasady, magnetyczna zdejmowana głowica, 2 prędkości i nasadka ochronna.</t>
+  </si>
+  <si>
+    <t>B0F843QL9C</t>
+  </si>
+  <si>
+    <t>LPNRP065679148</t>
+  </si>
+  <si>
+    <t>ProofVision elektryczna ładowarka ścienna do gniazdka UE do Oral-B/Braun</t>
+  </si>
+  <si>
+    <t>B0BLVKCW76</t>
+  </si>
+  <si>
+    <t>LPNHK388338223</t>
+  </si>
+  <si>
+    <t>GRUNDIG HS2030, Mini prostownica do włosów, 15cm, czarna/czerwona</t>
+  </si>
+  <si>
+    <t>B09DGMCHVX</t>
+  </si>
+  <si>
+    <t>LPNHK401624769</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Sensitive Clean Elektryczna szczoteczka do zębów, zestaw 4 sztuk 1 unité (Lot de 4) Opakowanie 4 szt</t>
+  </si>
+  <si>
+    <t>B0BZS98NNH</t>
+  </si>
+  <si>
+    <t>LPNWE374294894</t>
+  </si>
+  <si>
+    <t>spN6RYCPVHJ</t>
+  </si>
+  <si>
+    <t>Braun Hello Brows 81768920 Trymer do Brwi, Biały/Srebrny</t>
+  </si>
+  <si>
+    <t>B09ZDMFM5F</t>
+  </si>
+  <si>
+    <t>LPNHK402264457</t>
+  </si>
+  <si>
+    <t>Golarka Philips HP6341/00 do golenia na sucho i mokro, bez kabla, do pach, nóg i okolic bikini, do stosowania na mokrej i suchej skórze</t>
+  </si>
+  <si>
+    <t>B004JQOJ08</t>
+  </si>
+  <si>
+    <t>LPNHK451152656</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Precision Clean końcówki do szczoteczek, 6 sztuk</t>
+  </si>
+  <si>
+    <t>B0BWNW3JT3</t>
+  </si>
+  <si>
+    <t>LPNHK471255947</t>
+  </si>
+  <si>
+    <t>Oclean Elektryczna szczoteczka do zębów, 180 dni pracy baterii, Sonic Electric Toothbrush do podróży, 5 trybów pracy, szczoteczka do zębów z wodoszczelnością IPX7, do 2-minutowego timera, zielona Zielony 1 szt. (opakowanie z 1 szt.)</t>
+  </si>
+  <si>
+    <t>B0DWSWG26W</t>
+  </si>
+  <si>
+    <t>LPNHK401677596</t>
+  </si>
+  <si>
+    <t>Cecotec PrecisionCare Extreme 5 w 1 wielofunkcyjna maszynka do golenia 5 w 1, bateria litowa, do ciała i twarzy, wodoodporna, łatwa do czyszczenia, IPX5, czas pracy 60 min, z laminowaną głowicą golącą Extreme 5-In-1</t>
+  </si>
+  <si>
+    <t>B09VC2RLR1</t>
+  </si>
+  <si>
+    <t>LPNWE347184319</t>
+  </si>
+  <si>
+    <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
+  </si>
+  <si>
+    <t>B0B4SCYCLS</t>
+  </si>
+  <si>
+    <t>LPNHK451268057</t>
+  </si>
+  <si>
+    <t>LPNRP058148134</t>
+  </si>
+  <si>
+    <t>Braun Aspirator do nosa 1 | środek do usuwania śluzu | łagodzi zatkany nos | elektryczna siła ssania | 2 stopnie ssania | końcówka w 2 rozmiarach | nadaje się dla noworodków, niemowląt i dzieci | elektryczny</t>
+  </si>
+  <si>
+    <t>B07LD5NYWF</t>
+  </si>
+  <si>
+    <t>LPNWE343377444</t>
+  </si>
+  <si>
+    <t>LPNHK526023404</t>
+  </si>
+  <si>
+    <t>spN6V663BNP</t>
+  </si>
+  <si>
+    <t>0074590552614</t>
+  </si>
+  <si>
+    <t>Remington Barba maszynka do brody MB320C dla mężczyzn z ceramicznymi ostrzami i regulowanym grzebieniem do brody o różnych długościach</t>
+  </si>
+  <si>
+    <t>B000OS72Y0</t>
+  </si>
+  <si>
+    <t>LPNHK434755086</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Kids König der Löwen elektryczna szczoteczka do zębów, zaprojektowana przez Braun</t>
+  </si>
+  <si>
+    <t>B0D7D5NDLP</t>
+  </si>
+  <si>
+    <t>LPNWE353408485</t>
+  </si>
+  <si>
+    <t>LPNWE374336612</t>
+  </si>
+  <si>
+    <t>spN7J1YYG65</t>
+  </si>
+  <si>
+    <t>Oral-B Vitality Pro 4210201426967 Szczoteczka do Zębów, Fioletowy, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B0B4SG34QP</t>
+  </si>
+  <si>
+    <t>LPNWE347438264</t>
+  </si>
+  <si>
+    <t>Oclean Flow elektryczna szczoteczka do zębów, soniczna szczoteczka do zębów z 180 dniami pracy baterii, 5 trybów czyszczenia IPX7 Sonic Electric Toothbrush z głowicą szczoteczki do zębów DuPont,</t>
+  </si>
+  <si>
+    <t>B09B1VQ121</t>
+  </si>
+  <si>
+    <t>LPNHK402409497</t>
+  </si>
+  <si>
+    <t>Braun Series 3 32B Wymienne Ostrze do Golarki, Czarny, 1 Sztuka, 0.02 KG</t>
+  </si>
+  <si>
+    <t>B00FX9JUOK</t>
+  </si>
+  <si>
+    <t>LPNHK471274263</t>
+  </si>
+  <si>
+    <t>LPNHK471369437</t>
+  </si>
+  <si>
+    <t>Głowica do golarek firmy Braun, zestaw, kolor czarny Braun Zestaw kombi 52B</t>
+  </si>
+  <si>
+    <t>B008LQZP5K</t>
+  </si>
+  <si>
+    <t>LPNRP055644484</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, koncentrator i dyfuzor, zimny nawiew, pierścień ceramiczny, moc 2200W, czarna, Ionic Dry D3198</t>
+  </si>
+  <si>
+    <t>B08DJ18C85</t>
+  </si>
+  <si>
+    <t>LPNHK451257867</t>
+  </si>
+  <si>
+    <t>LPNRP055995240</t>
+  </si>
+  <si>
+    <t>LPNHK431792592</t>
+  </si>
+  <si>
+    <t>LPNHK401631682</t>
+  </si>
+  <si>
+    <t>LPNHK446678484</t>
+  </si>
+  <si>
+    <t>LPNHK470836205</t>
+  </si>
+  <si>
+    <t>LPNHK471684529</t>
+  </si>
+  <si>
+    <t>LPNHK439410678</t>
+  </si>
+  <si>
+    <t>LPNHK472697420</t>
+  </si>
+  <si>
+    <t>spL1i989865</t>
+  </si>
+  <si>
+    <t>Remington trymer do brody, samoostrzące się ostrza ze stali nierdzewnej, precyzyjne ostrza, regulowany grzebień 0.5-15mm, 6 grzebieni 1.5-15mm, na sucho i mokro, wodoodporny, czarny, T-Series NE7000</t>
+  </si>
+  <si>
+    <t>B098QRHPJB</t>
+  </si>
+  <si>
+    <t>LPNRP065788033</t>
+  </si>
+  <si>
+    <t>Braun Series 5 53B 4210201263074 Wymienna Głowica Golarki Elektrycznej, Czarny, 53B</t>
+  </si>
+  <si>
+    <t>B0872FGXB4</t>
+  </si>
+  <si>
+    <t>LPNHK471360122</t>
+  </si>
+  <si>
+    <t>0043917031507</t>
+  </si>
+  <si>
+    <t>WAHL Color Pro Cordless maszynka do strzyżenia włosów, idealna dla początkujących, z kablem, samoostrzące, wodoodporne ostrze, z akcesoriami, 8 grzebieni oznaczonych kolorami, w zestawie trymer do</t>
+  </si>
+  <si>
+    <t>B07MKT2BDF</t>
+  </si>
+  <si>
+    <t>LPNHK402201348</t>
+  </si>
+  <si>
+    <t>Philips ostrza wymienne Philips SH50 / 50 do golarek elektrycznych z serii 5000, (wersja dla golarek HQ9/50 i RQ11/50) SH50/50</t>
+  </si>
+  <si>
+    <t>B00ZR19API</t>
+  </si>
+  <si>
+    <t>LPNHK470144531</t>
+  </si>
+  <si>
+    <t>LPNHK472191447</t>
+  </si>
+  <si>
+    <t>Philips SH91/50 Shaver series 9000 and SP900 Wymienne głowice golące SH91/50 Ostrza Dual SteelPrecision Zgodność z S9000 (S9XXX) i S9000 Prestige (SP98XX)</t>
+  </si>
+  <si>
+    <t>B0937DT67K</t>
+  </si>
+  <si>
+    <t>LPNHK434544768</t>
+  </si>
+  <si>
+    <t>Philips Sonicare For Kids elektryczna szczoteczka do zębów HX6322 / 04, z technologią dźwięku, dla dzieci, delikatne czyszczenie, turkus</t>
+  </si>
+  <si>
+    <t>B01B1J95M2</t>
+  </si>
+  <si>
+    <t>LPNHK464181999</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
+  </si>
+  <si>
+    <t>B0BWNT8WG5</t>
+  </si>
+  <si>
+    <t>LPNWE375429336</t>
+  </si>
+  <si>
+    <t>Braun Series 7 73S część zamienna do golarki elektrycznej – srebrna – opakowanie kartonowe gotowe do wysyłki</t>
+  </si>
+  <si>
+    <t>B0D7WCT2BH</t>
+  </si>
+  <si>
+    <t>LPNHK465373450</t>
+  </si>
+  <si>
+    <t>Rowenta CV7810F0 suszarka do włosów, 2200 W, działanie antystatyczne, 2 poziomy prędkości, zapewnia połysk</t>
+  </si>
+  <si>
+    <t>B01LXPANRK</t>
+  </si>
+  <si>
+    <t>LPNRP068683549</t>
+  </si>
+  <si>
+    <t>spNC4ZHLQB3</t>
+  </si>
+  <si>
+    <t>Beurer BM 38 Ciśnieniomierz Naramienny, Łatwa Obsługa za Pomocą Jednego Przycisku, Dokładny Pomiar Dzięki Wskaźnikowi Spoczynku, Wykrywanie Arytmii, Wyświetlacz XL, Mankiet 22–42 cm</t>
+  </si>
+  <si>
+    <t>B0DNSMZ9LK</t>
+  </si>
+  <si>
+    <t>LPNHK401755156</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
+  </si>
+  <si>
+    <t>B09RN56DKH</t>
+  </si>
+  <si>
+    <t>LPNHK451301042</t>
+  </si>
+  <si>
+    <t>LPNHK446345169</t>
+  </si>
+  <si>
+    <t>Beurer IH 16 Inhalator z Technologią Sprężonego Powietrza, Kompaktowa Konstrukcja, do Leczenia Górnych i Dolnych Dróg Oddechowych, Odpowiedni dla Dorosłych i Dzieci, Łatwość Czyszczenia Nowy design w kolorze szarym</t>
+  </si>
+  <si>
+    <t>B0DJ2P7SFV</t>
+  </si>
+  <si>
+    <t>LPNHK472624300</t>
+  </si>
+  <si>
+    <t>Braun Series 7 70S Golarka elektryczna Kaseta z golarką - srebrna Braun Zestaw kombi 70s</t>
+  </si>
+  <si>
+    <t>B008LQZP6E</t>
+  </si>
+  <si>
+    <t>LPNHK402187169</t>
+  </si>
+  <si>
+    <t>LPNHK401758012</t>
+  </si>
+  <si>
+    <t>LPNHe004787187</t>
+  </si>
+  <si>
+    <t>Braun Sensian 7 Kontaktloses Stirnthermometer | Age Precision Technologie | 3-in1 | Farbcodiertes Digitaldisplay | Geeignet für Babys und Kinder | Die #1 Marke bei Ärzten(1) | BNT400 Sensian 7 B</t>
+  </si>
+  <si>
+    <t>B07R2KJTVY</t>
+  </si>
+  <si>
+    <t>LPNHK451066846</t>
+  </si>
+  <si>
+    <t>Remington Lokówka PROluxe H9100, ogrzewana, technologia OPTIheat, innowacyjny projekt klipsa, dwa rozmiary (25 mm, 32 mm), różowy / czarny Lockenwickler Single</t>
+  </si>
+  <si>
+    <t>B01N9XJF5B</t>
+  </si>
+  <si>
+    <t>LPNHK470532564</t>
+  </si>
+  <si>
+    <t>LPNHK402368397</t>
+  </si>
+  <si>
+    <t>LPNHK443035408</t>
+  </si>
+  <si>
+    <t>Braun Body Groomer 3 trymer do ciała, z chodakami do stref wrażliwych, BG3350, czarny/szary,</t>
+  </si>
+  <si>
+    <t>B09L78G4T6</t>
+  </si>
+  <si>
+    <t>LPNHK242502299</t>
+  </si>
+  <si>
+    <t>spNL6WCKXDC</t>
+  </si>
+  <si>
+    <t>Beurer EM 49 Digital TENS/EMS urządzenie elektryczne do stymulacji nerwów i mięśni Bez zapasowych elektrod</t>
+  </si>
+  <si>
+    <t>B01KUJ1VMG</t>
+  </si>
+  <si>
+    <t>LPNWE375098019</t>
+  </si>
+  <si>
+    <t>Remington Profesjonalna prostownica [czujnik ochrony przed wysoką temperaturą w celu zmniejszenia uszkodzeń włosów] Keratin Protect (wysokiej jakości keratynowa powłoka ceramiczna z olejkiem Prostownica do włosów profesjonalna nowa</t>
+  </si>
+  <si>
+    <t>B09RN8Q4CW</t>
+  </si>
+  <si>
+    <t>LPNWE376482088</t>
+  </si>
+  <si>
+    <t>Braun nożyki do maszynki do golenia, opakowanie kombi głowica tnąca</t>
+  </si>
+  <si>
+    <t>B008LQZP6O</t>
+  </si>
+  <si>
+    <t>LPNWE375205855</t>
+  </si>
+  <si>
+    <t>Philips Series 5000 Suszarka do włosów z technologią ThermoShield, dyfuzor głośności 9 mm i 11 mm w kolorze brzoskwinia/masy perłowej (model BHD530/20) Masa perłowa/brzoskwinia BHD530/20</t>
+  </si>
+  <si>
+    <t>B0C7PT4T8F</t>
+  </si>
+  <si>
+    <t>LPNHE626002155</t>
+  </si>
+  <si>
+    <t>0761318452829</t>
+  </si>
+  <si>
+    <t>REVLON PROFESSIONAL Profesjonalna suszarka do włosów One-Step i Volumiser do włosów średniej długości i krótkich, RVDR5282UKE</t>
+  </si>
+  <si>
+    <t>B08C8GR6Q9</t>
+  </si>
+  <si>
+    <t>LPNHK451057755</t>
+  </si>
+  <si>
+    <t>LPNWE377893708</t>
+  </si>
+  <si>
+    <t>LPNWE375771114</t>
+  </si>
+  <si>
+    <t>spNM7QY2YZY</t>
+  </si>
+  <si>
+    <t>Braun Series 9 Pro 4210201394792 Głowica Tnąca, Srebrny, 4 Elementy tnące</t>
+  </si>
+  <si>
+    <t>B09B7SWJBP</t>
+  </si>
+  <si>
+    <t>LPNHK401817357</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
+  </si>
+  <si>
+    <t>B0BS1WCG38</t>
+  </si>
+  <si>
+    <t>LPNWE353995766</t>
+  </si>
+  <si>
+    <t>LPNWE374193509</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
+  </si>
+  <si>
+    <t>B09RPH1148</t>
+  </si>
+  <si>
+    <t>LPNHK472226392</t>
+  </si>
+  <si>
+    <t>Beurer BM 54 Ciśnieniomierz naramienny, zatwierdzony klinicznie, wyświetlacz XL, połączenie z aplikacją z certyfikowaną ochroną danych, wykrywanie arytmii, mankiet na ramię od 22 do 44 cm BM 54 - z Bluetooth</t>
+  </si>
+  <si>
+    <t>B07HKC8KZP</t>
+  </si>
+  <si>
+    <t>LPNHK433599185</t>
+  </si>
+  <si>
+    <t>LPNHK331106249</t>
+  </si>
+  <si>
+    <t>Rowenta x KARL LAGERFELD CV613L Glow Addict suszarka do włosów, mocny przepływ powietrza, technologia jonowa do jasnych włosów, kompaktowa i lekka konstrukcja</t>
+  </si>
+  <si>
+    <t>B09TW3GNX3</t>
+  </si>
+  <si>
+    <t>LPNWE345045249</t>
+  </si>
+  <si>
+    <t>Beurer IH 49 Inhalator, Przenośny Inhalator, Akumulator, Cichy, dla Dzieci i Dorosłych, Technologia Membrany Wibracyjnej, w Przypadku Przeziębienia, Astmy i Innych Chorób Dróg Oddechowych</t>
+  </si>
+  <si>
+    <t>B0DJ2M2386</t>
+  </si>
+  <si>
+    <t>LPNHK402150093</t>
+  </si>
+  <si>
+    <t>0043917020808</t>
+  </si>
+  <si>
+    <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
+  </si>
+  <si>
+    <t>B0D1CT54VV</t>
+  </si>
+  <si>
+    <t>LPNWE331726842</t>
+  </si>
+  <si>
+    <t>0043917020013</t>
+  </si>
+  <si>
+    <t>Wahl extreme grip advanced multigroomer, 240 minut pracy, przycinanie włosów w nosie, przycinanie zarostu, pielęgnacja i strzyżenie ciała dla mężczyzn, wymienne głowice z możliwością mycia Extreme Grip Advanced - multigroomer</t>
+  </si>
+  <si>
+    <t>B0CKFL4F7C</t>
+  </si>
+  <si>
+    <t>LPNHK451016124</t>
+  </si>
+  <si>
+    <t>Masażer szyi i ramion, ręcznie ukształtowana głęboka tkanka 4D ugniatanie z terapią cieplną, przenośne elektryczne urządzenie do masażu łagodzącego ból</t>
+  </si>
+  <si>
+    <t>B0FXGG5347</t>
+  </si>
+  <si>
+    <t>LPNWE377363094</t>
+  </si>
+  <si>
+    <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, technologia BeardSense, zbiornik na włosy, 100% wodoodporności, etui podróżne, model BT5765/15</t>
+  </si>
+  <si>
+    <t>B0F71KRBPP</t>
+  </si>
+  <si>
+    <t>LPNHK402418660</t>
+  </si>
+  <si>
+    <t>Braun Silk-épil 7 depilator damski/depilator do długotrwałego usuwania włosów, 7-011, biały/srebrny biały/srebrny 7-011</t>
+  </si>
+  <si>
+    <t>B0CQRRT5RX</t>
+  </si>
+  <si>
+    <t>LPNHK434867982</t>
+  </si>
+  <si>
+    <t>LPNHK433550503</t>
+  </si>
+  <si>
+    <t>Braun Series 5 MGK5410 Maszynka do Włosów, Czarny/Szary, 9 w 1</t>
+  </si>
+  <si>
+    <t>B0BT52RM8D</t>
+  </si>
+  <si>
+    <t>LPNHK440566093</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
+  </si>
+  <si>
+    <t>B0DQWQJ1MY</t>
+  </si>
+  <si>
+    <t>LPNHK401777920</t>
+  </si>
+  <si>
+    <t>LPNHK401423501</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa z jonizacją, wymienne nakładki i koncentrator, 2 ust. temperatury, zimny nawiew, etui w zestawie, moc 800W, srebrno-różowa, Curl&amp;Straight Confidence AS8606 Szczotka na gorące powietrze</t>
+  </si>
+  <si>
+    <t>B084DPKKDZ</t>
+  </si>
+  <si>
+    <t>LPNHK434368911</t>
+  </si>
+  <si>
+    <t>Oral-B Health Center 8006540841396 Irygator, Biały, 600 ml</t>
+  </si>
+  <si>
+    <t>B0C6MFXQLP</t>
+  </si>
+  <si>
+    <t>LPNWE375349905</t>
+  </si>
+  <si>
+    <t>spN3YFVXGHS</t>
+  </si>
+  <si>
+    <t>Braun Series 5 4210201448631 Trymer do Brody, Czarny, 5 Elementów Czarny BG5370</t>
+  </si>
+  <si>
+    <t>B0BT55X6GG</t>
+  </si>
+  <si>
+    <t>LPNWE341794489</t>
+  </si>
+  <si>
+    <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
+  </si>
+  <si>
+    <t>B0872DQW46</t>
+  </si>
+  <si>
+    <t>LPNWE352179536</t>
+  </si>
+  <si>
+    <t>LPNWE366689987</t>
+  </si>
+  <si>
+    <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
+  </si>
+  <si>
+    <t>B0CG6VGPM4</t>
+  </si>
+  <si>
+    <t>LPNHK451119207</t>
+  </si>
+  <si>
+    <t>LPNHK440117975</t>
+  </si>
+  <si>
+    <t>LPNHK401937260</t>
+  </si>
+  <si>
+    <t>Braun ThermoScan 7+ connect Termometr douszny</t>
+  </si>
+  <si>
+    <t>B0D98KTX3Q</t>
+  </si>
+  <si>
+    <t>LPNHK470595884</t>
+  </si>
+  <si>
+    <t>Dreame Hair Glory Combo suszarka do włosów, szybkoschnąca, 110 000 obrotów na minutę, przepływ powietrza 70 m/s, technologia jonów ujemnych, regulacja temperatury i prędkości powietrza, w zestawie Glory Combo biały</t>
+  </si>
+  <si>
+    <t>B0CR6JMJ26</t>
+  </si>
+  <si>
+    <t>LPNHK434488353</t>
+  </si>
+  <si>
+    <t>Oral-B Io Serie 4N Elektryczna Szczoteczka do Zębów, Liliowy Fioletowy</t>
+  </si>
+  <si>
+    <t>B0B4SJKRC2</t>
+  </si>
+  <si>
+    <t>LPNHK401566363</t>
+  </si>
+  <si>
+    <t>Philips BG7025/15 Bodygroom Series 7000 z wbudowanym grzebieniem (od 3 do 11 mm) czarny 2 Piece Set</t>
+  </si>
+  <si>
+    <t>B07FJHZDPL</t>
+  </si>
+  <si>
+    <t>LPNHK266887360</t>
+  </si>
+  <si>
+    <t>LPNHK451058601</t>
+  </si>
+  <si>
+    <t>Philips Prostownica do włosów z serii 7000 z technologią ThermoShield, czarna [model BHS732/00] BHS732/00 Blaugrün</t>
+  </si>
+  <si>
+    <t>B09NYD7173</t>
+  </si>
+  <si>
+    <t>LPNWE373339185</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 Szczoteczka Elektryczna, Czarny/Różowy, 2 sztuki</t>
+  </si>
+  <si>
+    <t>B0B4WQYYB2</t>
+  </si>
+  <si>
+    <t>LPNRP052219748</t>
+  </si>
+  <si>
+    <t>Omron MicroAir U100 przenośny, bardzo cichy, membranowy, kieszonkowy inhalator Leczenie astmy</t>
+  </si>
+  <si>
+    <t>B076VLSL47</t>
+  </si>
+  <si>
+    <t>LPNRP052032294</t>
+  </si>
+  <si>
+    <t>medisana BBS mata do kąpieli, mata do hydromasażu, z dozownikiem aromatów, 3 poziomy intensywności, funkcja timera, spa do domu, wellness</t>
+  </si>
+  <si>
+    <t>B07V47NGLC</t>
+  </si>
+  <si>
+    <t>LPNHK401896457</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 6 Plus Edition elektryczna szczoteczka do zębów, Plus 3 końcówki, 5 trybów czyszczenia do pielęgnacji zębów, etui podróżne, zaprojektowana przez brązowy, szary opal</t>
+  </si>
+  <si>
+    <t>B0D5D6GQLB</t>
+  </si>
+  <si>
+    <t>LPNRP066194374</t>
+  </si>
+  <si>
+    <t>spN4263C8VX</t>
+  </si>
+  <si>
+    <t>Oral-B Io 9 4210201421801 Szczoteczka Elektryczna, Czarny, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B0B5FH5PP1</t>
+  </si>
+  <si>
+    <t>LPNWE352203624</t>
+  </si>
+  <si>
     <t>Philips Sonicare DiamondClean 9900 Prestige Elektryczna szczoteczka do zębów z technologią i aplikacją SenseIQ, 5 trybów szczotkowania, etui podróżne do ładowania, kolor szampański, HX9992/44</t>
   </si>
   <si>
     <t>B0F339NFXJ</t>
   </si>
   <si>
     <t>LPNHK439163427</t>
   </si>
   <si>
-    <t>spL1i98iLN1</t>
-[...359 lines deleted...]
-    <t>LPNHK451201929</t>
+    <t>Philips Lumea Depilator Laserowy, Biały/Złoty</t>
+  </si>
+  <si>
+    <t>B07CTQ1VLJ</t>
+  </si>
+  <si>
+    <t>LPNHE904012670</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -755,1030 +1247,2571 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G42"/>
+  <dimension ref="A1:G109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B42" sqref="B42"/>
+      <selection activeCell="B109" sqref="B109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>8720689042758</v>
+        <v>4022167200099</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>359.99</v>
+        <v>11.99</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>4015588883880</v>
+        <v>8435484041614</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>117.5</v>
+        <v>12.9</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1">
-        <v>8710103875376</v>
+        <v>4210201574620</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>89.31</v>
+        <v>14.95</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" s="1">
-        <v>4210201415008</v>
+        <v>5038061154634</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>80.38</v>
+        <v>14.99</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" s="1">
-        <v>6973734685529</v>
+        <v>8887549392092</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>79.0</v>
+        <v>14.99</v>
       </c>
       <c r="G6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1">
-        <v>4022167065759</v>
+        <v>4008496750016</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>74.39</v>
+        <v>16.06</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8" s="1">
-        <v>8720689018418</v>
+        <v>3121040084649</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>73.91</v>
+        <v>17.0</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B9" s="1">
-        <v>8720689018418</v>
+        <v>4210201313908</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>73.91</v>
+        <v>17.99</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>8720689018418</v>
+        <v>37</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>73.91</v>
+        <v>19.2</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B11" s="1">
-        <v>4210201448631</v>
+        <v>4210201219828</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>69.99</v>
+        <v>19.89</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B12" s="1">
-        <v>5906599588972</v>
+        <v>8435484042093</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>68.99</v>
+        <v>19.9</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B13" s="1">
-        <v>7500435245012</v>
+        <v>8435782142600</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>66.91</v>
+        <v>19.9</v>
       </c>
       <c r="G13" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B14" s="1">
-        <v>4210201446972</v>
+        <v>5060760761837</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>62.51</v>
+        <v>19.95</v>
       </c>
       <c r="G14" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B15" s="1">
-        <v>8720689042772</v>
+        <v>4013833048121</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15">
-        <v>59.99</v>
+        <v>19.99</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>55</v>
+      </c>
+      <c r="B16" s="1">
+        <v>8006540896136</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>54.6</v>
+        <v>19.99</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>4210201423645</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>52.9</v>
+        <v>22.99</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>4211125607098</v>
+        <v>5904844543592</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>52.2</v>
+        <v>22.99</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>5038061140057</v>
+        <v>8006540860892</v>
       </c>
       <c r="C19" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19">
-        <v>49.99</v>
+        <v>23.09</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B20" s="1">
-        <v>4211125655945</v>
+        <v>6970810557305</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20">
-        <v>49.99</v>
+        <v>23.25</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>5038061140057</v>
+        <v>8435484042291</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F21">
-        <v>49.99</v>
+        <v>23.9</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>74</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4210201427063</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>47.31</v>
+        <v>23.99</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B23" s="1">
-        <v>2220003881903</v>
+        <v>4210201427063</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23">
-        <v>40.99</v>
+        <v>23.99</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B24" s="1">
-        <v>2220003881903</v>
+        <v>4022167001016</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>40.99</v>
+        <v>24.49</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="1">
-        <v>4022167204004</v>
+        <v>4210201427063</v>
       </c>
       <c r="C25" t="s">
         <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>40.8</v>
+        <v>24.9</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>5038061140149</v>
+        <v>84</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>39.99</v>
+        <v>24.99</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B27" s="1">
-        <v>4211125103569</v>
+        <v>8700216423410</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>39.99</v>
+        <v>24.99</v>
       </c>
       <c r="G27" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B28" s="1">
-        <v>4211125103613</v>
+        <v>4210201427063</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>39.58</v>
+        <v>26.54</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B29" s="1">
-        <v>8710103770237</v>
+        <v>4210201426967</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>37.62</v>
+        <v>26.58</v>
       </c>
       <c r="G29" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>95</v>
+      </c>
+      <c r="B30" s="1">
+        <v>6970810551877</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D30" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>35.75</v>
+        <v>29.24</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B31" s="1">
-        <v>5038061112665</v>
+        <v>4210201115694</v>
       </c>
       <c r="C31" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D31" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>29.99</v>
+        <v>29.39</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>6970810551877</v>
+        <v>4210201115694</v>
       </c>
       <c r="C32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D32" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>29.24</v>
+        <v>29.39</v>
       </c>
       <c r="G32" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>102</v>
+      </c>
+      <c r="B33" s="1">
+        <v>4210201072164</v>
       </c>
       <c r="C33" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>24.99</v>
+        <v>29.99</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B34" s="1">
-        <v>4022167001016</v>
+        <v>5038061112665</v>
       </c>
       <c r="C34" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D34" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>24.49</v>
+        <v>29.99</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B35" s="1">
-        <v>4210201427063</v>
+        <v>4210201072164</v>
       </c>
       <c r="C35" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>108</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>23.99</v>
+        <v>29.99</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4210201072164</v>
+      </c>
+      <c r="C36" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" t="s">
         <v>109</v>
       </c>
-      <c r="B36" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36">
-        <v>23.09</v>
+        <v>29.99</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B37" s="1">
-        <v>5904844543592</v>
+        <v>4210201072164</v>
       </c>
       <c r="C37" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F37">
-        <v>22.99</v>
+        <v>29.99</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="B38" s="1">
-        <v>8710103944669</v>
+        <v>4210201072164</v>
       </c>
       <c r="C38" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
-        <v>19.99</v>
+        <v>29.99</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="B39" s="1">
-        <v>4210201219828</v>
+        <v>4210201072164</v>
       </c>
       <c r="C39" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F39">
-        <v>19.89</v>
+        <v>29.99</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>102</v>
+      </c>
+      <c r="B40" s="1">
+        <v>4210201072164</v>
       </c>
       <c r="C40" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>19.2</v>
+        <v>29.99</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="B41" s="1">
-        <v>4008496750016</v>
+        <v>4210201072164</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F41">
-        <v>16.06</v>
+        <v>29.99</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4210201072164</v>
+      </c>
+      <c r="C42" t="s">
+        <v>103</v>
+      </c>
+      <c r="D42" t="s">
+        <v>115</v>
+      </c>
+      <c r="E42">
+        <v>1</v>
+      </c>
+      <c r="F42">
+        <v>29.99</v>
+      </c>
+      <c r="G42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43" s="1">
+        <v>5038061136111</v>
+      </c>
+      <c r="C43" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" t="s">
+        <v>119</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>29.99</v>
+      </c>
+      <c r="G43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44" s="1">
+        <v>4210201263067</v>
+      </c>
+      <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
+        <v>122</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>31.71</v>
+      </c>
+      <c r="G44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>35.75</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>8710103736691</v>
+      </c>
+      <c r="C46" t="s">
         <v>128</v>
       </c>
-      <c r="B42" s="1">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D46" t="s">
         <v>129</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E46">
+        <v>1</v>
+      </c>
+      <c r="F46">
+        <v>36.14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" s="1">
+        <v>8710103736691</v>
+      </c>
+      <c r="C47" t="s">
+        <v>128</v>
+      </c>
+      <c r="D47" t="s">
         <v>130</v>
       </c>
-      <c r="E42">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>36.14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>8710103978916</v>
+      </c>
+      <c r="C48" t="s">
+        <v>132</v>
+      </c>
+      <c r="D48" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>37.52</v>
+      </c>
+      <c r="G48" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>8710103770237</v>
+      </c>
+      <c r="C49" t="s">
+        <v>135</v>
+      </c>
+      <c r="D49" t="s">
+        <v>136</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>37.62</v>
+      </c>
+      <c r="G49" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="1">
+        <v>8006540861981</v>
+      </c>
+      <c r="C50" t="s">
+        <v>138</v>
+      </c>
+      <c r="D50" t="s">
+        <v>139</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>38.02</v>
+      </c>
+      <c r="G50" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4210201262916</v>
+      </c>
+      <c r="C51" t="s">
+        <v>141</v>
+      </c>
+      <c r="D51" t="s">
+        <v>142</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>39.14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>143</v>
+      </c>
+      <c r="B52" s="1">
+        <v>3121040059548</v>
+      </c>
+      <c r="C52" t="s">
+        <v>144</v>
+      </c>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52">
+        <v>1</v>
+      </c>
+      <c r="F52">
+        <v>39.17</v>
+      </c>
+      <c r="G52" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4211125103613</v>
+      </c>
+      <c r="C53" t="s">
+        <v>148</v>
+      </c>
+      <c r="D53" t="s">
+        <v>149</v>
+      </c>
+      <c r="E53">
+        <v>1</v>
+      </c>
+      <c r="F53">
+        <v>39.58</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B54" s="1">
+        <v>5038061140149</v>
+      </c>
+      <c r="C54" t="s">
+        <v>151</v>
+      </c>
+      <c r="D54" t="s">
+        <v>152</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="F54">
+        <v>39.99</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>102</v>
+      </c>
+      <c r="B55" s="1">
+        <v>4210201072164</v>
+      </c>
+      <c r="C55" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" t="s">
+        <v>153</v>
+      </c>
+      <c r="E55">
+        <v>1</v>
+      </c>
+      <c r="F55">
+        <v>39.99</v>
+      </c>
+      <c r="G55" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>154</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4211125103569</v>
+      </c>
+      <c r="C56" t="s">
+        <v>155</v>
+      </c>
+      <c r="D56" t="s">
+        <v>156</v>
+      </c>
+      <c r="E56">
+        <v>1</v>
+      </c>
+      <c r="F56">
+        <v>39.99</v>
+      </c>
+      <c r="G56" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57" s="1">
+        <v>4210201182009</v>
+      </c>
+      <c r="C57" t="s">
+        <v>158</v>
+      </c>
+      <c r="D57" t="s">
+        <v>159</v>
+      </c>
+      <c r="E57">
+        <v>1</v>
+      </c>
+      <c r="F57">
+        <v>40.37</v>
+      </c>
+      <c r="G57" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>157</v>
+      </c>
+      <c r="B58" s="1">
+        <v>4210201182009</v>
+      </c>
+      <c r="C58" t="s">
+        <v>158</v>
+      </c>
+      <c r="D58" t="s">
+        <v>160</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>40.37</v>
+      </c>
+      <c r="G58" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>157</v>
+      </c>
+      <c r="B59" s="1">
+        <v>4210201182009</v>
+      </c>
+      <c r="C59" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" t="s">
+        <v>161</v>
+      </c>
+      <c r="E59">
+        <v>1</v>
+      </c>
+      <c r="F59">
+        <v>40.37</v>
+      </c>
+      <c r="G59" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4022167204004</v>
+      </c>
+      <c r="C60" t="s">
+        <v>163</v>
+      </c>
+      <c r="D60" t="s">
+        <v>164</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>40.8</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>165</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4008496877515</v>
+      </c>
+      <c r="C61" t="s">
+        <v>166</v>
+      </c>
+      <c r="D61" t="s">
+        <v>167</v>
+      </c>
+      <c r="E61">
+        <v>1</v>
+      </c>
+      <c r="F61">
+        <v>40.99</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>165</v>
+      </c>
+      <c r="B62" s="1">
+        <v>2220003881903</v>
+      </c>
+      <c r="C62" t="s">
+        <v>166</v>
+      </c>
+      <c r="D62" t="s">
+        <v>168</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62">
+        <v>40.99</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8710103978916</v>
+      </c>
+      <c r="C63" t="s">
+        <v>132</v>
+      </c>
+      <c r="D63" t="s">
+        <v>169</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>41.63</v>
+      </c>
+      <c r="G63" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>170</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4210201417101</v>
+      </c>
+      <c r="C64" t="s">
+        <v>171</v>
+      </c>
+      <c r="D64" t="s">
+        <v>172</v>
+      </c>
+      <c r="E64">
+        <v>1</v>
+      </c>
+      <c r="F64">
+        <v>44.3</v>
+      </c>
+      <c r="G64" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>174</v>
+      </c>
+      <c r="B65" s="1">
+        <v>4211125662059</v>
+      </c>
+      <c r="C65" t="s">
+        <v>175</v>
+      </c>
+      <c r="D65" t="s">
+        <v>176</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>44.99</v>
+      </c>
+      <c r="G65" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66" s="1">
+        <v>5038061140248</v>
+      </c>
+      <c r="C66" t="s">
+        <v>178</v>
+      </c>
+      <c r="D66" t="s">
+        <v>179</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>44.99</v>
+      </c>
+      <c r="G66" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
+        <v>180</v>
+      </c>
+      <c r="B67" s="1">
+        <v>4210201072195</v>
+      </c>
+      <c r="C67" t="s">
+        <v>181</v>
+      </c>
+      <c r="D67" t="s">
+        <v>182</v>
+      </c>
+      <c r="E67">
+        <v>1</v>
+      </c>
+      <c r="F67">
+        <v>45.0</v>
+      </c>
+      <c r="G67" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" t="s">
+        <v>183</v>
+      </c>
+      <c r="B68" s="1">
+        <v>8720689010146</v>
+      </c>
+      <c r="C68" t="s">
+        <v>184</v>
+      </c>
+      <c r="D68" t="s">
+        <v>185</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>46.99</v>
+      </c>
+      <c r="G68" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" t="s">
+        <v>187</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C69" t="s">
+        <v>188</v>
+      </c>
+      <c r="D69" t="s">
+        <v>189</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
+        <v>47.31</v>
+      </c>
+      <c r="G69" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>154</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4211125103514</v>
+      </c>
+      <c r="C70" t="s">
+        <v>155</v>
+      </c>
+      <c r="D70" t="s">
+        <v>190</v>
+      </c>
+      <c r="E70">
+        <v>1</v>
+      </c>
+      <c r="F70">
+        <v>48.0</v>
+      </c>
+      <c r="G70" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
+        <v>154</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4211125103514</v>
+      </c>
+      <c r="C71" t="s">
+        <v>155</v>
+      </c>
+      <c r="D71" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71">
+        <v>1</v>
+      </c>
+      <c r="F71">
+        <v>48.0</v>
+      </c>
+      <c r="G71" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
+        <v>193</v>
+      </c>
+      <c r="B72" s="1">
+        <v>4210201394792</v>
+      </c>
+      <c r="C72" t="s">
+        <v>194</v>
+      </c>
+      <c r="D72" t="s">
+        <v>195</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>48.88</v>
+      </c>
+      <c r="G72" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>196</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C73" t="s">
+        <v>197</v>
+      </c>
+      <c r="D73" t="s">
+        <v>198</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>49.95</v>
+      </c>
+      <c r="G73" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" t="s">
+        <v>196</v>
+      </c>
+      <c r="B74" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C74" t="s">
+        <v>197</v>
+      </c>
+      <c r="D74" t="s">
+        <v>199</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>49.95</v>
+      </c>
+      <c r="G74" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" t="s">
+        <v>200</v>
+      </c>
+      <c r="B75" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C75" t="s">
+        <v>201</v>
+      </c>
+      <c r="D75" t="s">
+        <v>202</v>
+      </c>
+      <c r="E75">
+        <v>1</v>
+      </c>
+      <c r="F75">
+        <v>49.99</v>
+      </c>
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
+        <v>203</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4211125655945</v>
+      </c>
+      <c r="C76" t="s">
+        <v>204</v>
+      </c>
+      <c r="D76" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76">
+        <v>1</v>
+      </c>
+      <c r="F76">
+        <v>49.99</v>
+      </c>
+      <c r="G76" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" t="s">
+        <v>200</v>
+      </c>
+      <c r="B77" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C77" t="s">
+        <v>201</v>
+      </c>
+      <c r="D77" t="s">
+        <v>206</v>
+      </c>
+      <c r="E77">
+        <v>1</v>
+      </c>
+      <c r="F77">
+        <v>49.99</v>
+      </c>
+      <c r="G77" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>207</v>
+      </c>
+      <c r="B78" s="1">
+        <v>3121040085592</v>
+      </c>
+      <c r="C78" t="s">
+        <v>208</v>
+      </c>
+      <c r="D78" t="s">
+        <v>209</v>
+      </c>
+      <c r="E78">
+        <v>1</v>
+      </c>
+      <c r="F78">
+        <v>51.3</v>
+      </c>
+      <c r="G78" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" t="s">
+        <v>210</v>
+      </c>
+      <c r="B79" s="1">
+        <v>4211125607098</v>
+      </c>
+      <c r="C79" t="s">
+        <v>211</v>
+      </c>
+      <c r="D79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+      <c r="F79">
+        <v>52.2</v>
+      </c>
+      <c r="G79" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" t="s">
+        <v>214</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C80" t="s">
+        <v>215</v>
+      </c>
+      <c r="D80" t="s">
+        <v>216</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>52.9</v>
+      </c>
+      <c r="G80" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
+        <v>218</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C81" t="s">
+        <v>219</v>
+      </c>
+      <c r="D81" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>54.6</v>
+      </c>
+      <c r="G81" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
+        <v>221</v>
+      </c>
+      <c r="B82" s="1">
+        <v>5900009968286</v>
+      </c>
+      <c r="C82" t="s">
+        <v>222</v>
+      </c>
+      <c r="D82" t="s">
+        <v>223</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>54.72</v>
+      </c>
+      <c r="G82" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>224</v>
+      </c>
+      <c r="B83" s="1">
+        <v>8720689042772</v>
+      </c>
+      <c r="C83" t="s">
+        <v>225</v>
+      </c>
+      <c r="D83" t="s">
+        <v>226</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>59.99</v>
+      </c>
+      <c r="G83" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>227</v>
+      </c>
+      <c r="B84" s="1">
+        <v>7500435225144</v>
+      </c>
+      <c r="C84" t="s">
+        <v>228</v>
+      </c>
+      <c r="D84" t="s">
+        <v>229</v>
+      </c>
+      <c r="E84">
+        <v>1</v>
+      </c>
+      <c r="F84">
+        <v>60.0</v>
+      </c>
+      <c r="G84" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>227</v>
+      </c>
+      <c r="B85" s="1">
+        <v>7500435225144</v>
+      </c>
+      <c r="C85" t="s">
+        <v>228</v>
+      </c>
+      <c r="D85" t="s">
+        <v>230</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>60.0</v>
+      </c>
+      <c r="G85" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>231</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4210201446972</v>
+      </c>
+      <c r="C86" t="s">
+        <v>232</v>
+      </c>
+      <c r="D86" t="s">
+        <v>233</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+      <c r="F86">
+        <v>62.51</v>
+      </c>
+      <c r="G86" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>234</v>
+      </c>
+      <c r="B87" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C87" t="s">
+        <v>235</v>
+      </c>
+      <c r="D87" t="s">
+        <v>236</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>66.91</v>
+      </c>
+      <c r="G87" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>234</v>
+      </c>
+      <c r="B88" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C88" t="s">
+        <v>235</v>
+      </c>
+      <c r="D88" t="s">
+        <v>237</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88">
+        <v>66.91</v>
+      </c>
+      <c r="G88" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>238</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5038061105629</v>
+      </c>
+      <c r="C89" t="s">
+        <v>239</v>
+      </c>
+      <c r="D89" t="s">
+        <v>240</v>
+      </c>
+      <c r="E89">
+        <v>1</v>
+      </c>
+      <c r="F89">
+        <v>68.99</v>
+      </c>
+      <c r="G89" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>241</v>
+      </c>
+      <c r="B90" s="1">
+        <v>8006540841396</v>
+      </c>
+      <c r="C90" t="s">
+        <v>242</v>
+      </c>
+      <c r="D90" t="s">
+        <v>243</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90">
+        <v>69.9</v>
+      </c>
+      <c r="G90" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>245</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4210201448631</v>
+      </c>
+      <c r="C91" t="s">
+        <v>246</v>
+      </c>
+      <c r="D91" t="s">
+        <v>247</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>69.99</v>
+      </c>
+      <c r="G91" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>248</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C92" t="s">
+        <v>249</v>
+      </c>
+      <c r="D92" t="s">
+        <v>250</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>69.99</v>
+      </c>
+      <c r="G92" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>241</v>
+      </c>
+      <c r="B93" s="1">
+        <v>8006540841396</v>
+      </c>
+      <c r="C93" t="s">
+        <v>242</v>
+      </c>
+      <c r="D93" t="s">
+        <v>251</v>
+      </c>
+      <c r="E93">
+        <v>1</v>
+      </c>
+      <c r="F93">
+        <v>70.44</v>
+      </c>
+      <c r="G93" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>252</v>
+      </c>
+      <c r="B94" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C94" t="s">
+        <v>253</v>
+      </c>
+      <c r="D94" t="s">
+        <v>254</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>73.91</v>
+      </c>
+      <c r="G94" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>252</v>
+      </c>
+      <c r="B95" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C95" t="s">
+        <v>253</v>
+      </c>
+      <c r="D95" t="s">
+        <v>255</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>73.91</v>
+      </c>
+      <c r="G95" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>252</v>
+      </c>
+      <c r="B96" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C96" t="s">
+        <v>253</v>
+      </c>
+      <c r="D96" t="s">
+        <v>256</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>73.91</v>
+      </c>
+      <c r="G96" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>257</v>
+      </c>
+      <c r="B97" s="1">
+        <v>4022167065759</v>
+      </c>
+      <c r="C97" t="s">
+        <v>258</v>
+      </c>
+      <c r="D97" t="s">
+        <v>259</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>74.39</v>
+      </c>
+      <c r="G97" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>260</v>
+      </c>
+      <c r="B98" s="1">
+        <v>6973734685529</v>
+      </c>
+      <c r="C98" t="s">
+        <v>261</v>
+      </c>
+      <c r="D98" t="s">
+        <v>262</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>79.0</v>
+      </c>
+      <c r="G98" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>263</v>
+      </c>
+      <c r="B99" s="1">
+        <v>4210201415008</v>
+      </c>
+      <c r="C99" t="s">
+        <v>264</v>
+      </c>
+      <c r="D99" t="s">
+        <v>265</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>80.38</v>
+      </c>
+      <c r="G99" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>266</v>
+      </c>
+      <c r="B100" s="1">
+        <v>8710103875376</v>
+      </c>
+      <c r="C100" t="s">
+        <v>267</v>
+      </c>
+      <c r="D100" t="s">
+        <v>268</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+      <c r="F100">
+        <v>89.31</v>
+      </c>
+      <c r="G100" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>196</v>
+      </c>
+      <c r="B101" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C101" t="s">
+        <v>197</v>
+      </c>
+      <c r="D101" t="s">
+        <v>269</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+      <c r="F101">
+        <v>89.99</v>
+      </c>
+      <c r="G101" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>270</v>
+      </c>
+      <c r="B102" s="1">
+        <v>8710103974161</v>
+      </c>
+      <c r="C102" t="s">
+        <v>271</v>
+      </c>
+      <c r="D102" t="s">
+        <v>272</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>89.99</v>
+      </c>
+      <c r="G102" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>273</v>
+      </c>
+      <c r="B103" s="1">
+        <v>8006540760277</v>
+      </c>
+      <c r="C103" t="s">
+        <v>274</v>
+      </c>
+      <c r="D103" t="s">
+        <v>275</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>102.12</v>
+      </c>
+      <c r="G103" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>276</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C104" t="s">
+        <v>277</v>
+      </c>
+      <c r="D104" t="s">
+        <v>278</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>110.38</v>
+      </c>
+      <c r="G104" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>279</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4015588883880</v>
+      </c>
+      <c r="C105" t="s">
+        <v>280</v>
+      </c>
+      <c r="D105" t="s">
+        <v>281</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>117.5</v>
+      </c>
+      <c r="G105" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>282</v>
+      </c>
+      <c r="B106" s="1">
+        <v>8700216635912</v>
+      </c>
+      <c r="C106" t="s">
+        <v>283</v>
+      </c>
+      <c r="D106" t="s">
+        <v>284</v>
+      </c>
+      <c r="E106">
+        <v>1</v>
+      </c>
+      <c r="F106">
+        <v>134.62</v>
+      </c>
+      <c r="G106" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>286</v>
+      </c>
+      <c r="B107" s="1">
+        <v>4210201421801</v>
+      </c>
+      <c r="C107" t="s">
+        <v>287</v>
+      </c>
+      <c r="D107" t="s">
+        <v>288</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>322.35</v>
+      </c>
+      <c r="G107" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" t="s">
+        <v>289</v>
+      </c>
+      <c r="B108" s="1">
+        <v>8720689042758</v>
+      </c>
+      <c r="C108" t="s">
+        <v>290</v>
+      </c>
+      <c r="D108" t="s">
+        <v>291</v>
+      </c>
+      <c r="E108">
+        <v>1</v>
+      </c>
+      <c r="F108">
+        <v>359.99</v>
+      </c>
+      <c r="G108" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" t="s">
+        <v>292</v>
+      </c>
+      <c r="B109" s="1">
+        <v>8710103747024</v>
+      </c>
+      <c r="C109" t="s">
+        <v>293</v>
+      </c>
+      <c r="D109" t="s">
+        <v>294</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>372.86</v>
+      </c>
+      <c r="G109" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>