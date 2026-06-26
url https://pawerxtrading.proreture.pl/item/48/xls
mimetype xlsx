--- v2 (2026-05-07)
+++ v3 (2026-06-26)
@@ -12,73 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Beurer FT 09 termometr cyfrowy i korpusowy, wodoszczelny, wyświetlacz LCD z zakresem pomiarowym +/- 1 ºC, sygnał akustyczny, bez szkła, kolor biały biały 1er Pack</t>
+  </si>
+  <si>
+    <t>B0009G5BRW</t>
+  </si>
+  <si>
+    <t>LPNRP071869137</t>
+  </si>
+  <si>
+    <t>spL1i987PjN</t>
+  </si>
+  <si>
+    <t>Finishing Touch Flawless Maszynka do strzyżenia brwi nowej generacji, do wielokrotnego ładowania, kolor biały biały Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08HMVTSZ2</t>
+  </si>
+  <si>
+    <t>LPNHK452614012</t>
+  </si>
+  <si>
     <t>Braun Age Precision cyfrowy termometr | cyfrowy uchwyt do różnych miejsc | ustnie, doodbytniczo lub pod pachą | nadaje się dla niemowląt i dzieci | marka #1 u lekarzy (1) | PRT2000</t>
   </si>
   <si>
     <t>B00M35Y326</t>
   </si>
   <si>
     <t>LPNRP062793422</t>
   </si>
   <si>
     <t>spNMZJMTXM1</t>
   </si>
   <si>
     <t>Cecotec Waga bagażowe TravelControl 5000 EcoPower. Bez baterii lub akumulatora, Wbudowane dynamo, Zmiana jednostek, Wyświetlacz LED, Elastyczny pasek, Kompaktowy rozmiar, Maks. obciążenie 50kg.</t>
   </si>
   <si>
     <t>B08QVVWFPN</t>
   </si>
   <si>
     <t>LPNWE305737036</t>
   </si>
   <si>
     <t>spNMG59YXJV</t>
   </si>
   <si>
     <t>Braun Exact Series EN10 trymer do uszu i nosa Maszynka do strzyżenia uszu i nosa</t>
@@ -92,92 +113,140 @@
   <si>
     <t>spL1i98iLN1</t>
   </si>
   <si>
     <t>Remington Głowica wymienna do golarki foliowej F4002, Część zamienna do golarki elektrycznej, Akcesorium SPF-F4 Wymienna głowica goląca do golarki foliowej F4</t>
   </si>
   <si>
     <t>B0DP71J2DL</t>
   </si>
   <si>
     <t>LPNHK471365071</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
     <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
   </si>
   <si>
     <t>B0041R9NMO</t>
   </si>
   <si>
     <t>LPNHK451201929</t>
   </si>
   <si>
+    <t>LPNHK453819020</t>
+  </si>
+  <si>
+    <t>Inhalator Premium, z dwoma miękkimi nasadkami, szary Z drugą nasadką</t>
+  </si>
+  <si>
+    <t>B07MXS2R8G</t>
+  </si>
+  <si>
+    <t>LPNHK450883852</t>
+  </si>
+  <si>
+    <t>Rowenta CV1811 Express Style, suszarka do włosów, mocna, super kompaktowa, technologia jonowa, 2 ustawienia prędkości/temperatury, ultralekka konstrukcja, czarna Rozmiar podróżny: czarny/złoty</t>
+  </si>
+  <si>
+    <t>B0B8P7WKK2</t>
+  </si>
+  <si>
+    <t>LPNRP067067438</t>
+  </si>
+  <si>
     <t>Remington Suszarka do włosów [bardzo mała i składana] On The Go (1400 W, światowe dopasowanie napięcia 120/220-240 V, dysza do stylizacji, 2 poziomy ogrzewania i dmuchawy), podróżna suszarka do włosów D2400</t>
   </si>
   <si>
     <t>B007CST74S</t>
   </si>
   <si>
     <t>LPNHK472015604</t>
   </si>
   <si>
     <t>Rowenta CF2133 Lokówka Ceramiczna, Czarny, 25W, 180 °C</t>
   </si>
   <si>
     <t>B0B9HT4MLL</t>
   </si>
   <si>
     <t>LPNHK477573752</t>
   </si>
   <si>
     <t>spNJJB2JKK3</t>
   </si>
   <si>
     <t>Braun Face Mini FS1000 Elektryczny Depilator do Włosów na Twarzy dla Kobiet, Biały, FS 1000</t>
   </si>
   <si>
     <t>B08J4NMBL2</t>
   </si>
   <si>
     <t>LPNHe030182823</t>
   </si>
   <si>
+    <t>Głowice golące Philips Shaver z serii 3000 - Prosta wymiana - Zgodność z głowicami SH30 - W opakowaniu trzy głowice golące - Przypomnienie o wymianie - SH30/50</t>
+  </si>
+  <si>
+    <t>B01B1742HM</t>
+  </si>
+  <si>
+    <t>LPNRP063337143</t>
+  </si>
+  <si>
+    <t>Braun HD130 satynowe włosy 1 styl i idź 1200 W suszarka</t>
+  </si>
+  <si>
+    <t>B00LZSPLVO</t>
+  </si>
+  <si>
+    <t>LPNHK504024604</t>
+  </si>
+  <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
   </si>
   <si>
     <t>B0CVY1696Z</t>
   </si>
   <si>
     <t>LPNWE343631785</t>
   </si>
   <si>
+    <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
+  </si>
+  <si>
+    <t>B0B4SCYCLS</t>
+  </si>
+  <si>
+    <t>LPNHK451009706</t>
+  </si>
+  <si>
     <t>Braun Satin Hair 3 Airstyler AS330 lokówka na gorące powietrze, z 3 końcówkami do stylizacji, 400 W Szczotka do loków na gorące powietrze</t>
   </si>
   <si>
     <t>B00008K62L</t>
   </si>
   <si>
     <t>LPNHK402276689</t>
   </si>
   <si>
     <t>Cecotec Bamba IoniCare 5450 Power&amp;Go Pro Fire Ionic Suszarka do włosów, moc 2400 W, prawdziwy jon, wysoki przepływ i funkcja zimnego powietrza, w zestawie dyfuzor, czarny z brązowymi detalami Czarny (Black)</t>
   </si>
   <si>
     <t>B0814YP958</t>
   </si>
   <si>
     <t>LPNWE374957719</t>
   </si>
   <si>
     <t>Cecotec SkinCare Depil-Action One elektryczny depilator z 48 precyzyjnymi pęsetami. Usuwa włosy u nasady, magnetyczna zdejmowana głowica, 2 prędkości i nasadka ochronna.</t>
   </si>
   <si>
     <t>B0F843QL9C</t>
   </si>
   <si>
     <t>LPNRP065679148</t>
@@ -191,158 +260,242 @@
   <si>
     <t>LPNHK388338223</t>
   </si>
   <si>
     <t>GRUNDIG HS2030, Mini prostownica do włosów, 15cm, czarna/czerwona</t>
   </si>
   <si>
     <t>B09DGMCHVX</t>
   </si>
   <si>
     <t>LPNHK401624769</t>
   </si>
   <si>
     <t>Oral-B Pro Sensitive Clean Elektryczna szczoteczka do zębów, zestaw 4 sztuk 1 unité (Lot de 4) Opakowanie 4 szt</t>
   </si>
   <si>
     <t>B0BZS98NNH</t>
   </si>
   <si>
     <t>LPNWE374294894</t>
   </si>
   <si>
     <t>spN6RYCPVHJ</t>
   </si>
   <si>
+    <t>Hydas Rozmiar 16/18 unisex nietrzymanie moczu, nadające się do prania i suszenia, bawełniane majtki</t>
+  </si>
+  <si>
+    <t>B005KPJD62</t>
+  </si>
+  <si>
+    <t>LPNHK450698427</t>
+  </si>
+  <si>
+    <t>Braun IRT3030 termometr na podczerwień do uszu + obudowa ochronna ThermoScan 3</t>
+  </si>
+  <si>
+    <t>B01IBL6MPQ</t>
+  </si>
+  <si>
+    <t>LPNRP073645487</t>
+  </si>
+  <si>
+    <t>Remington S3500 ceramiczna prostownica do włosów z 4-krotną ochroną, 230 stopni</t>
+  </si>
+  <si>
+    <t>B005EFZUO2</t>
+  </si>
+  <si>
+    <t>LPNRP061951791</t>
+  </si>
+  <si>
+    <t>0785525922463</t>
+  </si>
+  <si>
+    <t>Remington prostownica do włosów, powłoka ceramiczna, szerokie płytki, zakres temp. 150-230°C, funkcja Turbo, szybkie nagrzewanie, ruchome płytki, etui w zestawie, czarna, Pro Ceramic Extra S5525</t>
+  </si>
+  <si>
+    <t>B00MCSW8X0</t>
+  </si>
+  <si>
+    <t>LPNHK504095244</t>
+  </si>
+  <si>
     <t>Braun Hello Brows 81768920 Trymer do Brwi, Biały/Srebrny</t>
   </si>
   <si>
     <t>B09ZDMFM5F</t>
   </si>
   <si>
     <t>LPNHK402264457</t>
   </si>
   <si>
     <t>Golarka Philips HP6341/00 do golenia na sucho i mokro, bez kabla, do pach, nóg i okolic bikini, do stosowania na mokrej i suchej skórze</t>
   </si>
   <si>
     <t>B004JQOJ08</t>
   </si>
   <si>
     <t>LPNHK451152656</t>
   </si>
   <si>
     <t>Oral-B Pro Precision Clean końcówki do szczoteczek, 6 sztuk</t>
   </si>
   <si>
     <t>B0BWNW3JT3</t>
   </si>
   <si>
     <t>LPNHK471255947</t>
   </si>
   <si>
     <t>Oclean Elektryczna szczoteczka do zębów, 180 dni pracy baterii, Sonic Electric Toothbrush do podróży, 5 trybów pracy, szczoteczka do zębów z wodoszczelnością IPX7, do 2-minutowego timera, zielona Zielony 1 szt. (opakowanie z 1 szt.)</t>
   </si>
   <si>
     <t>B0DWSWG26W</t>
   </si>
   <si>
     <t>LPNHK401677596</t>
   </si>
   <si>
+    <t>Oral-B - D100.413.2K, elektryczna szczoteczka do zębów, możliwość ponownego ładowania, losowy wybór, 3 lata i starsze</t>
+  </si>
+  <si>
+    <t>B0B5FDS1NH</t>
+  </si>
+  <si>
+    <t>LPNHK450477689</t>
+  </si>
+  <si>
     <t>Cecotec PrecisionCare Extreme 5 w 1 wielofunkcyjna maszynka do golenia 5 w 1, bateria litowa, do ciała i twarzy, wodoodporna, łatwa do czyszczenia, IPX5, czas pracy 60 min, z laminowaną głowicą golącą Extreme 5-In-1</t>
   </si>
   <si>
     <t>B09VC2RLR1</t>
   </si>
   <si>
     <t>LPNWE347184319</t>
   </si>
   <si>
-    <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNHK451268057</t>
   </si>
   <si>
     <t>LPNRP058148134</t>
   </si>
   <si>
+    <t>BESTOPE PRO 25mm Lockenstab, Lockenstab Große Llocken, Multi-Temperatur, Verlängerung Design Hair Curler, Schnelle Heizung Lockenstab, Lockenstäbe mit Großem LCD-Display, mit Klemme und Handschuh</t>
+  </si>
+  <si>
+    <t>B0DK6T6KYL</t>
+  </si>
+  <si>
+    <t>LPNHK523096454</t>
+  </si>
+  <si>
+    <t>Sonic elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, elektryczna szczoteczka do zębów, z 8 głowicami, 5 trybów, timer, jasnoróżowa jasnoróżowy 1 stück (1er Pack)</t>
+  </si>
+  <si>
+    <t>B0CCCV1CF5</t>
+  </si>
+  <si>
+    <t>LPNRP073529581</t>
+  </si>
+  <si>
     <t>Braun Aspirator do nosa 1 | środek do usuwania śluzu | łagodzi zatkany nos | elektryczna siła ssania | 2 stopnie ssania | końcówka w 2 rozmiarach | nadaje się dla noworodków, niemowląt i dzieci | elektryczny</t>
   </si>
   <si>
     <t>B07LD5NYWF</t>
   </si>
   <si>
     <t>LPNWE343377444</t>
   </si>
   <si>
     <t>LPNHK526023404</t>
   </si>
   <si>
     <t>spN6V663BNP</t>
   </si>
   <si>
+    <t>Beurer IL 35Lampa na podczerwień, kojące i rozgrzewające światło podczerwone z 3-stopniowym timerem, 5 kątów nachylenia, rozluźnia mięśnie i łagodzi napięcie, 1 sztuka, biała</t>
+  </si>
+  <si>
+    <t>B09TPL16M7</t>
+  </si>
+  <si>
+    <t>LPNRP069617348</t>
+  </si>
+  <si>
     <t>0074590552614</t>
   </si>
   <si>
     <t>Remington Barba maszynka do brody MB320C dla mężczyzn z ceramicznymi ostrzami i regulowanym grzebieniem do brody o różnych długościach</t>
   </si>
   <si>
     <t>B000OS72Y0</t>
   </si>
   <si>
     <t>LPNHK434755086</t>
   </si>
   <si>
     <t>Oral-B Pro Kids König der Löwen elektryczna szczoteczka do zębów, zaprojektowana przez Braun</t>
   </si>
   <si>
     <t>B0D7D5NDLP</t>
   </si>
   <si>
     <t>LPNWE353408485</t>
   </si>
   <si>
     <t>LPNWE374336612</t>
   </si>
   <si>
     <t>spN7J1YYG65</t>
   </si>
   <si>
     <t>Oral-B Vitality Pro 4210201426967 Szczoteczka do Zębów, Fioletowy, 1 sztuka</t>
   </si>
   <si>
     <t>B0B4SG34QP</t>
   </si>
   <si>
     <t>LPNWE347438264</t>
   </si>
   <si>
+    <t>Braun nożyki do maszynki do golenia, opakowanie kombi głowica tnąca</t>
+  </si>
+  <si>
+    <t>B008LQZP6O</t>
+  </si>
+  <si>
+    <t>LPNHK492027679</t>
+  </si>
+  <si>
+    <t>LPNRP075662316</t>
+  </si>
+  <si>
+    <t>LPNHK452634501</t>
+  </si>
+  <si>
     <t>Oclean Flow elektryczna szczoteczka do zębów, soniczna szczoteczka do zębów z 180 dniami pracy baterii, 5 trybów czyszczenia IPX7 Sonic Electric Toothbrush z głowicą szczoteczki do zębów DuPont,</t>
   </si>
   <si>
     <t>B09B1VQ121</t>
   </si>
   <si>
     <t>LPNHK402409497</t>
   </si>
   <si>
     <t>Braun Series 3 32B Wymienne Ostrze do Golarki, Czarny, 1 Sztuka, 0.02 KG</t>
   </si>
   <si>
     <t>B00FX9JUOK</t>
   </si>
   <si>
     <t>LPNHK471274263</t>
   </si>
   <si>
     <t>LPNHK471369437</t>
   </si>
   <si>
     <t>Głowica do golarek firmy Braun, zestaw, kolor czarny Braun Zestaw kombi 52B</t>
   </si>
   <si>
     <t>B008LQZP5K</t>
@@ -374,161 +527,242 @@
   <si>
     <t>LPNHK470836205</t>
   </si>
   <si>
     <t>LPNHK471684529</t>
   </si>
   <si>
     <t>LPNHK439410678</t>
   </si>
   <si>
     <t>LPNHK472697420</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
     <t>Remington trymer do brody, samoostrzące się ostrza ze stali nierdzewnej, precyzyjne ostrza, regulowany grzebień 0.5-15mm, 6 grzebieni 1.5-15mm, na sucho i mokro, wodoodporny, czarny, T-Series NE7000</t>
   </si>
   <si>
     <t>B098QRHPJB</t>
   </si>
   <si>
     <t>LPNRP065788033</t>
   </si>
   <si>
+    <t>Oral-B Pro CrossAction Wymienne Końcówki Z Okrągłymi Główkami Dla Dokładnego, Delikatnego Mycia Zębów, Pasują Do Szczoteczek Elektrycznych Poza Pulsonic i iO, Zestaw 12 Sztuk, Czarne 12 Sztuk: Czarne</t>
+  </si>
+  <si>
+    <t>B0BWNSM382</t>
+  </si>
+  <si>
+    <t>LPNRP075173288</t>
+  </si>
+  <si>
     <t>Braun Series 5 53B 4210201263074 Wymienna Głowica Golarki Elektrycznej, Czarny, 53B</t>
   </si>
   <si>
     <t>B0872FGXB4</t>
   </si>
   <si>
     <t>LPNHK471360122</t>
   </si>
   <si>
+    <t>Braun Golarka damska Silk-epil 5-160 3-w-1 Bezprzewodowa elektryczna golarka damska, system przycinania i obierania, niebieski</t>
+  </si>
+  <si>
+    <t>B079D3WY8Q</t>
+  </si>
+  <si>
+    <t>LPNRP073593822</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Sensitive Clean 8 głowic zamiennych do szczoteczki elektrycznej, delikatne czyszczenie zębów, innowacyjne włosie w kształcie litery X, oryginalne akcesorium do szczoteczek Oral-B</t>
+  </si>
+  <si>
+    <t>B0BWNTYDJR</t>
+  </si>
+  <si>
+    <t>LPNHK331845594</t>
+  </si>
+  <si>
+    <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07H39BLHP</t>
+  </si>
+  <si>
+    <t>LPNRP071535818</t>
+  </si>
+  <si>
+    <t>LPNHK523986685</t>
+  </si>
+  <si>
     <t>0043917031507</t>
   </si>
   <si>
     <t>WAHL Color Pro Cordless maszynka do strzyżenia włosów, idealna dla początkujących, z kablem, samoostrzące, wodoodporne ostrze, z akcesoriami, 8 grzebieni oznaczonych kolorami, w zestawie trymer do</t>
   </si>
   <si>
     <t>B07MKT2BDF</t>
   </si>
   <si>
     <t>LPNHK402201348</t>
   </si>
   <si>
+    <t>Oral-B Pro Sensitive Clean, Wymienne Końcówki Z Okrągłymi Główkami Dla Delikatnego Mycia Zębów I Ochrony Dziąseł, Pasują Do Szczoteczek Elektrycznych Poza Pulsonic i iO, Zestaw 12 Sztuk, Białe</t>
+  </si>
+  <si>
+    <t>B0BWNV5VT2</t>
+  </si>
+  <si>
+    <t>LPNHK525938050</t>
+  </si>
+  <si>
     <t>Philips ostrza wymienne Philips SH50 / 50 do golarek elektrycznych z serii 5000, (wersja dla golarek HQ9/50 i RQ11/50) SH50/50</t>
   </si>
   <si>
     <t>B00ZR19API</t>
   </si>
   <si>
     <t>LPNHK470144531</t>
   </si>
   <si>
     <t>LPNHK472191447</t>
   </si>
   <si>
+    <t>BaByliss AS121E wielostylowa szczotka na gorące powietrze, 1200 W Ionic, 4 nasadki, 1 sztuka (opakowanie 1 szt.), ceramiczna</t>
+  </si>
+  <si>
+    <t>B01EA3E46S</t>
+  </si>
+  <si>
+    <t>LPNHK331083151</t>
+  </si>
+  <si>
     <t>Philips SH91/50 Shaver series 9000 and SP900 Wymienne głowice golące SH91/50 Ostrza Dual SteelPrecision Zgodność z S9000 (S9XXX) i S9000 Prestige (SP98XX)</t>
   </si>
   <si>
     <t>B0937DT67K</t>
   </si>
   <si>
     <t>LPNHK434544768</t>
   </si>
   <si>
     <t>Philips Sonicare For Kids elektryczna szczoteczka do zębów HX6322 / 04, z technologią dźwięku, dla dzieci, delikatne czyszczenie, turkus</t>
   </si>
   <si>
     <t>B01B1J95M2</t>
   </si>
   <si>
     <t>LPNHK464181999</t>
   </si>
   <si>
+    <t>BESTOPE PRO Lokówka do włosów 5 w 1, zestaw z prostownicą, szczotką termiczną, 3 ceramiczne lokówki (9 mm - 25 mm) do dużych loków, 13 temperatur, lokówka do włosów z najlepszą temperaturą. Matowa Blady Różowy</t>
+  </si>
+  <si>
+    <t>B0DXKJKW9D</t>
+  </si>
+  <si>
+    <t>LPNHK527959838</t>
+  </si>
+  <si>
     <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
   </si>
   <si>
     <t>B0BWNT8WG5</t>
   </si>
   <si>
     <t>LPNWE375429336</t>
   </si>
   <si>
     <t>Braun Series 7 73S część zamienna do golarki elektrycznej – srebrna – opakowanie kartonowe gotowe do wysyłki</t>
   </si>
   <si>
     <t>B0D7WCT2BH</t>
   </si>
   <si>
     <t>LPNHK465373450</t>
   </si>
   <si>
     <t>Rowenta CV7810F0 suszarka do włosów, 2200 W, działanie antystatyczne, 2 poziomy prędkości, zapewnia połysk</t>
   </si>
   <si>
     <t>B01LXPANRK</t>
   </si>
   <si>
     <t>LPNRP068683549</t>
   </si>
   <si>
     <t>spNC4ZHLQB3</t>
   </si>
   <si>
     <t>Beurer BM 38 Ciśnieniomierz Naramienny, Łatwa Obsługa za Pomocą Jednego Przycisku, Dokładny Pomiar Dzięki Wskaźnikowi Spoczynku, Wykrywanie Arytmii, Wyświetlacz XL, Mankiet 22–42 cm</t>
   </si>
   <si>
     <t>B0DNSMZ9LK</t>
   </si>
   <si>
     <t>LPNHK401755156</t>
   </si>
   <si>
+    <t>Cecotec HairCare SmoothEnds Bezprzewodowa maszynka do usuwania końcówek do usuwania końcówek zdrowych i promiennych włosów, używać z baterią, autonomia 140mins, zbiornik, szczotka do czyszczenia w</t>
+  </si>
+  <si>
+    <t>B0FL7ZV1LK</t>
+  </si>
+  <si>
+    <t>LPNHK450654147</t>
+  </si>
+  <si>
+    <t>LPNHK450488610</t>
+  </si>
+  <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
   </si>
   <si>
     <t>B09RN56DKH</t>
   </si>
   <si>
     <t>LPNHK451301042</t>
   </si>
   <si>
     <t>LPNHK446345169</t>
   </si>
   <si>
     <t>Beurer IH 16 Inhalator z Technologią Sprężonego Powietrza, Kompaktowa Konstrukcja, do Leczenia Górnych i Dolnych Dróg Oddechowych, Odpowiedni dla Dorosłych i Dzieci, Łatwość Czyszczenia Nowy design w kolorze szarym</t>
   </si>
   <si>
     <t>B0DJ2P7SFV</t>
   </si>
   <si>
     <t>LPNHK472624300</t>
   </si>
   <si>
+    <t>LPNHK527355607</t>
+  </si>
+  <si>
     <t>Braun Series 7 70S Golarka elektryczna Kaseta z golarką - srebrna Braun Zestaw kombi 70s</t>
   </si>
   <si>
     <t>B008LQZP6E</t>
   </si>
   <si>
     <t>LPNHK402187169</t>
   </si>
   <si>
     <t>LPNHK401758012</t>
   </si>
   <si>
     <t>LPNHe004787187</t>
   </si>
   <si>
     <t>Braun Sensian 7 Kontaktloses Stirnthermometer | Age Precision Technologie | 3-in1 | Farbcodiertes Digitaldisplay | Geeignet für Babys und Kinder | Die #1 Marke bei Ärzten(1) | BNT400 Sensian 7 B</t>
   </si>
   <si>
     <t>B07R2KJTVY</t>
   </si>
   <si>
     <t>LPNHK451066846</t>
   </si>
   <si>
     <t>Remington Lokówka PROluxe H9100, ogrzewana, technologia OPTIheat, innowacyjny projekt klipsa, dwa rozmiary (25 mm, 32 mm), różowy / czarny Lockenwickler Single</t>
@@ -554,80 +788,125 @@
   <si>
     <t>LPNHK242502299</t>
   </si>
   <si>
     <t>spNL6WCKXDC</t>
   </si>
   <si>
     <t>Beurer EM 49 Digital TENS/EMS urządzenie elektryczne do stymulacji nerwów i mięśni Bez zapasowych elektrod</t>
   </si>
   <si>
     <t>B01KUJ1VMG</t>
   </si>
   <si>
     <t>LPNWE375098019</t>
   </si>
   <si>
     <t>Remington Profesjonalna prostownica [czujnik ochrony przed wysoką temperaturą w celu zmniejszenia uszkodzeń włosów] Keratin Protect (wysokiej jakości keratynowa powłoka ceramiczna z olejkiem Prostownica do włosów profesjonalna nowa</t>
   </si>
   <si>
     <t>B09RN8Q4CW</t>
   </si>
   <si>
     <t>LPNWE376482088</t>
   </si>
   <si>
-    <t>Braun nożyki do maszynki do golenia, opakowanie kombi głowica tnąca</t>
-[...2 lines deleted...]
-    <t>B008LQZP6O</t>
+    <t>Beurer TL 30 Lampa światła dziennego, symulacja światła dziennego, natężenie światła ok. 10.000 luksów w odległości 10 cm, wyrób medyczny z technologią LED, bez migotania i promieniowania UV, z torbą TL 30 - z podstawką</t>
+  </si>
+  <si>
+    <t>B00MOIWOAK</t>
+  </si>
+  <si>
+    <t>LPNRP067221851</t>
+  </si>
+  <si>
+    <t>LPNHK454824246</t>
   </si>
   <si>
     <t>LPNWE375205855</t>
   </si>
   <si>
+    <t>Oral-B Vitality Pro 4210201446514 Szczoteczka Elektryczna, Niebieski/Czarny, 2 sztuki</t>
+  </si>
+  <si>
+    <t>B0C6MK8R1T</t>
+  </si>
+  <si>
+    <t>LPNRP068990484</t>
+  </si>
+  <si>
     <t>Philips Series 5000 Suszarka do włosów z technologią ThermoShield, dyfuzor głośności 9 mm i 11 mm w kolorze brzoskwinia/masy perłowej (model BHD530/20) Masa perłowa/brzoskwinia BHD530/20</t>
   </si>
   <si>
     <t>B0C7PT4T8F</t>
   </si>
   <si>
     <t>LPNHE626002155</t>
   </si>
   <si>
     <t>0761318452829</t>
   </si>
   <si>
     <t>REVLON PROFESSIONAL Profesjonalna suszarka do włosów One-Step i Volumiser do włosów średniej długości i krótkich, RVDR5282UKE</t>
   </si>
   <si>
     <t>B08C8GR6Q9</t>
   </si>
   <si>
     <t>LPNHK451057755</t>
   </si>
   <si>
+    <t>Babyliss Babyliss Big Hair Dual Obrotowa Szczotka do Ciepłego Powietrza, Złoty</t>
+  </si>
+  <si>
+    <t>B07WCCK6BC</t>
+  </si>
+  <si>
+    <t>LPNRP069616323</t>
+  </si>
+  <si>
+    <t>Remington prostownica do włosów, tech. OptiHeat utrwala fryzurę do 24h, ceramiczna, zakres temp. 150-230°C, szybkie nagrzewanie, funkcja pamięci, obrotowy przewód 3m, czarna, PROluxe Midnight S9100B</t>
+  </si>
+  <si>
+    <t>B081D6TY83</t>
+  </si>
+  <si>
+    <t>LPNHK528855703</t>
+  </si>
+  <si>
+    <t>Grundig Hs 6230 GMS3980 Lokówka, Fioletowy</t>
+  </si>
+  <si>
+    <t>B0BSXLFS8L</t>
+  </si>
+  <si>
+    <t>LPNHK450577552</t>
+  </si>
+  <si>
+    <t>LPNHK331867787</t>
+  </si>
+  <si>
     <t>LPNWE377893708</t>
   </si>
   <si>
     <t>LPNWE375771114</t>
   </si>
   <si>
     <t>spNM7QY2YZY</t>
   </si>
   <si>
     <t>Braun Series 9 Pro 4210201394792 Głowica Tnąca, Srebrny, 4 Elementy tnące</t>
   </si>
   <si>
     <t>B09B7SWJBP</t>
   </si>
   <si>
     <t>LPNHK401817357</t>
   </si>
   <si>
     <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
   </si>
   <si>
     <t>B0BS1WCG38</t>
   </si>
   <si>
     <t>LPNWE353995766</t>
@@ -635,50 +914,59 @@
   <si>
     <t>LPNWE374193509</t>
   </si>
   <si>
     <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
   </si>
   <si>
     <t>B09RPH1148</t>
   </si>
   <si>
     <t>LPNHK472226392</t>
   </si>
   <si>
     <t>Beurer BM 54 Ciśnieniomierz naramienny, zatwierdzony klinicznie, wyświetlacz XL, połączenie z aplikacją z certyfikowaną ochroną danych, wykrywanie arytmii, mankiet na ramię od 22 do 44 cm BM 54 - z Bluetooth</t>
   </si>
   <si>
     <t>B07HKC8KZP</t>
   </si>
   <si>
     <t>LPNHK433599185</t>
   </si>
   <si>
     <t>LPNHK331106249</t>
   </si>
   <si>
+    <t>Remington suszarka do włosów, podwójna jonizacja, przepływ powietrza 120 km/h do szybkiego suszenia, 2000W, 8 kombinacji ustawień temperatury i prędkości nawiewu, 5 nakładek, zimny nawiew, ONE D6078</t>
+  </si>
+  <si>
+    <t>B0CNS4SHT7</t>
+  </si>
+  <si>
+    <t>LPNHK528266911</t>
+  </si>
+  <si>
     <t>Rowenta x KARL LAGERFELD CV613L Glow Addict suszarka do włosów, mocny przepływ powietrza, technologia jonowa do jasnych włosów, kompaktowa i lekka konstrukcja</t>
   </si>
   <si>
     <t>B09TW3GNX3</t>
   </si>
   <si>
     <t>LPNWE345045249</t>
   </si>
   <si>
     <t>Beurer IH 49 Inhalator, Przenośny Inhalator, Akumulator, Cichy, dla Dzieci i Dorosłych, Technologia Membrany Wibracyjnej, w Przypadku Przeziębienia, Astmy i Innych Chorób Dróg Oddechowych</t>
   </si>
   <si>
     <t>B0DJ2M2386</t>
   </si>
   <si>
     <t>LPNHK402150093</t>
   </si>
   <si>
     <t>0043917020808</t>
   </si>
   <si>
     <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
   </si>
   <si>
     <t>B0D1CT54VV</t>
@@ -686,50 +974,98 @@
   <si>
     <t>LPNWE331726842</t>
   </si>
   <si>
     <t>0043917020013</t>
   </si>
   <si>
     <t>Wahl extreme grip advanced multigroomer, 240 minut pracy, przycinanie włosów w nosie, przycinanie zarostu, pielęgnacja i strzyżenie ciała dla mężczyzn, wymienne głowice z możliwością mycia Extreme Grip Advanced - multigroomer</t>
   </si>
   <si>
     <t>B0CKFL4F7C</t>
   </si>
   <si>
     <t>LPNHK451016124</t>
   </si>
   <si>
     <t>Masażer szyi i ramion, ręcznie ukształtowana głęboka tkanka 4D ugniatanie z terapią cieplną, przenośne elektryczne urządzenie do masażu łagodzącego ból</t>
   </si>
   <si>
     <t>B0FXGG5347</t>
   </si>
   <si>
     <t>LPNWE377363094</t>
   </si>
   <si>
+    <t>Philips Electric Shaver Series 3000x golarka elektryczna na mokro i sucho, kolor czarny, z technologią SkinProtect, maszynka do golenia dla mężczyzn (model X3001/00)</t>
+  </si>
+  <si>
+    <t>B0CHMN5BJS</t>
+  </si>
+  <si>
+    <t>LPNHK490214984</t>
+  </si>
+  <si>
+    <t>Philips Sonicare 3100, elektryczna soniczna szczoteczka do zębów z czujnikiem siły nacisku i zegarem programowanym, etui podróżne, kolor czarny, HX3673/14</t>
+  </si>
+  <si>
+    <t>B09LDFP4MJ</t>
+  </si>
+  <si>
+    <t>LPNHK331952082</t>
+  </si>
+  <si>
+    <t>0860012088096</t>
+  </si>
+  <si>
+    <t>Emsense Urządzenie do masażu stóp z potrójną technologią – elektryczne urządzenie do masażu stóp wspomagające krążenie krwi | 3 tryby masażu i funkcja podgrzewania | relaks i łagodzenie bólu dla</t>
+  </si>
+  <si>
+    <t>B0FV95DN7H</t>
+  </si>
+  <si>
+    <t>LPNHK450725804</t>
+  </si>
+  <si>
+    <t>medisana TT 250 menstruacyjny pas z TENS i ciepłem, urządzenie do terapii bólu TENS na bóle menstruacyjne i bóle spowodowane endometriozą, z funkcją ciepła i 2 dodatkowymi elektrodami</t>
+  </si>
+  <si>
+    <t>B0DQ96WDYN</t>
+  </si>
+  <si>
+    <t>LPNHK401920624</t>
+  </si>
+  <si>
+    <t>BaByliss Szczotka do gorącego powietrza Perfect Finish AS126E, 1000 W, 4 wymienne głowice, Suchy, Formy, Prosty, Objętość, Technologia jonowa, Miękkie włosy, Błyszczące i bez pukania</t>
+  </si>
+  <si>
+    <t>B085D7MF2Z</t>
+  </si>
+  <si>
+    <t>LPNHK528854374</t>
+  </si>
+  <si>
     <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, technologia BeardSense, zbiornik na włosy, 100% wodoodporności, etui podróżne, model BT5765/15</t>
   </si>
   <si>
     <t>B0F71KRBPP</t>
   </si>
   <si>
     <t>LPNHK402418660</t>
   </si>
   <si>
     <t>Braun Silk-épil 7 depilator damski/depilator do długotrwałego usuwania włosów, 7-011, biały/srebrny biały/srebrny 7-011</t>
   </si>
   <si>
     <t>B0CQRRT5RX</t>
   </si>
   <si>
     <t>LPNHK434867982</t>
   </si>
   <si>
     <t>LPNHK433550503</t>
   </si>
   <si>
     <t>Braun Series 5 MGK5410 Maszynka do Włosów, Czarny/Szary, 9 w 1</t>
   </si>
   <si>
     <t>B0BT52RM8D</t>
@@ -767,132 +1103,228 @@
   <si>
     <t>LPNWE375349905</t>
   </si>
   <si>
     <t>spN3YFVXGHS</t>
   </si>
   <si>
     <t>Braun Series 5 4210201448631 Trymer do Brody, Czarny, 5 Elementów Czarny BG5370</t>
   </si>
   <si>
     <t>B0BT55X6GG</t>
   </si>
   <si>
     <t>LPNWE341794489</t>
   </si>
   <si>
     <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
   </si>
   <si>
     <t>B0872DQW46</t>
   </si>
   <si>
     <t>LPNWE352179536</t>
   </si>
   <si>
+    <t>LPNHK450489997</t>
+  </si>
+  <si>
     <t>LPNWE366689987</t>
   </si>
   <si>
+    <t>Oclean X Pro Elite Sonic cicha elektryczna szczoteczka do zębów, 42000 obr./min, 4 tryby szczotkowania, 32 poziomy intensywności, 35 dni pracy baterii, IPX7, wodoszczelna, 45 dB, cicha, szara</t>
+  </si>
+  <si>
+    <t>B095X23HDH</t>
+  </si>
+  <si>
+    <t>LPNRP073527744</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 elektryczna szczoteczka do zębów, 3000, 2 końcówki Sensitive Clean, 3 tryby czyszczenia i wizualna kontrola nacisku 360°, do pielęgnacji zębów, prezent dla mężczyzny/kobiety, biała (nowy) biały</t>
+  </si>
+  <si>
+    <t>B0B4WR31MJ</t>
+  </si>
+  <si>
+    <t>LPNRP071118036</t>
+  </si>
+  <si>
+    <t>Braun All-In-One zestaw do pielęgnacji brody, 10 w 1, trymer do brody, trymer/maszynka do włosów, wodoodporna, 100 minut bezprzewodowego czasu pracy MGK7410 10 w 1 MGK7410</t>
+  </si>
+  <si>
+    <t>B0BT52P8GW</t>
+  </si>
+  <si>
+    <t>LPNRP073644480</t>
+  </si>
+  <si>
     <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
   </si>
   <si>
     <t>B0CG6VGPM4</t>
   </si>
   <si>
     <t>LPNHK451119207</t>
   </si>
   <si>
     <t>LPNHK440117975</t>
   </si>
   <si>
     <t>LPNHK401937260</t>
   </si>
   <si>
     <t>Braun ThermoScan 7+ connect Termometr douszny</t>
   </si>
   <si>
     <t>B0D98KTX3Q</t>
   </si>
   <si>
     <t>LPNHK470595884</t>
   </si>
   <si>
     <t>Dreame Hair Glory Combo suszarka do włosów, szybkoschnąca, 110 000 obrotów na minutę, przepływ powietrza 70 m/s, technologia jonów ujemnych, regulacja temperatury i prędkości powietrza, w zestawie Glory Combo biały</t>
   </si>
   <si>
     <t>B0CR6JMJ26</t>
   </si>
   <si>
     <t>LPNHK434488353</t>
   </si>
   <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
+  </si>
+  <si>
+    <t>B0DP1SJ555</t>
+  </si>
+  <si>
+    <t>LPNWE374860942</t>
+  </si>
+  <si>
+    <t>LPNHK452627628</t>
+  </si>
+  <si>
     <t>Oral-B Io Serie 4N Elektryczna Szczoteczka do Zębów, Liliowy Fioletowy</t>
   </si>
   <si>
     <t>B0B4SJKRC2</t>
   </si>
   <si>
     <t>LPNHK401566363</t>
   </si>
   <si>
     <t>Philips BG7025/15 Bodygroom Series 7000 z wbudowanym grzebieniem (od 3 do 11 mm) czarny 2 Piece Set</t>
   </si>
   <si>
     <t>B07FJHZDPL</t>
   </si>
   <si>
     <t>LPNHK266887360</t>
   </si>
   <si>
     <t>LPNHK451058601</t>
   </si>
   <si>
     <t>Philips Prostownica do włosów z serii 7000 z technologią ThermoShield, czarna [model BHS732/00] BHS732/00 Blaugrün</t>
   </si>
   <si>
     <t>B09NYD7173</t>
   </si>
   <si>
     <t>LPNWE373339185</t>
   </si>
   <si>
+    <t>Philips Sonicare 5300 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 poziomami intensywności, alertem nacisku, EasyStart, SmarTimer, kolor biały, model HX7108/04 [Nowa technologia]</t>
+  </si>
+  <si>
+    <t>B0DTBM4Q2X</t>
+  </si>
+  <si>
+    <t>LPNHK452136302</t>
+  </si>
+  <si>
+    <t>Braun Series 5 golarka elektryczna z nakładką EasyClick i trymerem precyzyjnym, golarka męska, elektryczna, EasyClean, na mokro i sucho, prezent dla mężczyzny, wyprodukowano w Niemczech, 51-B1200s, Nowy</t>
+  </si>
+  <si>
+    <t>B0B3JC16GW</t>
+  </si>
+  <si>
+    <t>LPNHK452796629</t>
+  </si>
+  <si>
+    <t>0665386139524</t>
+  </si>
+  <si>
+    <t>HITTIONA Stylizacja powietrza 5 w 1 i szczotka do włosów, 110000 obr./min, szybkie schnięcie, bez uszkodzeń cieplnych, wygładzanie, zwiększanie, nadaje się do wszystkich rodzajów włosów z torbą do Fioletowy</t>
+  </si>
+  <si>
+    <t>B0FHB3818K</t>
+  </si>
+  <si>
+    <t>LPNHK527250839</t>
+  </si>
+  <si>
+    <t>LPNHK521822125</t>
+  </si>
+  <si>
     <t>Oral-B Pro 3 Szczoteczka Elektryczna, Czarny/Różowy, 2 sztuki</t>
   </si>
   <si>
     <t>B0B4WQYYB2</t>
   </si>
   <si>
     <t>LPNRP052219748</t>
   </si>
   <si>
+    <t>Oral-B Genius X elektryczna szczoteczka do zębów, 6 trybów szczotkowania, chroni dziąsła, działanie wybielające, sztuczna inteligencja, 1 głowica, bateria litowa, pomysł na prezent, kolor czarny</t>
+  </si>
+  <si>
+    <t>B094HRPBDG</t>
+  </si>
+  <si>
+    <t>LPNHK449750264</t>
+  </si>
+  <si>
     <t>Omron MicroAir U100 przenośny, bardzo cichy, membranowy, kieszonkowy inhalator Leczenie astmy</t>
   </si>
   <si>
     <t>B076VLSL47</t>
   </si>
   <si>
     <t>LPNRP052032294</t>
+  </si>
+  <si>
+    <t>0665386139487</t>
+  </si>
+  <si>
+    <t>MESCOMB Airstyler 5 w 1 jonowa suszarka do włosów i wielofunkcyjna stylizacja włosów z końcówkami, stylizacja do wszystkich rodzajów włosów — szybkoschnąca, kręcona, objętość, wygładzanie, brak</t>
+  </si>
+  <si>
+    <t>B0FFMBNCKJ</t>
+  </si>
+  <si>
+    <t>LPNHK478773170</t>
   </si>
   <si>
     <t>medisana BBS mata do kąpieli, mata do hydromasażu, z dozownikiem aromatów, 3 poziomy intensywności, funkcja timera, spa do domu, wellness</t>
   </si>
   <si>
     <t>B07V47NGLC</t>
   </si>
   <si>
     <t>LPNHK401896457</t>
   </si>
   <si>
     <t>Oral-B iO Series 6 Plus Edition elektryczna szczoteczka do zębów, Plus 3 końcówki, 5 trybów czyszczenia do pielęgnacji zębów, etui podróżne, zaprojektowana przez brązowy, szary opal</t>
   </si>
   <si>
     <t>B0D5D6GQLB</t>
   </si>
   <si>
     <t>LPNRP066194374</t>
   </si>
   <si>
     <t>spN4263C8VX</t>
   </si>
   <si>
     <t>Oral-B Io 9 4210201421801 Szczoteczka Elektryczna, Czarny, 1 sztuka</t>
   </si>
@@ -1247,2571 +1679,3836 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G109"/>
+  <dimension ref="A1:G164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B109" sqref="B109"/>
+      <selection activeCell="B164" sqref="B164"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4022167200099</v>
+        <v>4211125791155</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>11.99</v>
+        <v>6.0</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>8435484041614</v>
+        <v>5010724535240</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>12.9</v>
+        <v>10.35</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4022167200099</v>
+      </c>
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>11.99</v>
+      </c>
+      <c r="G4" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8435484041614</v>
+      </c>
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="1">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>1</v>
+      </c>
+      <c r="F5">
+        <v>12.9</v>
+      </c>
+      <c r="G5" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="1">
+        <v>4210201574620</v>
+      </c>
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="1">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>14.95</v>
+      </c>
+      <c r="G6" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="1">
-        <v>4008496750016</v>
+        <v>5038061154634</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>16.06</v>
+        <v>14.99</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="1">
+        <v>8887549392092</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>14.99</v>
+      </c>
+      <c r="G8" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="1">
+        <v>8887549392092</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>17.99</v>
+        <v>14.99</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4004128012026</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
         <v>36</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10">
-        <v>19.2</v>
+        <v>14.99</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1">
-        <v>4210201219828</v>
+        <v>3121040087619</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11">
-        <v>19.89</v>
+        <v>15.99</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1">
-        <v>8435484042093</v>
+        <v>4008496750016</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>19.9</v>
+        <v>16.06</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="1">
+        <v>3121040084649</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>17.0</v>
+      </c>
+      <c r="G13" t="s">
         <v>46</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4210201313908</v>
+      </c>
+      <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>19.95</v>
+        <v>17.99</v>
       </c>
       <c r="G14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="1">
+        <v>8710103767091</v>
+      </c>
+      <c r="C15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15">
-        <v>19.99</v>
+        <v>17.99</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3030050182385</v>
+      </c>
+      <c r="C16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>19.99</v>
+        <v>18.9</v>
       </c>
       <c r="G16" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>22.99</v>
+        <v>19.2</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4210201427063</v>
+      </c>
+      <c r="C18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>22.99</v>
+        <v>19.69</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4210201219828</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
         <v>65</v>
       </c>
-      <c r="B19" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>23.09</v>
+        <v>19.89</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8435484042093</v>
+      </c>
+      <c r="C20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>23.25</v>
+        <v>19.9</v>
       </c>
       <c r="G20" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>8435782142600</v>
+      </c>
+      <c r="C21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21">
-        <v>23.9</v>
+        <v>19.9</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>5060760761837</v>
+      </c>
+      <c r="C22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>23.99</v>
+        <v>19.95</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>4210201427063</v>
+        <v>4013833048121</v>
       </c>
       <c r="C23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
         <v>77</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>23.99</v>
+        <v>19.99</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="1">
-        <v>4022167001016</v>
+        <v>8006540896136</v>
       </c>
       <c r="C24" t="s">
         <v>79</v>
       </c>
       <c r="D24" t="s">
         <v>80</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>24.49</v>
+        <v>19.99</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B25" s="1">
-        <v>4210201427063</v>
+        <v>4004128007213</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>24.9</v>
+        <v>19.99</v>
       </c>
       <c r="G25" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4022167330307</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>24.99</v>
+        <v>19.99</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B27" s="1">
-        <v>8700216423410</v>
+        <v>4008496716883</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27">
-        <v>24.99</v>
+        <v>21.99</v>
       </c>
       <c r="G27" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>4210201427063</v>
+        <v>92</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>26.54</v>
+        <v>22.59</v>
       </c>
       <c r="G28" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B29" s="1">
-        <v>4210201426967</v>
+        <v>4210201423645</v>
       </c>
       <c r="C29" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>26.58</v>
+        <v>22.99</v>
       </c>
       <c r="G29" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B30" s="1">
-        <v>6970810551877</v>
+        <v>5904844543592</v>
       </c>
       <c r="C30" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>29.24</v>
+        <v>22.99</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B31" s="1">
-        <v>4210201115694</v>
+        <v>8006540860892</v>
       </c>
       <c r="C31" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D31" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>29.39</v>
+        <v>23.09</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B32" s="1">
-        <v>4210201115694</v>
+        <v>6970810557305</v>
       </c>
       <c r="C32" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D32" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>29.39</v>
+        <v>23.25</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B33" s="1">
-        <v>4210201072164</v>
+        <v>4210201395454</v>
       </c>
       <c r="C33" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>29.99</v>
+        <v>23.66</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B34" s="1">
-        <v>5038061112665</v>
+        <v>8435484042291</v>
       </c>
       <c r="C34" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>29.99</v>
+        <v>23.9</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="B35" s="1">
-        <v>4210201072164</v>
+        <v>4210201427063</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>61</v>
       </c>
       <c r="D35" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>29.99</v>
+        <v>23.99</v>
       </c>
       <c r="G35" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="B36" s="1">
-        <v>4210201072164</v>
+        <v>4210201427063</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>61</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F36">
-        <v>29.99</v>
+        <v>23.99</v>
       </c>
       <c r="G36" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="B37" s="1">
-        <v>4210201072164</v>
+        <v>6974057933694</v>
       </c>
       <c r="C37" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
       <c r="F37">
-        <v>29.99</v>
+        <v>23.99</v>
       </c>
       <c r="G37" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="B38" s="1">
-        <v>4210201072164</v>
+        <v>6974690510986</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>29.99</v>
+        <v>24.0</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="B39" s="1">
-        <v>4210201072164</v>
+        <v>4022167001016</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39">
-        <v>29.99</v>
+        <v>24.49</v>
       </c>
       <c r="G39" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="B40" s="1">
-        <v>4210201072164</v>
+        <v>4210201427063</v>
       </c>
       <c r="C40" t="s">
-        <v>103</v>
+        <v>61</v>
       </c>
       <c r="D40" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F40">
-        <v>29.99</v>
+        <v>24.9</v>
       </c>
       <c r="G40" t="s">
-        <v>18</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="B41" s="1">
-        <v>4210201072164</v>
+        <v>4211125614034</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>29.99</v>
+        <v>24.9</v>
       </c>
       <c r="G41" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>4210201072164</v>
+        <v>130</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
       <c r="G42" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="B43" s="1">
-        <v>5038061136111</v>
+        <v>8700216423410</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="B44" s="1">
-        <v>4210201263067</v>
+        <v>4210201427063</v>
       </c>
       <c r="C44" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>31.71</v>
+        <v>26.54</v>
       </c>
       <c r="G44" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>138</v>
+      </c>
+      <c r="B45" s="1">
+        <v>4210201426967</v>
       </c>
       <c r="C45" t="s">
+        <v>139</v>
+      </c>
+      <c r="D45" t="s">
+        <v>140</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>26.58</v>
+      </c>
+      <c r="G45" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B46" s="1">
-        <v>8710103736691</v>
+        <v>4210201072195</v>
       </c>
       <c r="C46" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46">
-        <v>36.14</v>
+        <v>29.06</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B47" s="1">
-        <v>8710103736691</v>
+        <v>4210201072195</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F47">
-        <v>36.14</v>
+        <v>29.06</v>
       </c>
       <c r="G47" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B48" s="1">
-        <v>8710103978916</v>
+        <v>4210201072195</v>
       </c>
       <c r="C48" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="D48" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>37.52</v>
+        <v>29.06</v>
       </c>
       <c r="G48" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B49" s="1">
-        <v>8710103770237</v>
+        <v>6970810551877</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>37.62</v>
+        <v>29.24</v>
       </c>
       <c r="G49" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="B50" s="1">
-        <v>8006540861981</v>
+        <v>4210201115694</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="D50" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>38.02</v>
+        <v>29.39</v>
       </c>
       <c r="G50" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B51" s="1">
-        <v>4210201262916</v>
+        <v>4210201115694</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>39.14</v>
+        <v>29.39</v>
       </c>
       <c r="G51" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B52" s="1">
-        <v>3121040059548</v>
+        <v>4210201072164</v>
       </c>
       <c r="C52" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="D52" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52">
-        <v>39.17</v>
+        <v>29.99</v>
       </c>
       <c r="G52" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B53" s="1">
-        <v>4211125103613</v>
+        <v>5038061112665</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53">
-        <v>39.58</v>
+        <v>29.99</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B54" s="1">
-        <v>5038061140149</v>
+        <v>4210201072164</v>
       </c>
       <c r="C54" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="G54" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="B55" s="1">
         <v>4210201072164</v>
       </c>
       <c r="C55" t="s">
-        <v>103</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="G55" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
+        <v>153</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4210201072164</v>
+      </c>
+      <c r="C56" t="s">
         <v>154</v>
       </c>
-      <c r="B56" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="G56" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B57" s="1">
-        <v>4210201182009</v>
+        <v>4210201072164</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>40.37</v>
+        <v>29.99</v>
       </c>
       <c r="G57" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B58" s="1">
-        <v>4210201182009</v>
+        <v>4210201072164</v>
       </c>
       <c r="C58" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>40.37</v>
+        <v>29.99</v>
       </c>
       <c r="G58" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B59" s="1">
-        <v>4210201182009</v>
+        <v>4210201072164</v>
       </c>
       <c r="C59" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
       <c r="F59">
-        <v>40.37</v>
+        <v>29.99</v>
       </c>
       <c r="G59" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B60" s="1">
-        <v>4022167204004</v>
+        <v>4210201072164</v>
       </c>
       <c r="C60" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D60" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>40.8</v>
+        <v>29.99</v>
       </c>
       <c r="G60" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="B61" s="1">
-        <v>4008496877515</v>
+        <v>4210201072164</v>
       </c>
       <c r="C61" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" t="s">
         <v>166</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61">
+        <v>1</v>
+      </c>
+      <c r="F61">
+        <v>29.99</v>
+      </c>
+      <c r="G61" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B62" s="1">
-        <v>2220003881903</v>
+        <v>5038061136111</v>
       </c>
       <c r="C62" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>40.99</v>
+        <v>29.99</v>
       </c>
       <c r="G62" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>131</v>
+        <v>171</v>
       </c>
       <c r="B63" s="1">
-        <v>8710103978916</v>
+        <v>8006540859926</v>
       </c>
       <c r="C63" t="s">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>41.63</v>
+        <v>31.24</v>
       </c>
       <c r="G63" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B64" s="1">
-        <v>4210201417101</v>
+        <v>4210201263067</v>
       </c>
       <c r="C64" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64">
-        <v>44.3</v>
+        <v>31.71</v>
       </c>
       <c r="G64" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B65" s="1">
-        <v>4211125662059</v>
+        <v>4210201192619</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>44.99</v>
+        <v>32.99</v>
       </c>
       <c r="G65" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B66" s="1">
-        <v>5038061140248</v>
+        <v>8006540860649</v>
       </c>
       <c r="C66" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>44.99</v>
+        <v>34.7</v>
       </c>
       <c r="G66" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B67" s="1">
-        <v>4210201072195</v>
+        <v>5025232876976</v>
       </c>
       <c r="C67" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>45.0</v>
+        <v>34.99</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>183</v>
       </c>
       <c r="B68" s="1">
-        <v>8720689010146</v>
+        <v>5025232876976</v>
       </c>
       <c r="C68" t="s">
         <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>46.99</v>
+        <v>34.99</v>
       </c>
       <c r="G68" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
+        <v>188</v>
+      </c>
+      <c r="B69" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B69" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>47.31</v>
+        <v>35.75</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="B70" s="1">
-        <v>4211125103514</v>
+        <v>8006540859933</v>
       </c>
       <c r="C70" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>48.0</v>
+        <v>35.95</v>
       </c>
       <c r="G70" t="s">
-        <v>173</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="B71" s="1">
-        <v>4211125103514</v>
+        <v>8710103736691</v>
       </c>
       <c r="C71" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>48.0</v>
+        <v>36.14</v>
       </c>
       <c r="G71" t="s">
-        <v>192</v>
+        <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B72" s="1">
-        <v>4210201394792</v>
+        <v>8710103736691</v>
       </c>
       <c r="C72" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D72" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>48.88</v>
+        <v>36.14</v>
       </c>
       <c r="G72" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B73" s="1">
-        <v>8006540977804</v>
+        <v>3030050122282</v>
       </c>
       <c r="C73" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>49.95</v>
+        <v>37.0</v>
       </c>
       <c r="G73" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B74" s="1">
-        <v>8006540977804</v>
+        <v>8710103978916</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>49.95</v>
+        <v>37.52</v>
       </c>
       <c r="G74" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B75" s="1">
-        <v>5038061140057</v>
+        <v>8710103770237</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75">
-        <v>49.99</v>
+        <v>37.62</v>
       </c>
       <c r="G75" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B76" s="1">
-        <v>4211125655945</v>
+        <v>6974057931584</v>
       </c>
       <c r="C76" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D76" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>49.99</v>
+        <v>37.99</v>
       </c>
       <c r="G76" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B77" s="1">
-        <v>5038061140057</v>
+        <v>8006540861981</v>
       </c>
       <c r="C77" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77">
-        <v>49.99</v>
+        <v>38.02</v>
       </c>
       <c r="G77" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B78" s="1">
-        <v>3121040085592</v>
+        <v>4210201262916</v>
       </c>
       <c r="C78" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>51.3</v>
+        <v>39.14</v>
       </c>
       <c r="G78" t="s">
-        <v>32</v>
+        <v>167</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B79" s="1">
-        <v>4211125607098</v>
+        <v>3121040059548</v>
       </c>
       <c r="C79" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="D79" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79">
-        <v>52.2</v>
+        <v>39.17</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>220</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4211125103613</v>
       </c>
       <c r="C80" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D80" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F80">
-        <v>52.9</v>
+        <v>39.58</v>
       </c>
       <c r="G80" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>223</v>
+      </c>
+      <c r="B81" s="1">
+        <v>8447420024667</v>
       </c>
       <c r="C81" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D81" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F81">
-        <v>54.6</v>
+        <v>39.59</v>
       </c>
       <c r="G81" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B82" s="1">
-        <v>5900009968286</v>
+        <v>8447420024667</v>
       </c>
       <c r="C82" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D82" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
-        <v>54.72</v>
+        <v>39.59</v>
       </c>
       <c r="G82" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B83" s="1">
-        <v>8720689042772</v>
+        <v>5038061140149</v>
       </c>
       <c r="C83" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D83" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="G83" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>227</v>
+        <v>153</v>
       </c>
       <c r="B84" s="1">
-        <v>7500435225144</v>
+        <v>4210201072164</v>
       </c>
       <c r="C84" t="s">
-        <v>228</v>
+        <v>154</v>
       </c>
       <c r="D84" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>60.0</v>
+        <v>39.99</v>
       </c>
       <c r="G84" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B85" s="1">
-        <v>7500435225144</v>
+        <v>4211125103569</v>
       </c>
       <c r="C85" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D85" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F85">
-        <v>60.0</v>
+        <v>39.99</v>
       </c>
       <c r="G85" t="s">
-        <v>116</v>
+        <v>167</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B86" s="1">
-        <v>4210201446972</v>
+        <v>5038061140149</v>
       </c>
       <c r="C86" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="D86" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>62.51</v>
+        <v>39.99</v>
       </c>
       <c r="G86" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B87" s="1">
-        <v>7500435245012</v>
+        <v>4210201182009</v>
       </c>
       <c r="C87" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D87" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F87">
-        <v>66.91</v>
+        <v>40.37</v>
       </c>
       <c r="G87" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B88" s="1">
-        <v>7500435245012</v>
+        <v>4210201182009</v>
       </c>
       <c r="C88" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D88" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F88">
-        <v>66.91</v>
+        <v>40.37</v>
       </c>
       <c r="G88" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B89" s="1">
-        <v>5038061105629</v>
+        <v>4210201182009</v>
       </c>
       <c r="C89" t="s">
+        <v>236</v>
+      </c>
+      <c r="D89" t="s">
         <v>239</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
-        <v>68.99</v>
+        <v>40.37</v>
       </c>
       <c r="G89" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
+        <v>240</v>
+      </c>
+      <c r="B90" s="1">
+        <v>4022167204004</v>
+      </c>
+      <c r="C90" t="s">
         <v>241</v>
       </c>
-      <c r="B90" s="1">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>242</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F90">
-        <v>69.9</v>
+        <v>40.8</v>
       </c>
       <c r="G90" t="s">
-        <v>244</v>
+        <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
+        <v>243</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4008496877515</v>
+      </c>
+      <c r="C91" t="s">
+        <v>244</v>
+      </c>
+      <c r="D91" t="s">
         <v>245</v>
       </c>
-      <c r="B91" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E91">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F91">
-        <v>69.99</v>
+        <v>40.99</v>
       </c>
       <c r="G91" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B92" s="1">
-        <v>4211125646639</v>
+        <v>2220003881903</v>
       </c>
       <c r="C92" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D92" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
-        <v>69.99</v>
+        <v>40.99</v>
       </c>
       <c r="G92" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>201</v>
       </c>
       <c r="B93" s="1">
-        <v>8006540841396</v>
+        <v>8710103978916</v>
       </c>
       <c r="C93" t="s">
-        <v>242</v>
+        <v>202</v>
       </c>
       <c r="D93" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F93">
-        <v>70.44</v>
+        <v>41.63</v>
       </c>
       <c r="G93" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B94" s="1">
-        <v>8720689018418</v>
+        <v>4210201417101</v>
       </c>
       <c r="C94" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D94" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F94">
-        <v>73.91</v>
+        <v>44.3</v>
       </c>
       <c r="G94" t="s">
-        <v>22</v>
+        <v>251</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>252</v>
       </c>
       <c r="B95" s="1">
-        <v>8720689018418</v>
+        <v>4211125662059</v>
       </c>
       <c r="C95" t="s">
         <v>253</v>
       </c>
       <c r="D95" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
-        <v>73.91</v>
+        <v>44.99</v>
       </c>
       <c r="G95" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B96" s="1">
-        <v>8720689018418</v>
+        <v>5038061140248</v>
       </c>
       <c r="C96" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D96" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>73.91</v>
+        <v>44.99</v>
       </c>
       <c r="G96" t="s">
-        <v>22</v>
+        <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B97" s="1">
-        <v>4022167065759</v>
+        <v>4211125608057</v>
       </c>
       <c r="C97" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D97" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F97">
-        <v>74.39</v>
+        <v>44.99</v>
       </c>
       <c r="G97" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B98" s="1">
-        <v>6973734685529</v>
+        <v>4211125608057</v>
       </c>
       <c r="C98" t="s">
+        <v>259</v>
+      </c>
+      <c r="D98" t="s">
         <v>261</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F98">
-        <v>79.0</v>
+        <v>44.99</v>
       </c>
       <c r="G98" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>263</v>
+        <v>141</v>
       </c>
       <c r="B99" s="1">
-        <v>4210201415008</v>
+        <v>4210201072195</v>
       </c>
       <c r="C99" t="s">
-        <v>264</v>
+        <v>142</v>
       </c>
       <c r="D99" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
-        <v>80.38</v>
+        <v>45.0</v>
       </c>
       <c r="G99" t="s">
-        <v>116</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B100" s="1">
-        <v>8710103875376</v>
+        <v>4210201446514</v>
       </c>
       <c r="C100" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D100" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100">
-        <v>89.31</v>
+        <v>45.18</v>
       </c>
       <c r="G100" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>196</v>
+        <v>266</v>
       </c>
       <c r="B101" s="1">
-        <v>8006540977804</v>
+        <v>8720689010146</v>
       </c>
       <c r="C101" t="s">
-        <v>197</v>
+        <v>267</v>
       </c>
       <c r="D101" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="E101">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F101">
-        <v>89.99</v>
+        <v>46.99</v>
       </c>
       <c r="G101" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>270</v>
       </c>
-      <c r="B102" s="1">
-        <v>8710103974161</v>
+      <c r="B102" s="1" t="s">
+        <v>269</v>
       </c>
       <c r="C102" t="s">
         <v>271</v>
       </c>
       <c r="D102" t="s">
         <v>272</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
-        <v>89.99</v>
+        <v>47.31</v>
       </c>
       <c r="G102" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>273</v>
       </c>
       <c r="B103" s="1">
-        <v>8006540760277</v>
+        <v>3030050153804</v>
       </c>
       <c r="C103" t="s">
         <v>274</v>
       </c>
       <c r="D103" t="s">
         <v>275</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F103">
-        <v>102.12</v>
+        <v>47.64</v>
       </c>
       <c r="G103" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
         <v>276</v>
       </c>
       <c r="B104" s="1">
-        <v>4015672110892</v>
+        <v>5038061100532</v>
       </c>
       <c r="C104" t="s">
         <v>277</v>
       </c>
       <c r="D104" t="s">
         <v>278</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F104">
-        <v>110.38</v>
+        <v>47.71</v>
       </c>
       <c r="G104" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
         <v>279</v>
       </c>
       <c r="B105" s="1">
-        <v>4015588883880</v>
+        <v>4013833058465</v>
       </c>
       <c r="C105" t="s">
         <v>280</v>
       </c>
       <c r="D105" t="s">
         <v>281</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F105">
-        <v>117.5</v>
+        <v>47.99</v>
       </c>
       <c r="G105" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>279</v>
+      </c>
+      <c r="B106" s="1">
+        <v>4013833058465</v>
+      </c>
+      <c r="C106" t="s">
+        <v>280</v>
+      </c>
+      <c r="D106" t="s">
         <v>282</v>
       </c>
-      <c r="B106" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
-        <v>134.62</v>
+        <v>47.99</v>
       </c>
       <c r="G106" t="s">
-        <v>285</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>286</v>
+        <v>231</v>
       </c>
       <c r="B107" s="1">
-        <v>4210201421801</v>
+        <v>4211125103514</v>
       </c>
       <c r="C107" t="s">
-        <v>287</v>
+        <v>232</v>
       </c>
       <c r="D107" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F107">
-        <v>322.35</v>
+        <v>48.0</v>
       </c>
       <c r="G107" t="s">
-        <v>285</v>
+        <v>251</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>289</v>
+        <v>231</v>
       </c>
       <c r="B108" s="1">
-        <v>8720689042758</v>
+        <v>4211125103514</v>
       </c>
       <c r="C108" t="s">
-        <v>290</v>
+        <v>232</v>
       </c>
       <c r="D108" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>359.99</v>
+        <v>48.0</v>
       </c>
       <c r="G108" t="s">
-        <v>18</v>
+        <v>285</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
+        <v>286</v>
+      </c>
+      <c r="B109" s="1">
+        <v>4210201394792</v>
+      </c>
+      <c r="C109" t="s">
+        <v>287</v>
+      </c>
+      <c r="D109" t="s">
+        <v>288</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>48.88</v>
+      </c>
+      <c r="G109" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" t="s">
+        <v>289</v>
+      </c>
+      <c r="B110" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C110" t="s">
+        <v>290</v>
+      </c>
+      <c r="D110" t="s">
+        <v>291</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>49.95</v>
+      </c>
+      <c r="G110" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>289</v>
+      </c>
+      <c r="B111" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C111" t="s">
+        <v>290</v>
+      </c>
+      <c r="D111" t="s">
         <v>292</v>
       </c>
-      <c r="B109" s="1">
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>49.95</v>
+      </c>
+      <c r="G111" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>293</v>
+      </c>
+      <c r="B112" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C112" t="s">
+        <v>294</v>
+      </c>
+      <c r="D112" t="s">
+        <v>295</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>49.99</v>
+      </c>
+      <c r="G112" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>296</v>
+      </c>
+      <c r="B113" s="1">
+        <v>4211125655945</v>
+      </c>
+      <c r="C113" t="s">
+        <v>297</v>
+      </c>
+      <c r="D113" t="s">
+        <v>298</v>
+      </c>
+      <c r="E113">
+        <v>1</v>
+      </c>
+      <c r="F113">
+        <v>49.99</v>
+      </c>
+      <c r="G113" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>293</v>
+      </c>
+      <c r="B114" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C114" t="s">
+        <v>294</v>
+      </c>
+      <c r="D114" t="s">
+        <v>299</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>49.99</v>
+      </c>
+      <c r="G114" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>300</v>
+      </c>
+      <c r="B115" s="1">
+        <v>5038061159875</v>
+      </c>
+      <c r="C115" t="s">
+        <v>301</v>
+      </c>
+      <c r="D115" t="s">
+        <v>302</v>
+      </c>
+      <c r="E115">
+        <v>1</v>
+      </c>
+      <c r="F115">
+        <v>49.99</v>
+      </c>
+      <c r="G115" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>303</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3121040085592</v>
+      </c>
+      <c r="C116" t="s">
+        <v>304</v>
+      </c>
+      <c r="D116" t="s">
+        <v>305</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+      <c r="F116">
+        <v>51.3</v>
+      </c>
+      <c r="G116" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>306</v>
+      </c>
+      <c r="B117" s="1">
+        <v>4211125607098</v>
+      </c>
+      <c r="C117" t="s">
+        <v>307</v>
+      </c>
+      <c r="D117" t="s">
+        <v>308</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+      <c r="F117">
+        <v>52.2</v>
+      </c>
+      <c r="G117" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" t="s">
+        <v>310</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C118" t="s">
+        <v>311</v>
+      </c>
+      <c r="D118" t="s">
+        <v>312</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>52.9</v>
+      </c>
+      <c r="G118" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>314</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C119" t="s">
+        <v>315</v>
+      </c>
+      <c r="D119" t="s">
+        <v>316</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>54.6</v>
+      </c>
+      <c r="G119" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>317</v>
+      </c>
+      <c r="B120" s="1">
+        <v>5900009968286</v>
+      </c>
+      <c r="C120" t="s">
+        <v>318</v>
+      </c>
+      <c r="D120" t="s">
+        <v>319</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>54.72</v>
+      </c>
+      <c r="G120" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>320</v>
+      </c>
+      <c r="B121" s="1">
+        <v>8720689018920</v>
+      </c>
+      <c r="C121" t="s">
+        <v>321</v>
+      </c>
+      <c r="D121" t="s">
+        <v>322</v>
+      </c>
+      <c r="E121">
+        <v>1</v>
+      </c>
+      <c r="F121">
+        <v>54.99</v>
+      </c>
+      <c r="G121" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>323</v>
+      </c>
+      <c r="B122" s="1">
+        <v>720264164736</v>
+      </c>
+      <c r="C122" t="s">
+        <v>324</v>
+      </c>
+      <c r="D122" t="s">
+        <v>325</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
+        <v>57.37</v>
+      </c>
+      <c r="G122" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>327</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C123" t="s">
+        <v>328</v>
+      </c>
+      <c r="D123" t="s">
+        <v>329</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>57.57</v>
+      </c>
+      <c r="G123" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>330</v>
+      </c>
+      <c r="B124" s="1">
+        <v>4015588883521</v>
+      </c>
+      <c r="C124" t="s">
+        <v>331</v>
+      </c>
+      <c r="D124" t="s">
+        <v>332</v>
+      </c>
+      <c r="E124">
+        <v>1</v>
+      </c>
+      <c r="F124">
+        <v>57.99</v>
+      </c>
+      <c r="G124" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" t="s">
+        <v>333</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3030050153774</v>
+      </c>
+      <c r="C125" t="s">
+        <v>334</v>
+      </c>
+      <c r="D125" t="s">
+        <v>335</v>
+      </c>
+      <c r="E125">
+        <v>1</v>
+      </c>
+      <c r="F125">
+        <v>59.81</v>
+      </c>
+      <c r="G125" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" t="s">
+        <v>336</v>
+      </c>
+      <c r="B126" s="1">
+        <v>8720689042772</v>
+      </c>
+      <c r="C126" t="s">
+        <v>337</v>
+      </c>
+      <c r="D126" t="s">
+        <v>338</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
+        <v>59.99</v>
+      </c>
+      <c r="G126" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" t="s">
+        <v>339</v>
+      </c>
+      <c r="B127" s="1">
+        <v>7500435225144</v>
+      </c>
+      <c r="C127" t="s">
+        <v>340</v>
+      </c>
+      <c r="D127" t="s">
+        <v>341</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>60.0</v>
+      </c>
+      <c r="G127" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" t="s">
+        <v>339</v>
+      </c>
+      <c r="B128" s="1">
+        <v>7500435225144</v>
+      </c>
+      <c r="C128" t="s">
+        <v>340</v>
+      </c>
+      <c r="D128" t="s">
+        <v>342</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>60.0</v>
+      </c>
+      <c r="G128" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" t="s">
+        <v>343</v>
+      </c>
+      <c r="B129" s="1">
+        <v>4210201446972</v>
+      </c>
+      <c r="C129" t="s">
+        <v>344</v>
+      </c>
+      <c r="D129" t="s">
+        <v>345</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>62.51</v>
+      </c>
+      <c r="G129" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" t="s">
+        <v>346</v>
+      </c>
+      <c r="B130" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C130" t="s">
+        <v>347</v>
+      </c>
+      <c r="D130" t="s">
+        <v>348</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>66.91</v>
+      </c>
+      <c r="G130" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" t="s">
+        <v>346</v>
+      </c>
+      <c r="B131" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C131" t="s">
+        <v>347</v>
+      </c>
+      <c r="D131" t="s">
+        <v>349</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>66.91</v>
+      </c>
+      <c r="G131" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" t="s">
+        <v>350</v>
+      </c>
+      <c r="B132" s="1">
+        <v>5038061105629</v>
+      </c>
+      <c r="C132" t="s">
+        <v>351</v>
+      </c>
+      <c r="D132" t="s">
+        <v>352</v>
+      </c>
+      <c r="E132">
+        <v>1</v>
+      </c>
+      <c r="F132">
+        <v>68.99</v>
+      </c>
+      <c r="G132" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" t="s">
+        <v>353</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8006540841396</v>
+      </c>
+      <c r="C133" t="s">
+        <v>354</v>
+      </c>
+      <c r="D133" t="s">
+        <v>355</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
+        <v>69.9</v>
+      </c>
+      <c r="G133" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" t="s">
+        <v>357</v>
+      </c>
+      <c r="B134" s="1">
+        <v>4210201448631</v>
+      </c>
+      <c r="C134" t="s">
+        <v>358</v>
+      </c>
+      <c r="D134" t="s">
+        <v>359</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134">
+        <v>69.99</v>
+      </c>
+      <c r="G134" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" t="s">
+        <v>360</v>
+      </c>
+      <c r="B135" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C135" t="s">
+        <v>361</v>
+      </c>
+      <c r="D135" t="s">
+        <v>362</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>69.99</v>
+      </c>
+      <c r="G135" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" t="s">
+        <v>360</v>
+      </c>
+      <c r="B136" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C136" t="s">
+        <v>361</v>
+      </c>
+      <c r="D136" t="s">
+        <v>363</v>
+      </c>
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="F136">
+        <v>69.99</v>
+      </c>
+      <c r="G136" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" t="s">
+        <v>353</v>
+      </c>
+      <c r="B137" s="1">
+        <v>8006540841396</v>
+      </c>
+      <c r="C137" t="s">
+        <v>354</v>
+      </c>
+      <c r="D137" t="s">
+        <v>364</v>
+      </c>
+      <c r="E137">
+        <v>1</v>
+      </c>
+      <c r="F137">
+        <v>70.44</v>
+      </c>
+      <c r="G137" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" t="s">
+        <v>365</v>
+      </c>
+      <c r="B138" s="1">
+        <v>6970810551815</v>
+      </c>
+      <c r="C138" t="s">
+        <v>366</v>
+      </c>
+      <c r="D138" t="s">
+        <v>367</v>
+      </c>
+      <c r="E138">
+        <v>1</v>
+      </c>
+      <c r="F138">
+        <v>70.49</v>
+      </c>
+      <c r="G138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" t="s">
+        <v>368</v>
+      </c>
+      <c r="B139" s="1">
+        <v>8006540760918</v>
+      </c>
+      <c r="C139" t="s">
+        <v>369</v>
+      </c>
+      <c r="D139" t="s">
+        <v>370</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>72.36</v>
+      </c>
+      <c r="G139" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" t="s">
+        <v>371</v>
+      </c>
+      <c r="B140" s="1">
+        <v>4210201447238</v>
+      </c>
+      <c r="C140" t="s">
+        <v>372</v>
+      </c>
+      <c r="D140" t="s">
+        <v>373</v>
+      </c>
+      <c r="E140">
+        <v>1</v>
+      </c>
+      <c r="F140">
+        <v>72.9</v>
+      </c>
+      <c r="G140" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141" t="s">
+        <v>374</v>
+      </c>
+      <c r="B141" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C141" t="s">
+        <v>375</v>
+      </c>
+      <c r="D141" t="s">
+        <v>376</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>73.91</v>
+      </c>
+      <c r="G141" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142" t="s">
+        <v>374</v>
+      </c>
+      <c r="B142" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C142" t="s">
+        <v>375</v>
+      </c>
+      <c r="D142" t="s">
+        <v>377</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
+        <v>73.91</v>
+      </c>
+      <c r="G142" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143" t="s">
+        <v>374</v>
+      </c>
+      <c r="B143" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C143" t="s">
+        <v>375</v>
+      </c>
+      <c r="D143" t="s">
+        <v>378</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>73.91</v>
+      </c>
+      <c r="G143" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" t="s">
+        <v>379</v>
+      </c>
+      <c r="B144" s="1">
+        <v>4022167065759</v>
+      </c>
+      <c r="C144" t="s">
+        <v>380</v>
+      </c>
+      <c r="D144" t="s">
+        <v>381</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>74.39</v>
+      </c>
+      <c r="G144" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" t="s">
+        <v>382</v>
+      </c>
+      <c r="B145" s="1">
+        <v>6973734685529</v>
+      </c>
+      <c r="C145" t="s">
+        <v>383</v>
+      </c>
+      <c r="D145" t="s">
+        <v>384</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>79.0</v>
+      </c>
+      <c r="G145" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" t="s">
+        <v>385</v>
+      </c>
+      <c r="B146" s="1">
+        <v>8700216655750</v>
+      </c>
+      <c r="C146" t="s">
+        <v>386</v>
+      </c>
+      <c r="D146" t="s">
+        <v>387</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>79.99</v>
+      </c>
+      <c r="G146" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" t="s">
+        <v>289</v>
+      </c>
+      <c r="B147" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C147" t="s">
+        <v>290</v>
+      </c>
+      <c r="D147" t="s">
+        <v>388</v>
+      </c>
+      <c r="E147">
+        <v>1</v>
+      </c>
+      <c r="F147">
+        <v>79.99</v>
+      </c>
+      <c r="G147" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" t="s">
+        <v>389</v>
+      </c>
+      <c r="B148" s="1">
+        <v>4210201415008</v>
+      </c>
+      <c r="C148" t="s">
+        <v>390</v>
+      </c>
+      <c r="D148" t="s">
+        <v>391</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>80.38</v>
+      </c>
+      <c r="G148" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" t="s">
+        <v>392</v>
+      </c>
+      <c r="B149" s="1">
+        <v>8710103875376</v>
+      </c>
+      <c r="C149" t="s">
+        <v>393</v>
+      </c>
+      <c r="D149" t="s">
+        <v>394</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>89.31</v>
+      </c>
+      <c r="G149" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150" t="s">
+        <v>289</v>
+      </c>
+      <c r="B150" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C150" t="s">
+        <v>290</v>
+      </c>
+      <c r="D150" t="s">
+        <v>395</v>
+      </c>
+      <c r="E150">
+        <v>1</v>
+      </c>
+      <c r="F150">
+        <v>89.99</v>
+      </c>
+      <c r="G150" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" t="s">
+        <v>396</v>
+      </c>
+      <c r="B151" s="1">
+        <v>8710103974161</v>
+      </c>
+      <c r="C151" t="s">
+        <v>397</v>
+      </c>
+      <c r="D151" t="s">
+        <v>398</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>89.99</v>
+      </c>
+      <c r="G151" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" t="s">
+        <v>399</v>
+      </c>
+      <c r="B152" s="1">
+        <v>8720689044219</v>
+      </c>
+      <c r="C152" t="s">
+        <v>400</v>
+      </c>
+      <c r="D152" t="s">
+        <v>401</v>
+      </c>
+      <c r="E152">
+        <v>1</v>
+      </c>
+      <c r="F152">
+        <v>89.99</v>
+      </c>
+      <c r="G152" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" t="s">
+        <v>402</v>
+      </c>
+      <c r="B153" s="1">
+        <v>4210201432630</v>
+      </c>
+      <c r="C153" t="s">
+        <v>403</v>
+      </c>
+      <c r="D153" t="s">
+        <v>404</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>99.77</v>
+      </c>
+      <c r="G153" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" t="s">
+        <v>406</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C154" t="s">
+        <v>407</v>
+      </c>
+      <c r="D154" t="s">
+        <v>408</v>
+      </c>
+      <c r="E154">
+        <v>1</v>
+      </c>
+      <c r="F154">
+        <v>101.98</v>
+      </c>
+      <c r="G154" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155" t="s">
+        <v>406</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C155" t="s">
+        <v>407</v>
+      </c>
+      <c r="D155" t="s">
+        <v>409</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+      <c r="F155">
+        <v>101.98</v>
+      </c>
+      <c r="G155" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156" t="s">
+        <v>410</v>
+      </c>
+      <c r="B156" s="1">
+        <v>8006540760277</v>
+      </c>
+      <c r="C156" t="s">
+        <v>411</v>
+      </c>
+      <c r="D156" t="s">
+        <v>412</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>102.12</v>
+      </c>
+      <c r="G156" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" t="s">
+        <v>413</v>
+      </c>
+      <c r="B157" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C157" t="s">
+        <v>414</v>
+      </c>
+      <c r="D157" t="s">
+        <v>415</v>
+      </c>
+      <c r="E157">
+        <v>1</v>
+      </c>
+      <c r="F157">
+        <v>102.89</v>
+      </c>
+      <c r="G157" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" t="s">
+        <v>416</v>
+      </c>
+      <c r="B158" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C158" t="s">
+        <v>417</v>
+      </c>
+      <c r="D158" t="s">
+        <v>418</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158">
+        <v>110.38</v>
+      </c>
+      <c r="G158" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" t="s">
+        <v>420</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C159" t="s">
+        <v>421</v>
+      </c>
+      <c r="D159" t="s">
+        <v>422</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
+      </c>
+      <c r="F159">
+        <v>110.48</v>
+      </c>
+      <c r="G159" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" t="s">
+        <v>423</v>
+      </c>
+      <c r="B160" s="1">
+        <v>4015588883880</v>
+      </c>
+      <c r="C160" t="s">
+        <v>424</v>
+      </c>
+      <c r="D160" t="s">
+        <v>425</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>117.5</v>
+      </c>
+      <c r="G160" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" t="s">
+        <v>426</v>
+      </c>
+      <c r="B161" s="1">
+        <v>8700216635912</v>
+      </c>
+      <c r="C161" t="s">
+        <v>427</v>
+      </c>
+      <c r="D161" t="s">
+        <v>428</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>134.62</v>
+      </c>
+      <c r="G161" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" t="s">
+        <v>430</v>
+      </c>
+      <c r="B162" s="1">
+        <v>4210201421801</v>
+      </c>
+      <c r="C162" t="s">
+        <v>431</v>
+      </c>
+      <c r="D162" t="s">
+        <v>432</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>322.35</v>
+      </c>
+      <c r="G162" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" t="s">
+        <v>433</v>
+      </c>
+      <c r="B163" s="1">
+        <v>8720689042758</v>
+      </c>
+      <c r="C163" t="s">
+        <v>434</v>
+      </c>
+      <c r="D163" t="s">
+        <v>435</v>
+      </c>
+      <c r="E163">
+        <v>1</v>
+      </c>
+      <c r="F163">
+        <v>359.99</v>
+      </c>
+      <c r="G163" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" t="s">
+        <v>436</v>
+      </c>
+      <c r="B164" s="1">
         <v>8710103747024</v>
       </c>
-      <c r="C109" t="s">
-[...8 lines deleted...]
-      <c r="F109">
+      <c r="C164" t="s">
+        <v>437</v>
+      </c>
+      <c r="D164" t="s">
+        <v>438</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+      <c r="F164">
         <v>372.86</v>
       </c>
-      <c r="G109" t="s">
-        <v>32</v>
+      <c r="G164" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>