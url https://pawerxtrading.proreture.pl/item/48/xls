--- v3 (2026-06-26)
+++ v4 (2026-09-05)
@@ -12,130 +12,169 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Beurer FT 09 termometr cyfrowy i korpusowy, wodoszczelny, wyświetlacz LCD z zakresem pomiarowym +/- 1 ºC, sygnał akustyczny, bez szkła, kolor biały biały 1er Pack</t>
   </si>
   <si>
     <t>B0009G5BRW</t>
   </si>
   <si>
     <t>LPNRP071869137</t>
   </si>
   <si>
     <t>spL1i987PjN</t>
   </si>
   <si>
+    <t>Remington dyfuzor do suszarki do włosów, pasuje do każdej suszarki Remington z długą dyszą, uniwersalny, z gumową nakładką, do zwiększania objętości włosów, czarny, D52DU</t>
+  </si>
+  <si>
+    <t>B00K547ITW</t>
+  </si>
+  <si>
+    <t>LPNHK553452448</t>
+  </si>
+  <si>
+    <t>spL1I51O9P5</t>
+  </si>
+  <si>
     <t>Finishing Touch Flawless Maszynka do strzyżenia brwi nowej generacji, do wielokrotnego ładowania, kolor biały biały Pojedynczy</t>
   </si>
   <si>
     <t>B08HMVTSZ2</t>
   </si>
   <si>
     <t>LPNHK452614012</t>
   </si>
   <si>
+    <t>Wilson NBA Team retro koszykówka mini Detroit tłoki</t>
+  </si>
+  <si>
+    <t>B091MCVK7L</t>
+  </si>
+  <si>
+    <t>LPNHE645062420</t>
+  </si>
+  <si>
+    <t>spLc46mIMom</t>
+  </si>
+  <si>
     <t>Braun Age Precision cyfrowy termometr | cyfrowy uchwyt do różnych miejsc | ustnie, doodbytniczo lub pod pachą | nadaje się dla niemowląt i dzieci | marka #1 u lekarzy (1) | PRT2000</t>
   </si>
   <si>
     <t>B00M35Y326</t>
   </si>
   <si>
     <t>LPNRP062793422</t>
   </si>
   <si>
     <t>spNMZJMTXM1</t>
   </si>
   <si>
+    <t>Tristar Hd-2421 Hair Curling One Size</t>
+  </si>
+  <si>
+    <t>B0D4TV52X6</t>
+  </si>
+  <si>
+    <t>LPNRP081976150</t>
+  </si>
+  <si>
+    <t>spSLN41bB5x</t>
+  </si>
+  <si>
     <t>Cecotec Waga bagażowe TravelControl 5000 EcoPower. Bez baterii lub akumulatora, Wbudowane dynamo, Zmiana jednostek, Wyświetlacz LED, Elastyczny pasek, Kompaktowy rozmiar, Maks. obciążenie 50kg.</t>
   </si>
   <si>
     <t>B08QVVWFPN</t>
   </si>
   <si>
     <t>LPNWE305737036</t>
   </si>
   <si>
     <t>spNMG59YXJV</t>
   </si>
   <si>
     <t>Braun Exact Series EN10 trymer do uszu i nosa Maszynka do strzyżenia uszu i nosa</t>
   </si>
   <si>
     <t>B000IJ0T0O</t>
   </si>
   <si>
     <t>LPNHK433734592</t>
   </si>
   <si>
     <t>spL1i98iLN1</t>
   </si>
   <si>
+    <t>LPNHK516147158</t>
+  </si>
+  <si>
     <t>Remington Głowica wymienna do golarki foliowej F4002, Część zamienna do golarki elektrycznej, Akcesorium SPF-F4 Wymienna głowica goląca do golarki foliowej F4</t>
   </si>
   <si>
     <t>B0DP71J2DL</t>
   </si>
   <si>
     <t>LPNHK471365071</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
     <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
   </si>
   <si>
     <t>B0041R9NMO</t>
   </si>
   <si>
     <t>LPNHK451201929</t>
   </si>
   <si>
     <t>LPNHK453819020</t>
   </si>
   <si>
     <t>Inhalator Premium, z dwoma miękkimi nasadkami, szary Z drugą nasadką</t>
@@ -143,50 +182,59 @@
   <si>
     <t>B07MXS2R8G</t>
   </si>
   <si>
     <t>LPNHK450883852</t>
   </si>
   <si>
     <t>Rowenta CV1811 Express Style, suszarka do włosów, mocna, super kompaktowa, technologia jonowa, 2 ustawienia prędkości/temperatury, ultralekka konstrukcja, czarna Rozmiar podróżny: czarny/złoty</t>
   </si>
   <si>
     <t>B0B8P7WKK2</t>
   </si>
   <si>
     <t>LPNRP067067438</t>
   </si>
   <si>
     <t>Remington Suszarka do włosów [bardzo mała i składana] On The Go (1400 W, światowe dopasowanie napięcia 120/220-240 V, dysza do stylizacji, 2 poziomy ogrzewania i dmuchawy), podróżna suszarka do włosów D2400</t>
   </si>
   <si>
     <t>B007CST74S</t>
   </si>
   <si>
     <t>LPNHK472015604</t>
   </si>
   <si>
+    <t>Elektryczna szczoteczka do zębów dla dorosłych i dzieci – elektryczna szczoteczka do zębów z 8 głowicami (3 rodzaje), 90 dni pracy baterii, 5 trybów, 50000 VPM, etui podróżne, timer czarny</t>
+  </si>
+  <si>
+    <t>B0FHJVJ5LT</t>
+  </si>
+  <si>
+    <t>LPNHK552761315</t>
+  </si>
+  <si>
     <t>Rowenta CF2133 Lokówka Ceramiczna, Czarny, 25W, 180 °C</t>
   </si>
   <si>
     <t>B0B9HT4MLL</t>
   </si>
   <si>
     <t>LPNHK477573752</t>
   </si>
   <si>
     <t>spNJJB2JKK3</t>
   </si>
   <si>
     <t>Braun Face Mini FS1000 Elektryczny Depilator do Włosów na Twarzy dla Kobiet, Biały, FS 1000</t>
   </si>
   <si>
     <t>B08J4NMBL2</t>
   </si>
   <si>
     <t>LPNHe030182823</t>
   </si>
   <si>
     <t>Głowice golące Philips Shaver z serii 3000 - Prosta wymiana - Zgodność z głowicami SH30 - W opakowaniu trzy głowice golące - Przypomnienie o wymianie - SH30/50</t>
   </si>
   <si>
     <t>B01B1742HM</t>
@@ -278,50 +326,62 @@
   <si>
     <t>LPNWE374294894</t>
   </si>
   <si>
     <t>spN6RYCPVHJ</t>
   </si>
   <si>
     <t>Hydas Rozmiar 16/18 unisex nietrzymanie moczu, nadające się do prania i suszenia, bawełniane majtki</t>
   </si>
   <si>
     <t>B005KPJD62</t>
   </si>
   <si>
     <t>LPNHK450698427</t>
   </si>
   <si>
     <t>Braun IRT3030 termometr na podczerwień do uszu + obudowa ochronna ThermoScan 3</t>
   </si>
   <si>
     <t>B01IBL6MPQ</t>
   </si>
   <si>
     <t>LPNRP073645487</t>
   </si>
   <si>
+    <t>LPNHK538380382</t>
+  </si>
+  <si>
+    <t>Grundig MC 8840 maszynka do włosów i brody, akumulator/siatka Schnittlänge Bis 18 mm pojedyncze</t>
+  </si>
+  <si>
+    <t>B07G8V9S31</t>
+  </si>
+  <si>
+    <t>LPNHK515078473</t>
+  </si>
+  <si>
     <t>Remington S3500 ceramiczna prostownica do włosów z 4-krotną ochroną, 230 stopni</t>
   </si>
   <si>
     <t>B005EFZUO2</t>
   </si>
   <si>
     <t>LPNRP061951791</t>
   </si>
   <si>
     <t>0785525922463</t>
   </si>
   <si>
     <t>Remington prostownica do włosów, powłoka ceramiczna, szerokie płytki, zakres temp. 150-230°C, funkcja Turbo, szybkie nagrzewanie, ruchome płytki, etui w zestawie, czarna, Pro Ceramic Extra S5525</t>
   </si>
   <si>
     <t>B00MCSW8X0</t>
   </si>
   <si>
     <t>LPNHK504095244</t>
   </si>
   <si>
     <t>Braun Hello Brows 81768920 Trymer do Brwi, Biały/Srebrny</t>
   </si>
   <si>
     <t>B09ZDMFM5F</t>
@@ -422,101 +482,188 @@
   <si>
     <t>LPNRP069617348</t>
   </si>
   <si>
     <t>0074590552614</t>
   </si>
   <si>
     <t>Remington Barba maszynka do brody MB320C dla mężczyzn z ceramicznymi ostrzami i regulowanym grzebieniem do brody o różnych długościach</t>
   </si>
   <si>
     <t>B000OS72Y0</t>
   </si>
   <si>
     <t>LPNHK434755086</t>
   </si>
   <si>
     <t>Oral-B Pro Kids König der Löwen elektryczna szczoteczka do zębów, zaprojektowana przez Braun</t>
   </si>
   <si>
     <t>B0D7D5NDLP</t>
   </si>
   <si>
     <t>LPNWE353408485</t>
   </si>
   <si>
+    <t>Suszarko-lokówka BaByliss 800W Shape and Smooth. Objętość, modelowanie, stylizacja</t>
+  </si>
+  <si>
+    <t>B07ZHPDPQR</t>
+  </si>
+  <si>
+    <t>LPNWE363752456</t>
+  </si>
+  <si>
     <t>LPNWE374336612</t>
   </si>
   <si>
     <t>spN7J1YYG65</t>
   </si>
   <si>
     <t>Oral-B Vitality Pro 4210201426967 Szczoteczka do Zębów, Fioletowy, 1 sztuka</t>
   </si>
   <si>
     <t>B0B4SG34QP</t>
   </si>
   <si>
     <t>LPNWE347438264</t>
   </si>
   <si>
+    <t>Philips ostrza wymienne Philips SH50 / 50 do golarek elektrycznych z serii 5000, (wersja dla golarek HQ9/50 i RQ11/50) SH50/50</t>
+  </si>
+  <si>
+    <t>B00ZR19API</t>
+  </si>
+  <si>
+    <t>LPNHK552910743</t>
+  </si>
+  <si>
+    <t>Finishing Touch Flawless Face depilator do brody i twarzy, hipoalergiczna głowica goląca, bezbolesna golarka damska, możliwość ponownego ładowania, w zestawie 2 wymienne głowice do golenia, kolor</t>
+  </si>
+  <si>
+    <t>B08HMVGWQZ</t>
+  </si>
+  <si>
+    <t>LPNHK552940877</t>
+  </si>
+  <si>
+    <t>Braun Silk-épil Trymer do Stref Bikini i Brwi, Różowy/Srebrny</t>
+  </si>
+  <si>
+    <t>B079D83CPM</t>
+  </si>
+  <si>
+    <t>LPNHK551498462</t>
+  </si>
+  <si>
+    <t>ROWENTA CV591LF0 Suszarka Karl Lagerfeld x Powerline, funkcja jonizacji, technologia ThermoControl, ochrona włosów, koncentrator i dyfuzor w zestawie, regulacja prędkości i temperatury, 2300 W, czarny Funkcja jonizacji = więcej połysku</t>
+  </si>
+  <si>
+    <t>B09TW31SND</t>
+  </si>
+  <si>
+    <t>LPNHK545614169</t>
+  </si>
+  <si>
+    <t>Philips Oneblade Skin Protect Wymienne Ostrze Do Golarki Elektrycznej i Trymera Oneblade, Trwała Stal Nierdzewna, Przycinanie i Golenie z Dodatkową Ochroną Skóry, 2 Sztuki, QP229/50</t>
+  </si>
+  <si>
+    <t>B0DFYNWF5J</t>
+  </si>
+  <si>
+    <t>LPNHK553171518</t>
+  </si>
+  <si>
+    <t>Remington Prostownica do włosów Pro-Ceramic Extra Slim do krótkich włosów, brody i fryzur typu pixie (ruchome płytki, zaawansowana powłoka ceramiczna, 9 ustawień 150-230°C, szybkie nagrzewanie) S5515</t>
+  </si>
+  <si>
+    <t>B0DCFRDSJ2</t>
+  </si>
+  <si>
+    <t>LPNHK515002179</t>
+  </si>
+  <si>
     <t>Braun nożyki do maszynki do golenia, opakowanie kombi głowica tnąca</t>
   </si>
   <si>
     <t>B008LQZP6O</t>
   </si>
   <si>
     <t>LPNHK492027679</t>
   </si>
   <si>
     <t>LPNRP075662316</t>
   </si>
   <si>
     <t>LPNHK452634501</t>
   </si>
   <si>
     <t>Oclean Flow elektryczna szczoteczka do zębów, soniczna szczoteczka do zębów z 180 dniami pracy baterii, 5 trybów czyszczenia IPX7 Sonic Electric Toothbrush z głowicą szczoteczki do zębów DuPont,</t>
   </si>
   <si>
     <t>B09B1VQ121</t>
   </si>
   <si>
     <t>LPNHK402409497</t>
   </si>
   <si>
     <t>Braun Series 3 32B Wymienne Ostrze do Golarki, Czarny, 1 Sztuka, 0.02 KG</t>
   </si>
   <si>
     <t>B00FX9JUOK</t>
   </si>
   <si>
     <t>LPNHK471274263</t>
   </si>
   <si>
     <t>LPNHK471369437</t>
   </si>
   <si>
+    <t>ProfiCare® Szczotka nadmuchowa | 4 w 1 stylizator do loków, objętości, prostowania i suszenia | Okrągła szczotka susząca 1000 W | 3 poziomy prędkości |Airstyler PC HAS 3132 różowy Różowy Szczotka na gorące powietrze</t>
+  </si>
+  <si>
+    <t>B0DYDKZFSP</t>
+  </si>
+  <si>
+    <t>LPNHK553199386</t>
+  </si>
+  <si>
+    <t>026388900084</t>
+  </si>
+  <si>
+    <t>Wilson Licencjonowana piłka nożna NFL Seattle Seahawks</t>
+  </si>
+  <si>
+    <t>B000QY2SX2</t>
+  </si>
+  <si>
+    <t>LPNRP072566546</t>
+  </si>
+  <si>
+    <t>spLc46MI7NO</t>
+  </si>
+  <si>
     <t>Głowica do golarek firmy Braun, zestaw, kolor czarny Braun Zestaw kombi 52B</t>
   </si>
   <si>
     <t>B008LQZP5K</t>
   </si>
   <si>
     <t>LPNRP055644484</t>
   </si>
   <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, koncentrator i dyfuzor, zimny nawiew, pierścień ceramiczny, moc 2200W, czarna, Ionic Dry D3198</t>
   </si>
   <si>
     <t>B08DJ18C85</t>
   </si>
   <si>
     <t>LPNHK451257867</t>
   </si>
   <si>
     <t>LPNRP055995240</t>
   </si>
   <si>
     <t>LPNHK431792592</t>
   </si>
   <si>
     <t>LPNHK401631682</t>
@@ -527,176 +674,254 @@
   <si>
     <t>LPNHK470836205</t>
   </si>
   <si>
     <t>LPNHK471684529</t>
   </si>
   <si>
     <t>LPNHK439410678</t>
   </si>
   <si>
     <t>LPNHK472697420</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
     <t>Remington trymer do brody, samoostrzące się ostrza ze stali nierdzewnej, precyzyjne ostrza, regulowany grzebień 0.5-15mm, 6 grzebieni 1.5-15mm, na sucho i mokro, wodoodporny, czarny, T-Series NE7000</t>
   </si>
   <si>
     <t>B098QRHPJB</t>
   </si>
   <si>
     <t>LPNRP065788033</t>
   </si>
   <si>
+    <t>Grundig UC 5620 myjka ultradźwiękowa z funkcją timera, wysoce wydajne czyszczenie za pomocą ultradźwięków, zbiornik na wodę 500 ml, moc 50 W, zapobiega uporczywym zabrudzeniom, wbudowany uchwyt na Bez timera</t>
+  </si>
+  <si>
+    <t>B07B7NXD86</t>
+  </si>
+  <si>
+    <t>LPNRP078519364</t>
+  </si>
+  <si>
+    <t>RENPHO Inteligentna taśma do pomiaru obwodu ciała, miarka Bluetooth do pomiaru obwodów ciała bicepsów, klatki piersiowej, bioder, łydek, ud i szyi, miarka fitness w cm lub calach</t>
+  </si>
+  <si>
+    <t>B082W886W9</t>
+  </si>
+  <si>
+    <t>LPNHK551356660</t>
+  </si>
+  <si>
+    <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07H39BLHP</t>
+  </si>
+  <si>
+    <t>LPNHK516633487</t>
+  </si>
+  <si>
+    <t>Remington Głowica wymienna do golarki XR1600, Część zamienna do golarki elektrycznej, Akcesorium SPR-RX7 Wymienna głowica goląca do golarki do głowy RX7</t>
+  </si>
+  <si>
+    <t>B0DPRG8J1M</t>
+  </si>
+  <si>
+    <t>LPNHK541810428</t>
+  </si>
+  <si>
+    <t>LPNHK551894133</t>
+  </si>
+  <si>
     <t>Oral-B Pro CrossAction Wymienne Końcówki Z Okrągłymi Główkami Dla Dokładnego, Delikatnego Mycia Zębów, Pasują Do Szczoteczek Elektrycznych Poza Pulsonic i iO, Zestaw 12 Sztuk, Czarne 12 Sztuk: Czarne</t>
   </si>
   <si>
     <t>B0BWNSM382</t>
   </si>
   <si>
-    <t>LPNRP075173288</t>
+    <t>LPNHK544485380</t>
+  </si>
+  <si>
+    <t>Wilson Unisex Adult NBA Authentic Series Outdoor koszykówka brązowy 7 Pojedynczy</t>
+  </si>
+  <si>
+    <t>B091MQ4P7D</t>
+  </si>
+  <si>
+    <t>LPNHK150003004</t>
   </si>
   <si>
     <t>Braun Series 5 53B 4210201263074 Wymienna Głowica Golarki Elektrycznej, Czarny, 53B</t>
   </si>
   <si>
     <t>B0872FGXB4</t>
   </si>
   <si>
     <t>LPNHK471360122</t>
   </si>
   <si>
+    <t>Oral-B Pro Precision Clean głowica elektrycznej szczoteczki do zębów, w kształcie litery X i kątowe włosie do głębszego usuwania płytki nazębnej, zestaw 10 głowic szczoteczek do zębów, nadaje się do</t>
+  </si>
+  <si>
+    <t>B0BWNSQDC1</t>
+  </si>
+  <si>
+    <t>LPNHK551989607</t>
+  </si>
+  <si>
     <t>Braun Golarka damska Silk-epil 5-160 3-w-1 Bezprzewodowa elektryczna golarka damska, system przycinania i obierania, niebieski</t>
   </si>
   <si>
     <t>B079D3WY8Q</t>
   </si>
   <si>
     <t>LPNRP073593822</t>
   </si>
   <si>
     <t>Oral-B Pro Sensitive Clean 8 głowic zamiennych do szczoteczki elektrycznej, delikatne czyszczenie zębów, innowacyjne włosie w kształcie litery X, oryginalne akcesorium do szczoteczek Oral-B</t>
   </si>
   <si>
     <t>B0BWNTYDJR</t>
   </si>
   <si>
     <t>LPNHK331845594</t>
   </si>
   <si>
-    <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any Pojedynczy</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNRP071535818</t>
   </si>
   <si>
     <t>LPNHK523986685</t>
   </si>
   <si>
+    <t>LPNHK545276906</t>
+  </si>
+  <si>
     <t>0043917031507</t>
   </si>
   <si>
     <t>WAHL Color Pro Cordless maszynka do strzyżenia włosów, idealna dla początkujących, z kablem, samoostrzące, wodoodporne ostrze, z akcesoriami, 8 grzebieni oznaczonych kolorami, w zestawie trymer do</t>
   </si>
   <si>
     <t>B07MKT2BDF</t>
   </si>
   <si>
     <t>LPNHK402201348</t>
   </si>
   <si>
     <t>Oral-B Pro Sensitive Clean, Wymienne Końcówki Z Okrągłymi Główkami Dla Delikatnego Mycia Zębów I Ochrony Dziąseł, Pasują Do Szczoteczek Elektrycznych Poza Pulsonic i iO, Zestaw 12 Sztuk, Białe</t>
   </si>
   <si>
     <t>B0BWNV5VT2</t>
   </si>
   <si>
     <t>LPNHK525938050</t>
   </si>
   <si>
-    <t>Philips ostrza wymienne Philips SH50 / 50 do golarek elektrycznych z serii 5000, (wersja dla golarek HQ9/50 i RQ11/50) SH50/50</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNHK470144531</t>
   </si>
   <si>
     <t>LPNHK472191447</t>
   </si>
   <si>
+    <t>Oral-B Pro Cross Action Elektryczne szczoteczki do zębów, opakowanie 12 sztuk, odpowiednie do skrzynki pocztowej</t>
+  </si>
+  <si>
+    <t>B0BWNRTRMQ</t>
+  </si>
+  <si>
+    <t>LPNRP065665010</t>
+  </si>
+  <si>
     <t>BaByliss AS121E wielostylowa szczotka na gorące powietrze, 1200 W Ionic, 4 nasadki, 1 sztuka (opakowanie 1 szt.), ceramiczna</t>
   </si>
   <si>
     <t>B01EA3E46S</t>
   </si>
   <si>
     <t>LPNHK331083151</t>
   </si>
   <si>
     <t>Philips SH91/50 Shaver series 9000 and SP900 Wymienne głowice golące SH91/50 Ostrza Dual SteelPrecision Zgodność z S9000 (S9XXX) i S9000 Prestige (SP98XX)</t>
   </si>
   <si>
     <t>B0937DT67K</t>
   </si>
   <si>
     <t>LPNHK434544768</t>
   </si>
   <si>
     <t>Philips Sonicare For Kids elektryczna szczoteczka do zębów HX6322 / 04, z technologią dźwięku, dla dzieci, delikatne czyszczenie, turkus</t>
   </si>
   <si>
     <t>B01B1J95M2</t>
   </si>
   <si>
     <t>LPNHK464181999</t>
   </si>
   <si>
     <t>BESTOPE PRO Lokówka do włosów 5 w 1, zestaw z prostownicą, szczotką termiczną, 3 ceramiczne lokówki (9 mm - 25 mm) do dużych loków, 13 temperatur, lokówka do włosów z najlepszą temperaturą. Matowa Blady Różowy</t>
   </si>
   <si>
     <t>B0DXKJKW9D</t>
   </si>
   <si>
     <t>LPNHK527959838</t>
   </si>
   <si>
     <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
   </si>
   <si>
     <t>B0BWNT8WG5</t>
   </si>
   <si>
     <t>LPNWE375429336</t>
   </si>
   <si>
+    <t>Oral-B Junior Pro 8006540743027 Szczoteczka Elektryczna, Zielony, 1 Sztuka</t>
+  </si>
+  <si>
+    <t>B0C6MB3GY3</t>
+  </si>
+  <si>
+    <t>LPNRP065666891</t>
+  </si>
+  <si>
+    <t>LPNRP073418088</t>
+  </si>
+  <si>
+    <t>Oral-B Elektryczna szczoteczka do zębów Pro Junior dla dzieci, fioletowa, 1 miękka szczotka, timer i wibracje, akumulator, od 6 lat</t>
+  </si>
+  <si>
+    <t>B0C6MD1CZQ</t>
+  </si>
+  <si>
+    <t>LPNRP054252925</t>
+  </si>
+  <si>
     <t>Braun Series 7 73S część zamienna do golarki elektrycznej – srebrna – opakowanie kartonowe gotowe do wysyłki</t>
   </si>
   <si>
     <t>B0D7WCT2BH</t>
   </si>
   <si>
     <t>LPNHK465373450</t>
   </si>
   <si>
     <t>Rowenta CV7810F0 suszarka do włosów, 2200 W, działanie antystatyczne, 2 poziomy prędkości, zapewnia połysk</t>
   </si>
   <si>
     <t>B01LXPANRK</t>
   </si>
   <si>
     <t>LPNRP068683549</t>
   </si>
   <si>
     <t>spNC4ZHLQB3</t>
   </si>
   <si>
     <t>Beurer BM 38 Ciśnieniomierz Naramienny, Łatwa Obsługa za Pomocą Jednego Przycisku, Dokładny Pomiar Dzięki Wskaźnikowi Spoczynku, Wykrywanie Arytmii, Wyświetlacz XL, Mankiet 22–42 cm</t>
   </si>
   <si>
     <t>B0DNSMZ9LK</t>
@@ -719,50 +944,74 @@
   <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
   </si>
   <si>
     <t>B09RN56DKH</t>
   </si>
   <si>
     <t>LPNHK451301042</t>
   </si>
   <si>
     <t>LPNHK446345169</t>
   </si>
   <si>
     <t>Beurer IH 16 Inhalator z Technologią Sprężonego Powietrza, Kompaktowa Konstrukcja, do Leczenia Górnych i Dolnych Dróg Oddechowych, Odpowiedni dla Dorosłych i Dzieci, Łatwość Czyszczenia Nowy design w kolorze szarym</t>
   </si>
   <si>
     <t>B0DJ2P7SFV</t>
   </si>
   <si>
     <t>LPNHK472624300</t>
   </si>
   <si>
     <t>LPNHK527355607</t>
   </si>
   <si>
+    <t>0761318522362</t>
+  </si>
+  <si>
+    <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
+  </si>
+  <si>
+    <t>B0D98PWHXN</t>
+  </si>
+  <si>
+    <t>LPNHK452172256</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
+  </si>
+  <si>
+    <t>B09RPH1148</t>
+  </si>
+  <si>
+    <t>LPNHK552202093</t>
+  </si>
+  <si>
+    <t>LPNHK552636567</t>
+  </si>
+  <si>
     <t>Braun Series 7 70S Golarka elektryczna Kaseta z golarką - srebrna Braun Zestaw kombi 70s</t>
   </si>
   <si>
     <t>B008LQZP6E</t>
   </si>
   <si>
     <t>LPNHK402187169</t>
   </si>
   <si>
     <t>LPNHK401758012</t>
   </si>
   <si>
     <t>LPNHe004787187</t>
   </si>
   <si>
     <t>Braun Sensian 7 Kontaktloses Stirnthermometer | Age Precision Technologie | 3-in1 | Farbcodiertes Digitaldisplay | Geeignet für Babys und Kinder | Die #1 Marke bei Ärzten(1) | BNT400 Sensian 7 B</t>
   </si>
   <si>
     <t>B07R2KJTVY</t>
   </si>
   <si>
     <t>LPNHK451066846</t>
   </si>
   <si>
     <t>Remington Lokówka PROluxe H9100, ogrzewana, technologia OPTIheat, innowacyjny projekt klipsa, dwa rozmiary (25 mm, 32 mm), różowy / czarny Lockenwickler Single</t>
@@ -812,50 +1061,59 @@
   <si>
     <t>Beurer TL 30 Lampa światła dziennego, symulacja światła dziennego, natężenie światła ok. 10.000 luksów w odległości 10 cm, wyrób medyczny z technologią LED, bez migotania i promieniowania UV, z torbą TL 30 - z podstawką</t>
   </si>
   <si>
     <t>B00MOIWOAK</t>
   </si>
   <si>
     <t>LPNRP067221851</t>
   </si>
   <si>
     <t>LPNHK454824246</t>
   </si>
   <si>
     <t>LPNWE375205855</t>
   </si>
   <si>
     <t>Oral-B Vitality Pro 4210201446514 Szczoteczka Elektryczna, Niebieski/Czarny, 2 sztuki</t>
   </si>
   <si>
     <t>B0C6MK8R1T</t>
   </si>
   <si>
     <t>LPNRP068990484</t>
   </si>
   <si>
+    <t>Grundig UC 6620 myjka ultradźwiękowa z funkcją timera, wysoce wydajne czyszczenie za pomocą ultradźwięków, zasada podwójnych wałów, zbiornik na wodę 500 ml, moc 50 W, wbudowany uchwyt na zegarek, Z wbudowanym timerem</t>
+  </si>
+  <si>
+    <t>B06X3WSXHR</t>
+  </si>
+  <si>
+    <t>LPNRP080385291</t>
+  </si>
+  <si>
     <t>Philips Series 5000 Suszarka do włosów z technologią ThermoShield, dyfuzor głośności 9 mm i 11 mm w kolorze brzoskwinia/masy perłowej (model BHD530/20) Masa perłowa/brzoskwinia BHD530/20</t>
   </si>
   <si>
     <t>B0C7PT4T8F</t>
   </si>
   <si>
     <t>LPNHE626002155</t>
   </si>
   <si>
     <t>0761318452829</t>
   </si>
   <si>
     <t>REVLON PROFESSIONAL Profesjonalna suszarka do włosów One-Step i Volumiser do włosów średniej długości i krótkich, RVDR5282UKE</t>
   </si>
   <si>
     <t>B08C8GR6Q9</t>
   </si>
   <si>
     <t>LPNHK451057755</t>
   </si>
   <si>
     <t>Babyliss Babyliss Big Hair Dual Obrotowa Szczotka do Ciepłego Powietrza, Złoty</t>
   </si>
   <si>
     <t>B07WCCK6BC</t>
@@ -872,110 +1130,155 @@
   <si>
     <t>LPNHK528855703</t>
   </si>
   <si>
     <t>Grundig Hs 6230 GMS3980 Lokówka, Fioletowy</t>
   </si>
   <si>
     <t>B0BSXLFS8L</t>
   </si>
   <si>
     <t>LPNHK450577552</t>
   </si>
   <si>
     <t>LPNHK331867787</t>
   </si>
   <si>
     <t>LPNWE377893708</t>
   </si>
   <si>
     <t>LPNWE375771114</t>
   </si>
   <si>
     <t>spNM7QY2YZY</t>
   </si>
   <si>
+    <t>0607609347750</t>
+  </si>
+  <si>
+    <t>Comfier Bezprzewodowe urządzenie do masażu kolan z 3 regulowanymi temperaturami, czerwone światło do masażu kolan z wyświetlaczem LCD, masaż cieplny i wibracyjny do łagodzenia bólu stawów</t>
+  </si>
+  <si>
+    <t>B0DK8J2PXC</t>
+  </si>
+  <si>
+    <t>LPNHK551571627</t>
+  </si>
+  <si>
     <t>Braun Series 9 Pro 4210201394792 Głowica Tnąca, Srebrny, 4 Elementy tnące</t>
   </si>
   <si>
     <t>B09B7SWJBP</t>
   </si>
   <si>
     <t>LPNHK401817357</t>
   </si>
   <si>
+    <t>LPNHK537176493</t>
+  </si>
+  <si>
     <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
   </si>
   <si>
     <t>B0BS1WCG38</t>
   </si>
   <si>
     <t>LPNWE353995766</t>
   </si>
   <si>
     <t>LPNWE374193509</t>
   </si>
   <si>
-    <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNHK472226392</t>
   </si>
   <si>
     <t>Beurer BM 54 Ciśnieniomierz naramienny, zatwierdzony klinicznie, wyświetlacz XL, połączenie z aplikacją z certyfikowaną ochroną danych, wykrywanie arytmii, mankiet na ramię od 22 do 44 cm BM 54 - z Bluetooth</t>
   </si>
   <si>
     <t>B07HKC8KZP</t>
   </si>
   <si>
     <t>LPNHK433599185</t>
   </si>
   <si>
     <t>LPNHK331106249</t>
   </si>
   <si>
     <t>Remington suszarka do włosów, podwójna jonizacja, przepływ powietrza 120 km/h do szybkiego suszenia, 2000W, 8 kombinacji ustawień temperatury i prędkości nawiewu, 5 nakładek, zimny nawiew, ONE D6078</t>
   </si>
   <si>
     <t>B0CNS4SHT7</t>
   </si>
   <si>
     <t>LPNHK528266911</t>
   </si>
   <si>
+    <t>Philips Sonicare ProResults Standardowe Główki Szczoteczki Biały, 10 sztuki (Model HX6010/32) 10 pack</t>
+  </si>
+  <si>
+    <t>B0BGXN63ZS</t>
+  </si>
+  <si>
+    <t>LPNHK516121576</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, zaprojektowana Night Black</t>
+  </si>
+  <si>
+    <t>B0DP1LVPJP</t>
+  </si>
+  <si>
+    <t>LPNRP078456824</t>
+  </si>
+  <si>
+    <t>Beurer HT 22 urządzenie do usuwania rozdwojonych końcówek włosów szybko i skutecznie, bez utraty długości dla zdrowych włosów, z wyświetlaczem LED, czas pracy baterii 2 h, różowy</t>
+  </si>
+  <si>
+    <t>B09VLCJ2X5</t>
+  </si>
+  <si>
+    <t>LPNHK552066714</t>
+  </si>
+  <si>
     <t>Rowenta x KARL LAGERFELD CV613L Glow Addict suszarka do włosów, mocny przepływ powietrza, technologia jonowa do jasnych włosów, kompaktowa i lekka konstrukcja</t>
   </si>
   <si>
     <t>B09TW3GNX3</t>
   </si>
   <si>
     <t>LPNWE345045249</t>
   </si>
   <si>
+    <t>BaByliss Smooth Pro 2100 suszarka do włosów, moc 2100 W, wyprodukowana we Włoszech, technologia jonowa zapobiegająca mechaceniu się, w zestawie dysza centrująca i dyfuzor do naturalnych loków, 6709DE</t>
+  </si>
+  <si>
+    <t>B07YMPM4T6</t>
+  </si>
+  <si>
+    <t>LPNRP066693104</t>
+  </si>
+  <si>
     <t>Beurer IH 49 Inhalator, Przenośny Inhalator, Akumulator, Cichy, dla Dzieci i Dorosłych, Technologia Membrany Wibracyjnej, w Przypadku Przeziębienia, Astmy i Innych Chorób Dróg Oddechowych</t>
   </si>
   <si>
     <t>B0DJ2M2386</t>
   </si>
   <si>
     <t>LPNHK402150093</t>
   </si>
   <si>
     <t>0043917020808</t>
   </si>
   <si>
     <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
   </si>
   <si>
     <t>B0D1CT54VV</t>
   </si>
   <si>
     <t>LPNWE331726842</t>
   </si>
   <si>
     <t>0043917020013</t>
   </si>
   <si>
     <t>Wahl extreme grip advanced multigroomer, 240 minut pracy, przycinanie włosów w nosie, przycinanie zarostu, pielęgnacja i strzyżenie ciała dla mężczyzn, wymienne głowice z możliwością mycia Extreme Grip Advanced - multigroomer</t>
@@ -983,50 +1286,59 @@
   <si>
     <t>B0CKFL4F7C</t>
   </si>
   <si>
     <t>LPNHK451016124</t>
   </si>
   <si>
     <t>Masażer szyi i ramion, ręcznie ukształtowana głęboka tkanka 4D ugniatanie z terapią cieplną, przenośne elektryczne urządzenie do masażu łagodzącego ból</t>
   </si>
   <si>
     <t>B0FXGG5347</t>
   </si>
   <si>
     <t>LPNWE377363094</t>
   </si>
   <si>
     <t>Philips Electric Shaver Series 3000x golarka elektryczna na mokro i sucho, kolor czarny, z technologią SkinProtect, maszynka do golenia dla mężczyzn (model X3001/00)</t>
   </si>
   <si>
     <t>B0CHMN5BJS</t>
   </si>
   <si>
     <t>LPNHK490214984</t>
   </si>
   <si>
+    <t>Rowenta Brush Active Lokówko-Suszarka, Biały/Purpurowy, 1000W</t>
+  </si>
+  <si>
+    <t>B06XB8SNS7</t>
+  </si>
+  <si>
+    <t>LPNHK500172000</t>
+  </si>
+  <si>
     <t>Philips Sonicare 3100, elektryczna soniczna szczoteczka do zębów z czujnikiem siły nacisku i zegarem programowanym, etui podróżne, kolor czarny, HX3673/14</t>
   </si>
   <si>
     <t>B09LDFP4MJ</t>
   </si>
   <si>
     <t>LPNHK331952082</t>
   </si>
   <si>
     <t>0860012088096</t>
   </si>
   <si>
     <t>Emsense Urządzenie do masażu stóp z potrójną technologią – elektryczne urządzenie do masażu stóp wspomagające krążenie krwi | 3 tryby masażu i funkcja podgrzewania | relaks i łagodzenie bólu dla</t>
   </si>
   <si>
     <t>B0FV95DN7H</t>
   </si>
   <si>
     <t>LPNHK450725804</t>
   </si>
   <si>
     <t>medisana TT 250 menstruacyjny pas z TENS i ciepłem, urządzenie do terapii bólu TENS na bóle menstruacyjne i bóle spowodowane endometriozą, z funkcją ciepła i 2 dodatkowymi elektrodami</t>
   </si>
   <si>
     <t>B0DQ96WDYN</t>
@@ -1052,50 +1364,89 @@
   <si>
     <t>LPNHK402418660</t>
   </si>
   <si>
     <t>Braun Silk-épil 7 depilator damski/depilator do długotrwałego usuwania włosów, 7-011, biały/srebrny biały/srebrny 7-011</t>
   </si>
   <si>
     <t>B0CQRRT5RX</t>
   </si>
   <si>
     <t>LPNHK434867982</t>
   </si>
   <si>
     <t>LPNHK433550503</t>
   </si>
   <si>
     <t>Braun Series 5 MGK5410 Maszynka do Włosów, Czarny/Szary, 9 w 1</t>
   </si>
   <si>
     <t>B0BT52RM8D</t>
   </si>
   <si>
     <t>LPNHK440566093</t>
   </si>
   <si>
+    <t>medisana IN 550 inhalator, nebulizator kompresorowy z ustnikiem i maską dla dorosłych i dzieci, na przeziębienia lub astmę, z bardzo dużą ilością akcesoriów, zintegrowana kieszeń na akcesoria, biały</t>
+  </si>
+  <si>
+    <t>B00G92EWRK</t>
+  </si>
+  <si>
+    <t>LPNHK545407643</t>
+  </si>
+  <si>
+    <t>0781360871492</t>
+  </si>
+  <si>
+    <t>Fagaci Profesjonalne Maszynki do Strzyżenia Włosów z Wyjątkowo Precyzyjnym Cięciem, Bezprzewodowe Maszynki dla Mężczyzn, Maszynki, Elektryczne Maszynki do Strzyżenia Włosów</t>
+  </si>
+  <si>
+    <t>B08J3R4FY8</t>
+  </si>
+  <si>
+    <t>LPNHK453679165</t>
+  </si>
+  <si>
+    <t>Oral-B iO Kids 6+ Disney Stitch elektryczna szczoteczka do zębów dla dzieci – elektryczna szczoteczka do zębów dla dzieci od 6 lat, w zestawie 1 szczoteczka, etui podróżne, timer muzyczny i 3 tryby Stitch Blue Dzieci 1 Bürste + 1 Kopf</t>
+  </si>
+  <si>
+    <t>B0FPD5G2NX</t>
+  </si>
+  <si>
+    <t>LPNHK544504018</t>
+  </si>
+  <si>
+    <t>Philips Sonicare 5300 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 poziomami intensywności, alertem nacisku, EasyStart, SmarTimer, kolor czarny, model HX7101/01 [Nowa technologia]</t>
+  </si>
+  <si>
+    <t>B0DCGK4MT7</t>
+  </si>
+  <si>
+    <t>LPNHK551344411</t>
+  </si>
+  <si>
     <t>Braun All-in-One Series 5 zestaw do pielęgnacji włosów 13 w 1, trymer do włosów w nosie, bardzo ostre ostrze, golarka męska, golarka elektryczna, trymer do brody i strzyżenia włosów, trymer do ciała,</t>
   </si>
   <si>
     <t>B0DQWQJ1MY</t>
   </si>
   <si>
     <t>LPNHK401777920</t>
   </si>
   <si>
     <t>LPNHK401423501</t>
   </si>
   <si>
     <t>Remington suszarko-lokówka obrotowa z jonizacją, wymienne nakładki i koncentrator, 2 ust. temperatury, zimny nawiew, etui w zestawie, moc 800W, srebrno-różowa, Curl&amp;Straight Confidence AS8606 Szczotka na gorące powietrze</t>
   </si>
   <si>
     <t>B084DPKKDZ</t>
   </si>
   <si>
     <t>LPNHK434368911</t>
   </si>
   <si>
     <t>Oral-B Health Center 8006540841396 Irygator, Biały, 600 ml</t>
   </si>
   <si>
     <t>B0C6MFXQLP</t>
@@ -1118,152 +1469,197 @@
   <si>
     <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
   </si>
   <si>
     <t>B0872DQW46</t>
   </si>
   <si>
     <t>LPNWE352179536</t>
   </si>
   <si>
     <t>LPNHK450489997</t>
   </si>
   <si>
     <t>LPNWE366689987</t>
   </si>
   <si>
     <t>Oclean X Pro Elite Sonic cicha elektryczna szczoteczka do zębów, 42000 obr./min, 4 tryby szczotkowania, 32 poziomy intensywności, 35 dni pracy baterii, IPX7, wodoszczelna, 45 dB, cicha, szara</t>
   </si>
   <si>
     <t>B095X23HDH</t>
   </si>
   <si>
     <t>LPNRP073527744</t>
   </si>
   <si>
+    <t>BaByliss AS200E Obrotowy zestaw szczotek z ciepłym powietrzem Brush &amp; Style Ionic, 1000 Watt, 4 nasadki, czarny</t>
+  </si>
+  <si>
+    <t>B0743BR42Y</t>
+  </si>
+  <si>
+    <t>LPNHK553013514</t>
+  </si>
+  <si>
     <t>Oral-B Pro 3 elektryczna szczoteczka do zębów, 3000, 2 końcówki Sensitive Clean, 3 tryby czyszczenia i wizualna kontrola nacisku 360°, do pielęgnacji zębów, prezent dla mężczyzny/kobiety, biała (nowy) biały</t>
   </si>
   <si>
     <t>B0B4WR31MJ</t>
   </si>
   <si>
     <t>LPNRP071118036</t>
   </si>
   <si>
     <t>Braun All-In-One zestaw do pielęgnacji brody, 10 w 1, trymer do brody, trymer/maszynka do włosów, wodoodporna, 100 minut bezprzewodowego czasu pracy MGK7410 10 w 1 MGK7410</t>
   </si>
   <si>
     <t>B0BT52P8GW</t>
   </si>
   <si>
     <t>LPNRP073644480</t>
   </si>
   <si>
     <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
   </si>
   <si>
     <t>B0CG6VGPM4</t>
   </si>
   <si>
     <t>LPNHK451119207</t>
   </si>
   <si>
     <t>LPNHK440117975</t>
   </si>
   <si>
     <t>LPNHK401937260</t>
   </si>
   <si>
     <t>Braun ThermoScan 7+ connect Termometr douszny</t>
   </si>
   <si>
     <t>B0D98KTX3Q</t>
   </si>
   <si>
     <t>LPNHK470595884</t>
   </si>
   <si>
+    <t>Philips Golarka elektryczna z serii 5000X, golenie na mokro i sucho, technologia Skin Protect, elastyczna głowica 360, 1 godz. ładowania / 5 min. Technologia Quick Charge, model X5012/00</t>
+  </si>
+  <si>
+    <t>B0CVXQRN2K</t>
+  </si>
+  <si>
+    <t>LPNRP067956541</t>
+  </si>
+  <si>
     <t>Dreame Hair Glory Combo suszarka do włosów, szybkoschnąca, 110 000 obrotów na minutę, przepływ powietrza 70 m/s, technologia jonów ujemnych, regulacja temperatury i prędkości powietrza, w zestawie Glory Combo biały</t>
   </si>
   <si>
     <t>B0CR6JMJ26</t>
   </si>
   <si>
     <t>LPNHK434488353</t>
   </si>
   <si>
     <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
   </si>
   <si>
     <t>B0DP1SJ555</t>
   </si>
   <si>
     <t>LPNWE374860942</t>
   </si>
   <si>
     <t>LPNHK452627628</t>
   </si>
   <si>
     <t>Oral-B Io Serie 4N Elektryczna Szczoteczka do Zębów, Liliowy Fioletowy</t>
   </si>
   <si>
     <t>B0B4SJKRC2</t>
   </si>
   <si>
     <t>LPNHK401566363</t>
   </si>
   <si>
+    <t>Philips Sonicare 5500 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 trybami, alert nacisku, EasyStart, SmarTimer i BrushPacer, kolor biały, model HX7110/02</t>
+  </si>
+  <si>
+    <t>B0DCGHX6NS</t>
+  </si>
+  <si>
+    <t>LPNHK551553825</t>
+  </si>
+  <si>
+    <t>Oral-B iO 3 Elektryczna szczoteczka do zębów, różowa, 1 uchwyt na szczotkę</t>
+  </si>
+  <si>
+    <t>B0C6MBS54H</t>
+  </si>
+  <si>
+    <t>LPNRP065576570</t>
+  </si>
+  <si>
     <t>Philips BG7025/15 Bodygroom Series 7000 z wbudowanym grzebieniem (od 3 do 11 mm) czarny 2 Piece Set</t>
   </si>
   <si>
     <t>B07FJHZDPL</t>
   </si>
   <si>
     <t>LPNHK266887360</t>
   </si>
   <si>
     <t>LPNHK451058601</t>
   </si>
   <si>
     <t>Philips Prostownica do włosów z serii 7000 z technologią ThermoShield, czarna [model BHS732/00] BHS732/00 Blaugrün</t>
   </si>
   <si>
     <t>B09NYD7173</t>
   </si>
   <si>
     <t>LPNWE373339185</t>
   </si>
   <si>
     <t>Philips Sonicare 5300 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 poziomami intensywności, alertem nacisku, EasyStart, SmarTimer, kolor biały, model HX7108/04 [Nowa technologia]</t>
   </si>
   <si>
     <t>B0DTBM4Q2X</t>
   </si>
   <si>
     <t>LPNHK452136302</t>
   </si>
   <si>
+    <t>Braun Series 5 golarka elektryczna, EasyClean golarka męska, na mokro i na sucho, prezent dla mężczyzny, wyprodukowano w Niemczech, 51-R1000s, czerwona</t>
+  </si>
+  <si>
+    <t>B0BVFV23L6</t>
+  </si>
+  <si>
+    <t>LPNRP073426939</t>
+  </si>
+  <si>
     <t>Braun Series 5 golarka elektryczna z nakładką EasyClick i trymerem precyzyjnym, golarka męska, elektryczna, EasyClean, na mokro i sucho, prezent dla mężczyzny, wyprodukowano w Niemczech, 51-B1200s, Nowy</t>
   </si>
   <si>
     <t>B0B3JC16GW</t>
   </si>
   <si>
     <t>LPNHK452796629</t>
   </si>
   <si>
     <t>0665386139524</t>
   </si>
   <si>
     <t>HITTIONA Stylizacja powietrza 5 w 1 i szczotka do włosów, 110000 obr./min, szybkie schnięcie, bez uszkodzeń cieplnych, wygładzanie, zwiększanie, nadaje się do wszystkich rodzajów włosów z torbą do Fioletowy</t>
   </si>
   <si>
     <t>B0FHB3818K</t>
   </si>
   <si>
     <t>LPNHK527250839</t>
   </si>
   <si>
     <t>LPNHK521822125</t>
   </si>
   <si>
     <t>Oral-B Pro 3 Szczoteczka Elektryczna, Czarny/Różowy, 2 sztuki</t>
@@ -1292,87 +1688,153 @@
   <si>
     <t>LPNRP052032294</t>
   </si>
   <si>
     <t>0665386139487</t>
   </si>
   <si>
     <t>MESCOMB Airstyler 5 w 1 jonowa suszarka do włosów i wielofunkcyjna stylizacja włosów z końcówkami, stylizacja do wszystkich rodzajów włosów — szybkoschnąca, kręcona, objętość, wygładzanie, brak</t>
   </si>
   <si>
     <t>B0FFMBNCKJ</t>
   </si>
   <si>
     <t>LPNHK478773170</t>
   </si>
   <si>
     <t>medisana BBS mata do kąpieli, mata do hydromasażu, z dozownikiem aromatów, 3 poziomy intensywności, funkcja timera, spa do domu, wellness</t>
   </si>
   <si>
     <t>B07V47NGLC</t>
   </si>
   <si>
     <t>LPNHK401896457</t>
   </si>
   <si>
+    <t>Braun Bt9440 448556 Trymer, Czarny/Szary, 11 Elementów</t>
+  </si>
+  <si>
+    <t>B0BT53RRCH</t>
+  </si>
+  <si>
+    <t>LPNHK453190699</t>
+  </si>
+  <si>
     <t>Oral-B iO Series 6 Plus Edition elektryczna szczoteczka do zębów, Plus 3 końcówki, 5 trybów czyszczenia do pielęgnacji zębów, etui podróżne, zaprojektowana przez brązowy, szary opal</t>
   </si>
   <si>
     <t>B0D5D6GQLB</t>
   </si>
   <si>
     <t>LPNRP066194374</t>
   </si>
   <si>
     <t>spN4263C8VX</t>
   </si>
   <si>
+    <t>0840295408750</t>
+  </si>
+  <si>
+    <t>TheraFace Depuffing Wand firmy Therabody – zabiegi na zimno i ciepło twarzy w celu zmniejszenia obrzęków i promieniowania, kolor biały</t>
+  </si>
+  <si>
+    <t>B0F5XZSJBT</t>
+  </si>
+  <si>
+    <t>LPNHK450741659</t>
+  </si>
+  <si>
+    <t>Pari 130 g1300 Boy Junior, inhalator do leczenia chorób dróg oddechowych, dla małych dzieci i niemowląt od 1 miesiąca</t>
+  </si>
+  <si>
+    <t>B07YY9X6BV</t>
+  </si>
+  <si>
+    <t>LPNHK545681235</t>
+  </si>
+  <si>
+    <t>Oral-B iO 5 Podwójne opakowanie, Czarna i biała szczoteczka elektryczna, 4 końcówki do szczoteczek elektrycznych, 1 etui podróżne, Stworzona w technologii Braun Zestaw 2 szczoteczek: biała i czarna i etui czarny/biały</t>
+  </si>
+  <si>
+    <t>B0B5B2BC24</t>
+  </si>
+  <si>
+    <t>LPNRP076744275</t>
+  </si>
+  <si>
     <t>Oral-B Io 9 4210201421801 Szczoteczka Elektryczna, Czarny, 1 sztuka</t>
   </si>
   <si>
     <t>B0B5FH5PP1</t>
   </si>
   <si>
     <t>LPNWE352203624</t>
   </si>
   <si>
     <t>Philips Sonicare DiamondClean 9900 Prestige Elektryczna szczoteczka do zębów z technologią i aplikacją SenseIQ, 5 trybów szczotkowania, etui podróżne do ładowania, kolor szampański, HX9992/44</t>
   </si>
   <si>
     <t>B0F339NFXJ</t>
   </si>
   <si>
     <t>LPNHK439163427</t>
   </si>
   <si>
     <t>Philips Lumea Depilator Laserowy, Biały/Złoty</t>
   </si>
   <si>
     <t>B07CTQ1VLJ</t>
   </si>
   <si>
     <t>LPNHE904012670</t>
+  </si>
+  <si>
+    <t>Braun Series 9 Pro + elektryczna golarka męska z elementami golącymi 5 Pro, nasadka ProComfort, system 2 w 1, stacja ładująca, czas pracy 60 min, wyprodukowano w Niemczech, 9557s, srebrna</t>
+  </si>
+  <si>
+    <t>B0C5JPH3YL</t>
+  </si>
+  <si>
+    <t>LPNHK551577461</t>
+  </si>
+  <si>
+    <t>Braun ThermoScan 7 IRT6520BWE Termometr do Ucha, Czarny, 1 Sztuka (Old) Silk-expert PL5137MN</t>
+  </si>
+  <si>
+    <t>B0CW9YPRSH</t>
+  </si>
+  <si>
+    <t>LPNRP078947522</t>
+  </si>
+  <si>
+    <t>Panasonic - EH-XR10NC803 | Anti-age Lift Care Anti-Aging, częstotliwość radiowa i ultradźwiękowa Standard</t>
+  </si>
+  <si>
+    <t>B08PVY38ZL</t>
+  </si>
+  <si>
+    <t>LPNRP065574635</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1679,3836 +2141,5101 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G164"/>
+  <dimension ref="A1:G219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B164" sqref="B164"/>
+      <selection activeCell="B219" sqref="B219"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>4211125791155</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F2">
         <v>6.0</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>5010724535240</v>
+        <v>4008496817962</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>10.35</v>
+        <v>9.9</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1">
-        <v>4022167200099</v>
+        <v>5010724535240</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>11.99</v>
+        <v>10.35</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="1">
-        <v>8435484041614</v>
+        <v>194979034552</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>12.9</v>
+        <v>10.52</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="1">
-        <v>4210201574620</v>
+        <v>4022167200099</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>14.95</v>
+        <v>11.99</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="1">
-        <v>5038061154634</v>
+        <v>8712836977167</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7">
-        <v>14.99</v>
+        <v>11.99</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="1">
-        <v>8887549392092</v>
+        <v>8435484041614</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8">
-        <v>14.99</v>
+        <v>12.9</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B9" s="1">
-        <v>8887549392092</v>
+        <v>4210201574620</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>14.99</v>
+        <v>14.95</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="1">
-        <v>4004128012026</v>
+        <v>4210201574620</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>14.99</v>
+        <v>14.95</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B11" s="1">
-        <v>3121040087619</v>
+        <v>5038061154634</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>15.99</v>
+        <v>14.99</v>
       </c>
       <c r="G11" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B12" s="1">
-        <v>4008496750016</v>
+        <v>8887549392092</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>14.99</v>
+      </c>
+      <c r="G12" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="1">
-        <v>3121040084649</v>
+        <v>8887549392092</v>
       </c>
       <c r="C13" t="s">
         <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>17.0</v>
+        <v>14.99</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="1">
-        <v>4210201313908</v>
+        <v>4004128012026</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>17.99</v>
+        <v>14.99</v>
       </c>
       <c r="G14" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="1">
-        <v>8710103767091</v>
+        <v>3121040087619</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>17.99</v>
+        <v>15.99</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="1">
-        <v>3030050182385</v>
+        <v>4008496750016</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>18.9</v>
+        <v>16.06</v>
       </c>
       <c r="G16" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6974680411880</v>
+      </c>
+      <c r="C17" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>58</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>19.2</v>
+        <v>16.61</v>
       </c>
       <c r="G17" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3121040084649</v>
+      </c>
+      <c r="C18" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="1">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>61</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>17.0</v>
+      </c>
+      <c r="G18" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
-        <v>4210201219828</v>
+        <v>4210201313908</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>19.89</v>
+        <v>17.99</v>
       </c>
       <c r="G19" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>8435484042093</v>
+        <v>8710103767091</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>19.9</v>
+        <v>17.99</v>
       </c>
       <c r="G20" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>8435782142600</v>
+        <v>3030050182385</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F21">
-        <v>19.9</v>
+        <v>18.9</v>
       </c>
       <c r="G21" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B22" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>19.95</v>
+        <v>19.2</v>
       </c>
       <c r="G22" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B23" s="1">
-        <v>4013833048121</v>
+        <v>4210201427063</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>19.99</v>
+        <v>19.69</v>
       </c>
       <c r="G23" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B24" s="1">
-        <v>8006540896136</v>
+        <v>4210201219828</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>19.99</v>
+        <v>19.89</v>
       </c>
       <c r="G24" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="1">
-        <v>4004128007213</v>
+        <v>8435484042093</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G25" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>4022167330307</v>
+        <v>8435782142600</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G26" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
-        <v>4008496716883</v>
+        <v>5060760761837</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27" t="s">
         <v>90</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>21.99</v>
+        <v>19.95</v>
       </c>
       <c r="G27" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4013833048121</v>
+      </c>
+      <c r="C28" t="s">
         <v>92</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>93</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>22.59</v>
+        <v>19.99</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8006540896136</v>
+      </c>
+      <c r="C29" t="s">
         <v>95</v>
       </c>
-      <c r="B29" s="1">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>96</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>19.99</v>
+      </c>
+      <c r="G29" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="1">
-        <v>5904844543592</v>
+        <v>4004128007213</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30" t="s">
         <v>100</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>22.99</v>
+        <v>19.99</v>
       </c>
       <c r="G30" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="1">
-        <v>8006540860892</v>
+        <v>4022167330307</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31" t="s">
         <v>103</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>23.09</v>
+        <v>19.99</v>
       </c>
       <c r="G31" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4004128007213</v>
+      </c>
+      <c r="C32" t="s">
+        <v>99</v>
+      </c>
+      <c r="D32" t="s">
         <v>104</v>
       </c>
-      <c r="B32" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>23.25</v>
+        <v>19.99</v>
       </c>
       <c r="G32" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="1">
+        <v>4013833024521</v>
+      </c>
+      <c r="C33" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" t="s">
         <v>107</v>
       </c>
-      <c r="B33" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>23.66</v>
+        <v>21.0</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4008496716883</v>
+      </c>
+      <c r="C34" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" t="s">
         <v>110</v>
       </c>
-      <c r="B34" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>23.9</v>
+        <v>21.99</v>
       </c>
       <c r="G34" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>4210201427063</v>
+        <v>112</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>111</v>
       </c>
       <c r="C35" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>23.99</v>
+        <v>22.59</v>
       </c>
       <c r="G35" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>115</v>
       </c>
       <c r="B36" s="1">
-        <v>4210201427063</v>
+        <v>4210201423645</v>
       </c>
       <c r="C36" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>23.99</v>
+        <v>22.99</v>
       </c>
       <c r="G36" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B37" s="1">
-        <v>6974057933694</v>
+        <v>5904844543592</v>
       </c>
       <c r="C37" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>23.99</v>
+        <v>22.99</v>
       </c>
       <c r="G37" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B38" s="1">
-        <v>6974690510986</v>
+        <v>8006540860892</v>
       </c>
       <c r="C38" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D38" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>24.0</v>
+        <v>23.09</v>
       </c>
       <c r="G38" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B39" s="1">
-        <v>4022167001016</v>
+        <v>6970810557305</v>
       </c>
       <c r="C39" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D39" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>24.49</v>
+        <v>23.25</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="B40" s="1">
-        <v>4210201427063</v>
+        <v>4210201395454</v>
       </c>
       <c r="C40" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>24.9</v>
+        <v>23.66</v>
       </c>
       <c r="G40" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B41" s="1">
-        <v>4211125614034</v>
+        <v>8435484042291</v>
       </c>
       <c r="C41" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D41" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>24.9</v>
+        <v>23.9</v>
       </c>
       <c r="G41" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>76</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4210201427063</v>
       </c>
       <c r="C42" t="s">
-        <v>131</v>
+        <v>77</v>
       </c>
       <c r="D42" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>24.99</v>
+        <v>23.99</v>
       </c>
       <c r="G42" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>76</v>
       </c>
       <c r="B43" s="1">
-        <v>8700216423410</v>
+        <v>4210201427063</v>
       </c>
       <c r="C43" t="s">
+        <v>77</v>
+      </c>
+      <c r="D43" t="s">
         <v>134</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>24.99</v>
+        <v>23.99</v>
       </c>
       <c r="G43" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="B44" s="1">
-        <v>4210201427063</v>
+        <v>6974057933694</v>
       </c>
       <c r="C44" t="s">
-        <v>61</v>
+        <v>136</v>
       </c>
       <c r="D44" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F44">
-        <v>26.54</v>
+        <v>23.99</v>
       </c>
       <c r="G44" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>138</v>
       </c>
       <c r="B45" s="1">
-        <v>4210201426967</v>
+        <v>6974690510986</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
         <v>140</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F45">
-        <v>26.58</v>
+        <v>24.0</v>
       </c>
       <c r="G45" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>141</v>
       </c>
       <c r="B46" s="1">
-        <v>4210201072195</v>
+        <v>4022167001016</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>143</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>29.06</v>
+        <v>24.49</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>76</v>
       </c>
       <c r="B47" s="1">
-        <v>4210201072195</v>
+        <v>4210201427063</v>
       </c>
       <c r="C47" t="s">
-        <v>142</v>
+        <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>144</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>29.06</v>
+        <v>24.9</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B48" s="1">
-        <v>4210201072195</v>
+        <v>4211125614034</v>
       </c>
       <c r="C48" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>29.06</v>
+        <v>24.9</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>6970810551877</v>
+        <v>150</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>149</v>
       </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D49" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>29.24</v>
+        <v>24.99</v>
       </c>
       <c r="G49" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B50" s="1">
-        <v>4210201115694</v>
+        <v>8700216423410</v>
       </c>
       <c r="C50" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D50" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>29.39</v>
+        <v>24.99</v>
       </c>
       <c r="G50" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B51" s="1">
-        <v>4210201115694</v>
+        <v>3030050153347</v>
       </c>
       <c r="C51" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D51" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F51">
-        <v>29.39</v>
+        <v>25.19</v>
       </c>
       <c r="G51" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>153</v>
+        <v>76</v>
       </c>
       <c r="B52" s="1">
-        <v>4210201072164</v>
+        <v>4210201427063</v>
       </c>
       <c r="C52" t="s">
-        <v>154</v>
+        <v>77</v>
       </c>
       <c r="D52" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>29.99</v>
+        <v>26.54</v>
       </c>
       <c r="G52" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B53" s="1">
-        <v>5038061112665</v>
+        <v>4210201426967</v>
       </c>
       <c r="C53" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D53" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>29.99</v>
+        <v>26.58</v>
       </c>
       <c r="G53" t="s">
-        <v>29</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="B54" s="1">
-        <v>4210201072164</v>
+        <v>8710103736691</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>29.99</v>
+        <v>26.65</v>
       </c>
       <c r="G54" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="B55" s="1">
-        <v>4210201072164</v>
+        <v>5010724544471</v>
       </c>
       <c r="C55" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="D55" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F55">
-        <v>29.99</v>
+        <v>27.18</v>
       </c>
       <c r="G55" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="B56" s="1">
-        <v>4210201072164</v>
+        <v>4210201192732</v>
       </c>
       <c r="C56" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
       <c r="F56">
-        <v>29.99</v>
+        <v>27.34</v>
       </c>
       <c r="G56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="B57" s="1">
-        <v>4210201072164</v>
+        <v>3121040085073</v>
       </c>
       <c r="C57" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="D57" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
       <c r="F57">
-        <v>29.99</v>
+        <v>27.94</v>
       </c>
       <c r="G57" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="B58" s="1">
-        <v>4210201072164</v>
+        <v>8720689031639</v>
       </c>
       <c r="C58" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F58">
-        <v>29.99</v>
+        <v>27.99</v>
       </c>
       <c r="G58" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="B59" s="1">
-        <v>4210201072164</v>
+        <v>5038061164992</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="D59" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="E59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>29.99</v>
+        <v>28.98</v>
       </c>
       <c r="G59" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="B60" s="1">
-        <v>4210201072164</v>
+        <v>4210201072195</v>
       </c>
       <c r="C60" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>29.99</v>
+        <v>29.06</v>
       </c>
       <c r="G60" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="B61" s="1">
-        <v>4210201072164</v>
+        <v>4210201072195</v>
       </c>
       <c r="C61" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61">
-        <v>29.99</v>
+        <v>29.06</v>
       </c>
       <c r="G61" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="B62" s="1">
-        <v>5038061136111</v>
+        <v>4210201072195</v>
       </c>
       <c r="C62" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="D62" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>29.99</v>
+        <v>29.06</v>
       </c>
       <c r="G62" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="B63" s="1">
-        <v>8006540859926</v>
+        <v>6970810551877</v>
       </c>
       <c r="C63" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="D63" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>31.24</v>
+        <v>29.24</v>
       </c>
       <c r="G63" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="B64" s="1">
-        <v>4210201263067</v>
+        <v>4210201115694</v>
       </c>
       <c r="C64" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="D64" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>31.71</v>
+        <v>29.39</v>
       </c>
       <c r="G64" t="s">
-        <v>167</v>
+        <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="B65" s="1">
-        <v>4210201192619</v>
+        <v>4210201115694</v>
       </c>
       <c r="C65" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="D65" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>32.99</v>
+        <v>29.39</v>
       </c>
       <c r="G65" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="B66" s="1">
-        <v>8006540860649</v>
+        <v>4006160131321</v>
       </c>
       <c r="C66" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D66" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F66">
-        <v>34.7</v>
+        <v>29.93</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>5025232876976</v>
+        <v>198</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>197</v>
       </c>
       <c r="C67" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="D67" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>34.99</v>
+        <v>29.95</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="B68" s="1">
-        <v>5025232876976</v>
+        <v>4210201072164</v>
       </c>
       <c r="C68" t="s">
-        <v>184</v>
+        <v>203</v>
       </c>
       <c r="D68" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>205</v>
+      </c>
+      <c r="B69" s="1">
+        <v>5038061112665</v>
       </c>
       <c r="C69" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="D69" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>35.75</v>
+        <v>29.99</v>
       </c>
       <c r="G69" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="B70" s="1">
-        <v>8006540859933</v>
+        <v>4210201072164</v>
       </c>
       <c r="C70" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="D70" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>35.95</v>
+        <v>29.99</v>
       </c>
       <c r="G70" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="B71" s="1">
-        <v>8710103736691</v>
+        <v>4210201072164</v>
       </c>
       <c r="C71" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71">
-        <v>36.14</v>
+        <v>29.99</v>
       </c>
       <c r="G71" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="B72" s="1">
-        <v>8710103736691</v>
+        <v>4210201072164</v>
       </c>
       <c r="C72" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="D72" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>36.14</v>
+        <v>29.99</v>
       </c>
       <c r="G72" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B73" s="1">
-        <v>3030050122282</v>
+        <v>4210201072164</v>
       </c>
       <c r="C73" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D73" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>37.0</v>
+        <v>29.99</v>
       </c>
       <c r="G73" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B74" s="1">
-        <v>8710103978916</v>
+        <v>4210201072164</v>
       </c>
       <c r="C74" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D74" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>37.52</v>
+        <v>29.99</v>
       </c>
       <c r="G74" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B75" s="1">
-        <v>8710103770237</v>
+        <v>4210201072164</v>
       </c>
       <c r="C75" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>37.62</v>
+        <v>29.99</v>
       </c>
       <c r="G75" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B76" s="1">
-        <v>6974057931584</v>
+        <v>4210201072164</v>
       </c>
       <c r="C76" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D76" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>37.99</v>
+        <v>29.99</v>
       </c>
       <c r="G76" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="B77" s="1">
-        <v>8006540861981</v>
+        <v>4210201072164</v>
       </c>
       <c r="C77" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="D77" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>38.02</v>
+        <v>29.99</v>
       </c>
       <c r="G77" t="s">
-        <v>17</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B78" s="1">
-        <v>4210201262916</v>
+        <v>5038061136111</v>
       </c>
       <c r="C78" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D78" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>39.14</v>
+        <v>29.99</v>
       </c>
       <c r="G78" t="s">
-        <v>167</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B79" s="1">
-        <v>3121040059548</v>
+        <v>4013833016908</v>
       </c>
       <c r="C79" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D79" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F79">
-        <v>39.17</v>
+        <v>29.99</v>
       </c>
       <c r="G79" t="s">
-        <v>219</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B80" s="1">
-        <v>4211125103613</v>
+        <v>4897122201561</v>
       </c>
       <c r="C80" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D80" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F80">
-        <v>39.58</v>
+        <v>29.99</v>
       </c>
       <c r="G80" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B81" s="1">
-        <v>8447420024667</v>
+        <v>5025232876976</v>
       </c>
       <c r="C81" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D81" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F81">
-        <v>39.59</v>
+        <v>29.99</v>
       </c>
       <c r="G81" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B82" s="1">
-        <v>8447420024667</v>
+        <v>5038061150766</v>
       </c>
       <c r="C82" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D82" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
-        <v>39.59</v>
+        <v>30.45</v>
       </c>
       <c r="G82" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>227</v>
+        <v>124</v>
       </c>
       <c r="B83" s="1">
-        <v>5038061140149</v>
+        <v>6970810557305</v>
       </c>
       <c r="C83" t="s">
-        <v>228</v>
+        <v>125</v>
       </c>
       <c r="D83" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>39.99</v>
+        <v>30.8</v>
       </c>
       <c r="G83" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>153</v>
+        <v>233</v>
       </c>
       <c r="B84" s="1">
-        <v>4210201072164</v>
+        <v>8006540859926</v>
       </c>
       <c r="C84" t="s">
-        <v>154</v>
+        <v>234</v>
       </c>
       <c r="D84" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F84">
-        <v>39.99</v>
+        <v>31.24</v>
       </c>
       <c r="G84" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B85" s="1">
-        <v>4211125103569</v>
+        <v>194979030899</v>
       </c>
       <c r="C85" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F85">
-        <v>39.99</v>
+        <v>31.48</v>
       </c>
       <c r="G85" t="s">
-        <v>167</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="B86" s="1">
-        <v>5038061140149</v>
+        <v>4210201263067</v>
       </c>
       <c r="C86" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="D86" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F86">
-        <v>39.99</v>
+        <v>31.71</v>
       </c>
       <c r="G86" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B87" s="1">
-        <v>4210201182009</v>
+        <v>8006540862018</v>
       </c>
       <c r="C87" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="D87" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F87">
-        <v>40.37</v>
+        <v>32.96</v>
       </c>
       <c r="G87" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B88" s="1">
-        <v>4210201182009</v>
+        <v>4210201192619</v>
       </c>
       <c r="C88" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="D88" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>40.37</v>
+        <v>32.99</v>
       </c>
       <c r="G88" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="B89" s="1">
-        <v>4210201182009</v>
+        <v>8006540860649</v>
       </c>
       <c r="C89" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="D89" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="E89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F89">
-        <v>40.37</v>
+        <v>34.7</v>
       </c>
       <c r="G89" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B90" s="1">
-        <v>4022167204004</v>
+        <v>5025232876976</v>
       </c>
       <c r="C90" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="D90" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>40.8</v>
+        <v>34.99</v>
       </c>
       <c r="G90" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="B91" s="1">
-        <v>4008496877515</v>
+        <v>5025232876976</v>
       </c>
       <c r="C91" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D91" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F91">
-        <v>40.99</v>
+        <v>34.99</v>
       </c>
       <c r="G91" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>243</v>
+        <v>182</v>
       </c>
       <c r="B92" s="1">
-        <v>2220003881903</v>
+        <v>4210201072195</v>
       </c>
       <c r="C92" t="s">
-        <v>244</v>
+        <v>183</v>
       </c>
       <c r="D92" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
-        <v>40.99</v>
+        <v>35.73</v>
       </c>
       <c r="G92" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>8710103978916</v>
+        <v>255</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>254</v>
       </c>
       <c r="C93" t="s">
-        <v>202</v>
+        <v>256</v>
       </c>
       <c r="D93" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
-        <v>41.63</v>
+        <v>35.75</v>
       </c>
       <c r="G93" t="s">
-        <v>167</v>
+        <v>42</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="B94" s="1">
-        <v>4210201417101</v>
+        <v>8006540859933</v>
       </c>
       <c r="C94" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="D94" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F94">
-        <v>44.3</v>
+        <v>35.95</v>
       </c>
       <c r="G94" t="s">
-        <v>251</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>252</v>
+        <v>164</v>
       </c>
       <c r="B95" s="1">
-        <v>4211125662059</v>
+        <v>8710103736691</v>
       </c>
       <c r="C95" t="s">
-        <v>253</v>
+        <v>165</v>
       </c>
       <c r="D95" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
-        <v>44.99</v>
+        <v>36.14</v>
       </c>
       <c r="G95" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>255</v>
+        <v>164</v>
       </c>
       <c r="B96" s="1">
-        <v>5038061140248</v>
+        <v>8710103736691</v>
       </c>
       <c r="C96" t="s">
-        <v>256</v>
+        <v>165</v>
       </c>
       <c r="D96" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>44.99</v>
+        <v>36.14</v>
       </c>
       <c r="G96" t="s">
-        <v>125</v>
+        <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B97" s="1">
-        <v>4211125608057</v>
+        <v>8006540859827</v>
       </c>
       <c r="C97" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F97">
-        <v>44.99</v>
+        <v>36.89</v>
       </c>
       <c r="G97" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="B98" s="1">
-        <v>4211125608057</v>
+        <v>3030050122282</v>
       </c>
       <c r="C98" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="E98">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F98">
-        <v>44.99</v>
+        <v>37.0</v>
       </c>
       <c r="G98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>141</v>
+        <v>269</v>
       </c>
       <c r="B99" s="1">
-        <v>4210201072195</v>
+        <v>8710103978916</v>
       </c>
       <c r="C99" t="s">
-        <v>142</v>
+        <v>270</v>
       </c>
       <c r="D99" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
-        <v>45.0</v>
+        <v>37.52</v>
       </c>
       <c r="G99" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="B100" s="1">
-        <v>4210201446514</v>
+        <v>8710103770237</v>
       </c>
       <c r="C100" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="D100" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E100">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F100">
-        <v>45.18</v>
+        <v>37.62</v>
       </c>
       <c r="G100" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="B101" s="1">
-        <v>8720689010146</v>
+        <v>6974057931584</v>
       </c>
       <c r="C101" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="D101" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
-        <v>46.99</v>
+        <v>37.99</v>
       </c>
       <c r="G101" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>278</v>
+      </c>
+      <c r="B102" s="1">
+        <v>8006540861981</v>
       </c>
       <c r="C102" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
-        <v>47.31</v>
+        <v>38.02</v>
       </c>
       <c r="G102" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="B103" s="1">
-        <v>3030050153804</v>
+        <v>8006540743027</v>
       </c>
       <c r="C103" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="E103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F103">
-        <v>47.64</v>
+        <v>38.82</v>
       </c>
       <c r="G103" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B104" s="1">
-        <v>5038061100532</v>
+        <v>8006540743027</v>
       </c>
       <c r="C104" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="D104" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
-        <v>47.71</v>
+        <v>38.82</v>
       </c>
       <c r="G104" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B105" s="1">
-        <v>4013833058465</v>
+        <v>8006540742891</v>
       </c>
       <c r="C105" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D105" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E105">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F105">
-        <v>47.99</v>
+        <v>38.82</v>
       </c>
       <c r="G105" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="B106" s="1">
-        <v>4013833058465</v>
+        <v>4210201262916</v>
       </c>
       <c r="C106" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="D106" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F106">
-        <v>47.99</v>
+        <v>39.14</v>
       </c>
       <c r="G106" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>231</v>
+        <v>291</v>
       </c>
       <c r="B107" s="1">
-        <v>4211125103514</v>
+        <v>3121040059548</v>
       </c>
       <c r="C107" t="s">
-        <v>232</v>
+        <v>292</v>
       </c>
       <c r="D107" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
-        <v>48.0</v>
+        <v>39.17</v>
       </c>
       <c r="G107" t="s">
-        <v>251</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>231</v>
+        <v>295</v>
       </c>
       <c r="B108" s="1">
-        <v>4211125103514</v>
+        <v>4211125103613</v>
       </c>
       <c r="C108" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="D108" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
-        <v>48.0</v>
+        <v>39.58</v>
       </c>
       <c r="G108" t="s">
-        <v>285</v>
+        <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B109" s="1">
-        <v>4210201394792</v>
+        <v>8447420024667</v>
       </c>
       <c r="C109" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="D109" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109">
-        <v>48.88</v>
+        <v>39.59</v>
       </c>
       <c r="G109" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="B110" s="1">
-        <v>8006540977804</v>
+        <v>8447420024667</v>
       </c>
       <c r="C110" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D110" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>49.95</v>
+        <v>39.59</v>
       </c>
       <c r="G110" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="B111" s="1">
-        <v>8006540977804</v>
+        <v>5038061140149</v>
       </c>
       <c r="C111" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="D111" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
-        <v>49.95</v>
+        <v>39.99</v>
       </c>
       <c r="G111" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>293</v>
+        <v>202</v>
       </c>
       <c r="B112" s="1">
-        <v>5038061140057</v>
+        <v>4210201072164</v>
       </c>
       <c r="C112" t="s">
-        <v>294</v>
+        <v>203</v>
       </c>
       <c r="D112" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G112" t="s">
-        <v>29</v>
+        <v>216</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="B113" s="1">
-        <v>4211125655945</v>
+        <v>4211125103569</v>
       </c>
       <c r="C113" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="D113" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F113">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G113" t="s">
-        <v>29</v>
+        <v>216</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="B114" s="1">
-        <v>5038061140057</v>
+        <v>5038061140149</v>
       </c>
       <c r="C114" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="D114" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G114" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>5038061159875</v>
+        <v>311</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>310</v>
       </c>
       <c r="C115" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="E115">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F115">
-        <v>49.99</v>
+        <v>39.99</v>
       </c>
       <c r="G115" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="B116" s="1">
-        <v>3121040085592</v>
+        <v>5038061140057</v>
       </c>
       <c r="C116" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="D116" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="E116">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F116">
-        <v>51.3</v>
+        <v>39.99</v>
       </c>
       <c r="G116" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>4211125607098</v>
+        <v>311</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>310</v>
       </c>
       <c r="C117" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D117" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="E117">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F117">
-        <v>52.2</v>
+        <v>39.99</v>
       </c>
       <c r="G117" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>318</v>
+      </c>
+      <c r="B118" s="1">
+        <v>4210201182009</v>
       </c>
       <c r="C118" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="D118" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
-        <v>52.9</v>
+        <v>40.37</v>
       </c>
       <c r="G118" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>318</v>
+      </c>
+      <c r="B119" s="1">
+        <v>4210201182009</v>
       </c>
       <c r="C119" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D119" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
-        <v>54.6</v>
+        <v>40.37</v>
       </c>
       <c r="G119" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B120" s="1">
-        <v>5900009968286</v>
+        <v>4210201182009</v>
       </c>
       <c r="C120" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D120" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
-        <v>54.72</v>
+        <v>40.37</v>
       </c>
       <c r="G120" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B121" s="1">
-        <v>8720689018920</v>
+        <v>4022167204004</v>
       </c>
       <c r="C121" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D121" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E121">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F121">
-        <v>54.99</v>
+        <v>40.8</v>
       </c>
       <c r="G121" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B122" s="1">
-        <v>720264164736</v>
+        <v>4008496877515</v>
       </c>
       <c r="C122" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D122" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
-        <v>57.37</v>
+        <v>40.99</v>
       </c>
       <c r="G122" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>326</v>
+      </c>
+      <c r="B123" s="1">
+        <v>2220003881903</v>
+      </c>
+      <c r="C123" t="s">
         <v>327</v>
-      </c>
-[...4 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D123" t="s">
         <v>329</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
-        <v>57.57</v>
+        <v>40.99</v>
       </c>
       <c r="G123" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
+        <v>269</v>
+      </c>
+      <c r="B124" s="1">
+        <v>8710103978916</v>
+      </c>
+      <c r="C124" t="s">
+        <v>270</v>
+      </c>
+      <c r="D124" t="s">
         <v>330</v>
       </c>
-      <c r="B124" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E124">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F124">
-        <v>57.99</v>
+        <v>41.63</v>
       </c>
       <c r="G124" t="s">
-        <v>29</v>
+        <v>216</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
+        <v>331</v>
+      </c>
+      <c r="B125" s="1">
+        <v>4210201417101</v>
+      </c>
+      <c r="C125" t="s">
+        <v>332</v>
+      </c>
+      <c r="D125" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125">
-        <v>59.81</v>
+        <v>44.3</v>
       </c>
       <c r="G125" t="s">
-        <v>10</v>
+        <v>334</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
+        <v>335</v>
+      </c>
+      <c r="B126" s="1">
+        <v>4211125662059</v>
+      </c>
+      <c r="C126" t="s">
         <v>336</v>
       </c>
-      <c r="B126" s="1">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>337</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
-        <v>59.99</v>
+        <v>44.99</v>
       </c>
       <c r="G126" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
+        <v>338</v>
+      </c>
+      <c r="B127" s="1">
+        <v>5038061140248</v>
+      </c>
+      <c r="C127" t="s">
         <v>339</v>
       </c>
-      <c r="B127" s="1">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>340</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
-        <v>60.0</v>
+        <v>44.99</v>
       </c>
       <c r="G127" t="s">
-        <v>29</v>
+        <v>145</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B128" s="1">
-        <v>7500435225144</v>
+        <v>4211125608057</v>
       </c>
       <c r="C128" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D128" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F128">
-        <v>60.0</v>
+        <v>44.99</v>
       </c>
       <c r="G128" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B129" s="1">
-        <v>4210201446972</v>
+        <v>4211125608057</v>
       </c>
       <c r="C129" t="s">
+        <v>342</v>
+      </c>
+      <c r="D129" t="s">
         <v>344</v>
       </c>
-      <c r="D129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F129">
-        <v>62.51</v>
+        <v>44.99</v>
       </c>
       <c r="G129" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>346</v>
+        <v>182</v>
       </c>
       <c r="B130" s="1">
-        <v>7500435245012</v>
+        <v>4210201072195</v>
       </c>
       <c r="C130" t="s">
-        <v>347</v>
+        <v>183</v>
       </c>
       <c r="D130" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
-        <v>66.91</v>
+        <v>45.0</v>
       </c>
       <c r="G130" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>346</v>
       </c>
       <c r="B131" s="1">
-        <v>7500435245012</v>
+        <v>4210201446514</v>
       </c>
       <c r="C131" t="s">
         <v>347</v>
       </c>
       <c r="D131" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
-        <v>66.91</v>
+        <v>45.18</v>
       </c>
       <c r="G131" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
+        <v>349</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4013833016892</v>
+      </c>
+      <c r="C132" t="s">
         <v>350</v>
       </c>
-      <c r="B132" s="1">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>351</v>
       </c>
-      <c r="D132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F132">
-        <v>68.99</v>
+        <v>46.5</v>
       </c>
       <c r="G132" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
+        <v>352</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8720689010146</v>
+      </c>
+      <c r="C133" t="s">
         <v>353</v>
       </c>
-      <c r="B133" s="1">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>354</v>
       </c>
-      <c r="D133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
-        <v>69.9</v>
+        <v>46.99</v>
       </c>
       <c r="G133" t="s">
-        <v>356</v>
+        <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
+        <v>356</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C134" t="s">
         <v>357</v>
       </c>
-      <c r="B134" s="1">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>358</v>
       </c>
-      <c r="D134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
-        <v>69.99</v>
+        <v>47.31</v>
       </c>
       <c r="G134" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
+        <v>359</v>
+      </c>
+      <c r="B135" s="1">
+        <v>3030050153804</v>
+      </c>
+      <c r="C135" t="s">
         <v>360</v>
       </c>
-      <c r="B135" s="1">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>361</v>
       </c>
-      <c r="D135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
-        <v>69.99</v>
+        <v>47.64</v>
       </c>
       <c r="G135" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B136" s="1">
-        <v>4211125646639</v>
+        <v>5038061100532</v>
       </c>
       <c r="C136" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D136" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136">
-        <v>69.99</v>
+        <v>47.71</v>
       </c>
       <c r="G136" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="B137" s="1">
-        <v>8006540841396</v>
+        <v>4013833058465</v>
       </c>
       <c r="C137" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="D137" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137">
-        <v>70.44</v>
+        <v>47.99</v>
       </c>
       <c r="G137" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
         <v>365</v>
       </c>
       <c r="B138" s="1">
-        <v>6970810551815</v>
+        <v>4013833058465</v>
       </c>
       <c r="C138" t="s">
         <v>366</v>
       </c>
       <c r="D138" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138">
-        <v>70.49</v>
+        <v>47.99</v>
       </c>
       <c r="G138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="B139" s="1">
-        <v>8006540760918</v>
+        <v>4211125103514</v>
       </c>
       <c r="C139" t="s">
+        <v>307</v>
+      </c>
+      <c r="D139" t="s">
         <v>369</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
-        <v>72.36</v>
+        <v>48.0</v>
       </c>
       <c r="G139" t="s">
-        <v>10</v>
+        <v>334</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>371</v>
+        <v>306</v>
       </c>
       <c r="B140" s="1">
-        <v>4210201447238</v>
+        <v>4211125103514</v>
       </c>
       <c r="C140" t="s">
-        <v>372</v>
+        <v>307</v>
       </c>
       <c r="D140" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140">
-        <v>72.9</v>
+        <v>48.0</v>
       </c>
       <c r="G140" t="s">
-        <v>10</v>
+        <v>371</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
+        <v>373</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C141" t="s">
         <v>374</v>
       </c>
-      <c r="B141" s="1">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>375</v>
       </c>
-      <c r="D141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
-        <v>73.91</v>
+        <v>48.43</v>
       </c>
       <c r="G141" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B142" s="1">
-        <v>8720689018418</v>
+        <v>4210201394792</v>
       </c>
       <c r="C142" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D142" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
-        <v>73.91</v>
+        <v>48.88</v>
       </c>
       <c r="G142" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="B143" s="1">
-        <v>8720689018418</v>
+        <v>3030050153804</v>
       </c>
       <c r="C143" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="D143" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
-        <v>73.91</v>
+        <v>49.9</v>
       </c>
       <c r="G143" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B144" s="1">
-        <v>4022167065759</v>
+        <v>8006540977804</v>
       </c>
       <c r="C144" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D144" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
-        <v>74.39</v>
+        <v>49.95</v>
       </c>
       <c r="G144" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B145" s="1">
-        <v>6973734685529</v>
+        <v>8006540977804</v>
       </c>
       <c r="C145" t="s">
+        <v>381</v>
+      </c>
+      <c r="D145" t="s">
         <v>383</v>
       </c>
-      <c r="D145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
-        <v>79.0</v>
+        <v>49.95</v>
       </c>
       <c r="G145" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>385</v>
+        <v>314</v>
       </c>
       <c r="B146" s="1">
-        <v>8700216655750</v>
+        <v>5038061140057</v>
       </c>
       <c r="C146" t="s">
-        <v>386</v>
+        <v>315</v>
       </c>
       <c r="D146" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
-        <v>79.99</v>
+        <v>49.99</v>
       </c>
       <c r="G146" t="s">
-        <v>219</v>
+        <v>42</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>289</v>
+        <v>385</v>
       </c>
       <c r="B147" s="1">
-        <v>8006540977804</v>
+        <v>4211125655945</v>
       </c>
       <c r="C147" t="s">
-        <v>290</v>
+        <v>386</v>
       </c>
       <c r="D147" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="E147">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F147">
-        <v>79.99</v>
+        <v>49.99</v>
       </c>
       <c r="G147" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>389</v>
+        <v>314</v>
       </c>
       <c r="B148" s="1">
-        <v>4210201415008</v>
+        <v>5038061140057</v>
       </c>
       <c r="C148" t="s">
-        <v>390</v>
+        <v>315</v>
       </c>
       <c r="D148" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
-        <v>80.38</v>
+        <v>49.99</v>
       </c>
       <c r="G148" t="s">
-        <v>167</v>
+        <v>42</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B149" s="1">
-        <v>8710103875376</v>
+        <v>5038061159875</v>
       </c>
       <c r="C149" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D149" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
-        <v>89.31</v>
+        <v>49.99</v>
       </c>
       <c r="G149" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>289</v>
+        <v>392</v>
       </c>
       <c r="B150" s="1">
-        <v>8006540977804</v>
+        <v>8720689005678</v>
       </c>
       <c r="C150" t="s">
-        <v>290</v>
+        <v>393</v>
       </c>
       <c r="D150" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
       <c r="F150">
-        <v>89.99</v>
+        <v>49.99</v>
       </c>
       <c r="G150" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
+        <v>395</v>
+      </c>
+      <c r="B151" s="1">
+        <v>8700216615266</v>
+      </c>
+      <c r="C151" t="s">
         <v>396</v>
       </c>
-      <c r="B151" s="1">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>397</v>
       </c>
-      <c r="D151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
-        <v>89.99</v>
+        <v>49.99</v>
       </c>
       <c r="G151" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
+        <v>398</v>
+      </c>
+      <c r="B152" s="1">
+        <v>4211125581329</v>
+      </c>
+      <c r="C152" t="s">
         <v>399</v>
       </c>
-      <c r="B152" s="1">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="D152" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
       <c r="F152">
-        <v>89.99</v>
+        <v>50.5</v>
       </c>
       <c r="G152" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
+        <v>401</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3121040085592</v>
+      </c>
+      <c r="C153" t="s">
         <v>402</v>
       </c>
-      <c r="B153" s="1">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>403</v>
       </c>
-      <c r="D153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F153">
-        <v>99.77</v>
+        <v>51.3</v>
       </c>
       <c r="G153" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
+        <v>404</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3030050154849</v>
+      </c>
+      <c r="C154" t="s">
+        <v>405</v>
+      </c>
+      <c r="D154" t="s">
         <v>406</v>
       </c>
-      <c r="B154" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E154">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F154">
-        <v>101.98</v>
+        <v>51.96</v>
       </c>
       <c r="G154" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>407</v>
+      </c>
+      <c r="B155" s="1">
+        <v>4211125607098</v>
       </c>
       <c r="C155" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D155" t="s">
         <v>409</v>
       </c>
       <c r="E155">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F155">
-        <v>101.98</v>
+        <v>52.2</v>
       </c>
       <c r="G155" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
+        <v>411</v>
+      </c>
+      <c r="B156" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B156" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C156" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D156" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156">
-        <v>102.12</v>
+        <v>52.9</v>
       </c>
       <c r="G156" t="s">
-        <v>167</v>
+        <v>42</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>4210201396888</v>
+        <v>415</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="C157" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D157" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E157">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F157">
-        <v>102.89</v>
+        <v>54.6</v>
       </c>
       <c r="G157" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B158" s="1">
-        <v>4015672110892</v>
+        <v>5900009968286</v>
       </c>
       <c r="C158" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="D158" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
-        <v>110.38</v>
+        <v>54.72</v>
       </c>
       <c r="G158" t="s">
-        <v>25</v>
+        <v>294</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>421</v>
+      </c>
+      <c r="B159" s="1">
+        <v>8720689018920</v>
       </c>
       <c r="C159" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D159" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E159">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F159">
-        <v>110.48</v>
+        <v>54.99</v>
       </c>
       <c r="G159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B160" s="1">
-        <v>4015588883880</v>
+        <v>3121040062753</v>
       </c>
       <c r="C160" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D160" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
       <c r="F160">
-        <v>117.5</v>
+        <v>56.99</v>
       </c>
       <c r="G160" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B161" s="1">
-        <v>8700216635912</v>
+        <v>720264164736</v>
       </c>
       <c r="C161" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D161" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161">
-        <v>134.62</v>
+        <v>57.37</v>
       </c>
       <c r="G161" t="s">
-        <v>429</v>
+        <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
+        <v>431</v>
+      </c>
+      <c r="B162" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="B162" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C162" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D162" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162">
-        <v>322.35</v>
+        <v>57.57</v>
       </c>
       <c r="G162" t="s">
-        <v>429</v>
+        <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B163" s="1">
-        <v>8720689042758</v>
+        <v>4015588883521</v>
       </c>
       <c r="C163" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D163" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163">
-        <v>359.99</v>
+        <v>57.99</v>
       </c>
       <c r="G163" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B164" s="1">
+        <v>3030050153774</v>
+      </c>
+      <c r="C164" t="s">
+        <v>438</v>
+      </c>
+      <c r="D164" t="s">
+        <v>439</v>
+      </c>
+      <c r="E164">
+        <v>1</v>
+      </c>
+      <c r="F164">
+        <v>59.81</v>
+      </c>
+      <c r="G164" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" t="s">
+        <v>440</v>
+      </c>
+      <c r="B165" s="1">
+        <v>8720689042772</v>
+      </c>
+      <c r="C165" t="s">
+        <v>441</v>
+      </c>
+      <c r="D165" t="s">
+        <v>442</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>59.99</v>
+      </c>
+      <c r="G165" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" t="s">
+        <v>443</v>
+      </c>
+      <c r="B166" s="1">
+        <v>7500435225144</v>
+      </c>
+      <c r="C166" t="s">
+        <v>444</v>
+      </c>
+      <c r="D166" t="s">
+        <v>445</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>60.0</v>
+      </c>
+      <c r="G166" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" t="s">
+        <v>443</v>
+      </c>
+      <c r="B167" s="1">
+        <v>7500435225144</v>
+      </c>
+      <c r="C167" t="s">
+        <v>444</v>
+      </c>
+      <c r="D167" t="s">
+        <v>446</v>
+      </c>
+      <c r="E167">
+        <v>0</v>
+      </c>
+      <c r="F167">
+        <v>60.0</v>
+      </c>
+      <c r="G167" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" t="s">
+        <v>447</v>
+      </c>
+      <c r="B168" s="1">
+        <v>4210201446972</v>
+      </c>
+      <c r="C168" t="s">
+        <v>448</v>
+      </c>
+      <c r="D168" t="s">
+        <v>449</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168">
+        <v>62.51</v>
+      </c>
+      <c r="G168" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" t="s">
+        <v>450</v>
+      </c>
+      <c r="B169" s="1">
+        <v>4015588545306</v>
+      </c>
+      <c r="C169" t="s">
+        <v>451</v>
+      </c>
+      <c r="D169" t="s">
+        <v>452</v>
+      </c>
+      <c r="E169">
+        <v>1</v>
+      </c>
+      <c r="F169">
+        <v>62.99</v>
+      </c>
+      <c r="G169" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" t="s">
+        <v>454</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C170" t="s">
+        <v>455</v>
+      </c>
+      <c r="D170" t="s">
+        <v>456</v>
+      </c>
+      <c r="E170">
+        <v>1</v>
+      </c>
+      <c r="F170">
+        <v>64.14</v>
+      </c>
+      <c r="G170" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" t="s">
+        <v>457</v>
+      </c>
+      <c r="B171" s="1">
+        <v>8700216931533</v>
+      </c>
+      <c r="C171" t="s">
+        <v>458</v>
+      </c>
+      <c r="D171" t="s">
+        <v>459</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171">
+        <v>65.02</v>
+      </c>
+      <c r="G171" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" t="s">
+        <v>460</v>
+      </c>
+      <c r="B172" s="1">
+        <v>8720689021425</v>
+      </c>
+      <c r="C172" t="s">
+        <v>461</v>
+      </c>
+      <c r="D172" t="s">
+        <v>462</v>
+      </c>
+      <c r="E172">
+        <v>0</v>
+      </c>
+      <c r="F172">
+        <v>65.36</v>
+      </c>
+      <c r="G172" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" t="s">
+        <v>463</v>
+      </c>
+      <c r="B173" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C173" t="s">
+        <v>464</v>
+      </c>
+      <c r="D173" t="s">
+        <v>465</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173">
+        <v>66.91</v>
+      </c>
+      <c r="G173" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" t="s">
+        <v>463</v>
+      </c>
+      <c r="B174" s="1">
+        <v>7500435245012</v>
+      </c>
+      <c r="C174" t="s">
+        <v>464</v>
+      </c>
+      <c r="D174" t="s">
+        <v>466</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174">
+        <v>66.91</v>
+      </c>
+      <c r="G174" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" t="s">
+        <v>467</v>
+      </c>
+      <c r="B175" s="1">
+        <v>5038061105629</v>
+      </c>
+      <c r="C175" t="s">
+        <v>468</v>
+      </c>
+      <c r="D175" t="s">
+        <v>469</v>
+      </c>
+      <c r="E175">
+        <v>1</v>
+      </c>
+      <c r="F175">
+        <v>68.99</v>
+      </c>
+      <c r="G175" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" t="s">
+        <v>470</v>
+      </c>
+      <c r="B176" s="1">
+        <v>8006540841396</v>
+      </c>
+      <c r="C176" t="s">
+        <v>471</v>
+      </c>
+      <c r="D176" t="s">
+        <v>472</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176">
+        <v>69.9</v>
+      </c>
+      <c r="G176" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" t="s">
+        <v>474</v>
+      </c>
+      <c r="B177" s="1">
+        <v>4210201448631</v>
+      </c>
+      <c r="C177" t="s">
+        <v>475</v>
+      </c>
+      <c r="D177" t="s">
+        <v>476</v>
+      </c>
+      <c r="E177">
+        <v>0</v>
+      </c>
+      <c r="F177">
+        <v>69.99</v>
+      </c>
+      <c r="G177" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" t="s">
+        <v>477</v>
+      </c>
+      <c r="B178" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C178" t="s">
+        <v>478</v>
+      </c>
+      <c r="D178" t="s">
+        <v>479</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178">
+        <v>69.99</v>
+      </c>
+      <c r="G178" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" t="s">
+        <v>477</v>
+      </c>
+      <c r="B179" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C179" t="s">
+        <v>478</v>
+      </c>
+      <c r="D179" t="s">
+        <v>480</v>
+      </c>
+      <c r="E179">
+        <v>0</v>
+      </c>
+      <c r="F179">
+        <v>69.99</v>
+      </c>
+      <c r="G179" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" t="s">
+        <v>470</v>
+      </c>
+      <c r="B180" s="1">
+        <v>8006540841396</v>
+      </c>
+      <c r="C180" t="s">
+        <v>471</v>
+      </c>
+      <c r="D180" t="s">
+        <v>481</v>
+      </c>
+      <c r="E180">
+        <v>0</v>
+      </c>
+      <c r="F180">
+        <v>70.44</v>
+      </c>
+      <c r="G180" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" t="s">
+        <v>482</v>
+      </c>
+      <c r="B181" s="1">
+        <v>6970810551815</v>
+      </c>
+      <c r="C181" t="s">
+        <v>483</v>
+      </c>
+      <c r="D181" t="s">
+        <v>484</v>
+      </c>
+      <c r="E181">
+        <v>0</v>
+      </c>
+      <c r="F181">
+        <v>70.49</v>
+      </c>
+      <c r="G181" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" t="s">
+        <v>485</v>
+      </c>
+      <c r="B182" s="1">
+        <v>3030050140422</v>
+      </c>
+      <c r="C182" t="s">
+        <v>486</v>
+      </c>
+      <c r="D182" t="s">
+        <v>487</v>
+      </c>
+      <c r="E182">
+        <v>0</v>
+      </c>
+      <c r="F182">
+        <v>70.92</v>
+      </c>
+      <c r="G182" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" t="s">
+        <v>488</v>
+      </c>
+      <c r="B183" s="1">
+        <v>8006540760918</v>
+      </c>
+      <c r="C183" t="s">
+        <v>489</v>
+      </c>
+      <c r="D183" t="s">
+        <v>490</v>
+      </c>
+      <c r="E183">
+        <v>0</v>
+      </c>
+      <c r="F183">
+        <v>72.36</v>
+      </c>
+      <c r="G183" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" t="s">
+        <v>491</v>
+      </c>
+      <c r="B184" s="1">
+        <v>4210201447238</v>
+      </c>
+      <c r="C184" t="s">
+        <v>492</v>
+      </c>
+      <c r="D184" t="s">
+        <v>493</v>
+      </c>
+      <c r="E184">
+        <v>1</v>
+      </c>
+      <c r="F184">
+        <v>72.9</v>
+      </c>
+      <c r="G184" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" t="s">
+        <v>494</v>
+      </c>
+      <c r="B185" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C185" t="s">
+        <v>495</v>
+      </c>
+      <c r="D185" t="s">
+        <v>496</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+      <c r="F185">
+        <v>73.91</v>
+      </c>
+      <c r="G185" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" t="s">
+        <v>494</v>
+      </c>
+      <c r="B186" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C186" t="s">
+        <v>495</v>
+      </c>
+      <c r="D186" t="s">
+        <v>497</v>
+      </c>
+      <c r="E186">
+        <v>0</v>
+      </c>
+      <c r="F186">
+        <v>73.91</v>
+      </c>
+      <c r="G186" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" t="s">
+        <v>494</v>
+      </c>
+      <c r="B187" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C187" t="s">
+        <v>495</v>
+      </c>
+      <c r="D187" t="s">
+        <v>498</v>
+      </c>
+      <c r="E187">
+        <v>0</v>
+      </c>
+      <c r="F187">
+        <v>73.91</v>
+      </c>
+      <c r="G187" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" t="s">
+        <v>499</v>
+      </c>
+      <c r="B188" s="1">
+        <v>4022167065759</v>
+      </c>
+      <c r="C188" t="s">
+        <v>500</v>
+      </c>
+      <c r="D188" t="s">
+        <v>501</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+      <c r="F188">
+        <v>74.39</v>
+      </c>
+      <c r="G188" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" t="s">
+        <v>502</v>
+      </c>
+      <c r="B189" s="1">
+        <v>8720689029155</v>
+      </c>
+      <c r="C189" t="s">
+        <v>503</v>
+      </c>
+      <c r="D189" t="s">
+        <v>504</v>
+      </c>
+      <c r="E189">
+        <v>1</v>
+      </c>
+      <c r="F189">
+        <v>76.58</v>
+      </c>
+      <c r="G189" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190" t="s">
+        <v>505</v>
+      </c>
+      <c r="B190" s="1">
+        <v>6973734685529</v>
+      </c>
+      <c r="C190" t="s">
+        <v>506</v>
+      </c>
+      <c r="D190" t="s">
+        <v>507</v>
+      </c>
+      <c r="E190">
+        <v>0</v>
+      </c>
+      <c r="F190">
+        <v>79.0</v>
+      </c>
+      <c r="G190" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" t="s">
+        <v>508</v>
+      </c>
+      <c r="B191" s="1">
+        <v>8700216655750</v>
+      </c>
+      <c r="C191" t="s">
+        <v>509</v>
+      </c>
+      <c r="D191" t="s">
+        <v>510</v>
+      </c>
+      <c r="E191">
+        <v>0</v>
+      </c>
+      <c r="F191">
+        <v>79.99</v>
+      </c>
+      <c r="G191" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" t="s">
+        <v>380</v>
+      </c>
+      <c r="B192" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C192" t="s">
+        <v>381</v>
+      </c>
+      <c r="D192" t="s">
+        <v>511</v>
+      </c>
+      <c r="E192">
+        <v>1</v>
+      </c>
+      <c r="F192">
+        <v>79.99</v>
+      </c>
+      <c r="G192" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" t="s">
+        <v>512</v>
+      </c>
+      <c r="B193" s="1">
+        <v>4210201415008</v>
+      </c>
+      <c r="C193" t="s">
+        <v>513</v>
+      </c>
+      <c r="D193" t="s">
+        <v>514</v>
+      </c>
+      <c r="E193">
+        <v>0</v>
+      </c>
+      <c r="F193">
+        <v>80.38</v>
+      </c>
+      <c r="G193" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" t="s">
+        <v>515</v>
+      </c>
+      <c r="B194" s="1">
+        <v>8720689021678</v>
+      </c>
+      <c r="C194" t="s">
+        <v>516</v>
+      </c>
+      <c r="D194" t="s">
+        <v>517</v>
+      </c>
+      <c r="E194">
+        <v>1</v>
+      </c>
+      <c r="F194">
+        <v>81.99</v>
+      </c>
+      <c r="G194" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" t="s">
+        <v>518</v>
+      </c>
+      <c r="B195" s="1">
+        <v>8006540730751</v>
+      </c>
+      <c r="C195" t="s">
+        <v>519</v>
+      </c>
+      <c r="D195" t="s">
+        <v>520</v>
+      </c>
+      <c r="E195">
+        <v>0</v>
+      </c>
+      <c r="F195">
+        <v>85.49</v>
+      </c>
+      <c r="G195" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" t="s">
+        <v>521</v>
+      </c>
+      <c r="B196" s="1">
+        <v>8710103875376</v>
+      </c>
+      <c r="C196" t="s">
+        <v>522</v>
+      </c>
+      <c r="D196" t="s">
+        <v>523</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+      <c r="F196">
+        <v>89.31</v>
+      </c>
+      <c r="G196" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" t="s">
+        <v>380</v>
+      </c>
+      <c r="B197" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C197" t="s">
+        <v>381</v>
+      </c>
+      <c r="D197" t="s">
+        <v>524</v>
+      </c>
+      <c r="E197">
+        <v>0</v>
+      </c>
+      <c r="F197">
+        <v>89.99</v>
+      </c>
+      <c r="G197" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" t="s">
+        <v>525</v>
+      </c>
+      <c r="B198" s="1">
+        <v>8710103974161</v>
+      </c>
+      <c r="C198" t="s">
+        <v>526</v>
+      </c>
+      <c r="D198" t="s">
+        <v>527</v>
+      </c>
+      <c r="E198">
+        <v>0</v>
+      </c>
+      <c r="F198">
+        <v>89.99</v>
+      </c>
+      <c r="G198" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" t="s">
+        <v>528</v>
+      </c>
+      <c r="B199" s="1">
+        <v>8720689044219</v>
+      </c>
+      <c r="C199" t="s">
+        <v>529</v>
+      </c>
+      <c r="D199" t="s">
+        <v>530</v>
+      </c>
+      <c r="E199">
+        <v>0</v>
+      </c>
+      <c r="F199">
+        <v>89.99</v>
+      </c>
+      <c r="G199" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" t="s">
+        <v>531</v>
+      </c>
+      <c r="B200" s="1">
+        <v>4210201430865</v>
+      </c>
+      <c r="C200" t="s">
+        <v>532</v>
+      </c>
+      <c r="D200" t="s">
+        <v>533</v>
+      </c>
+      <c r="E200">
+        <v>0</v>
+      </c>
+      <c r="F200">
+        <v>96.63</v>
+      </c>
+      <c r="G200" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" t="s">
+        <v>534</v>
+      </c>
+      <c r="B201" s="1">
+        <v>4210201432630</v>
+      </c>
+      <c r="C201" t="s">
+        <v>535</v>
+      </c>
+      <c r="D201" t="s">
+        <v>536</v>
+      </c>
+      <c r="E201">
+        <v>0</v>
+      </c>
+      <c r="F201">
+        <v>99.77</v>
+      </c>
+      <c r="G201" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" t="s">
+        <v>538</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C202" t="s">
+        <v>539</v>
+      </c>
+      <c r="D202" t="s">
+        <v>540</v>
+      </c>
+      <c r="E202">
+        <v>0</v>
+      </c>
+      <c r="F202">
+        <v>101.98</v>
+      </c>
+      <c r="G202" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" t="s">
+        <v>538</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C203" t="s">
+        <v>539</v>
+      </c>
+      <c r="D203" t="s">
+        <v>541</v>
+      </c>
+      <c r="E203">
+        <v>0</v>
+      </c>
+      <c r="F203">
+        <v>101.98</v>
+      </c>
+      <c r="G203" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" t="s">
+        <v>542</v>
+      </c>
+      <c r="B204" s="1">
+        <v>8006540760277</v>
+      </c>
+      <c r="C204" t="s">
+        <v>543</v>
+      </c>
+      <c r="D204" t="s">
+        <v>544</v>
+      </c>
+      <c r="E204">
+        <v>0</v>
+      </c>
+      <c r="F204">
+        <v>102.12</v>
+      </c>
+      <c r="G204" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" t="s">
+        <v>545</v>
+      </c>
+      <c r="B205" s="1">
+        <v>4210201396888</v>
+      </c>
+      <c r="C205" t="s">
+        <v>546</v>
+      </c>
+      <c r="D205" t="s">
+        <v>547</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205">
+        <v>102.89</v>
+      </c>
+      <c r="G205" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" t="s">
+        <v>548</v>
+      </c>
+      <c r="B206" s="1">
+        <v>4015672110892</v>
+      </c>
+      <c r="C206" t="s">
+        <v>549</v>
+      </c>
+      <c r="D206" t="s">
+        <v>550</v>
+      </c>
+      <c r="E206">
+        <v>0</v>
+      </c>
+      <c r="F206">
+        <v>110.38</v>
+      </c>
+      <c r="G206" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" t="s">
+        <v>552</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C207" t="s">
+        <v>553</v>
+      </c>
+      <c r="D207" t="s">
+        <v>554</v>
+      </c>
+      <c r="E207">
+        <v>0</v>
+      </c>
+      <c r="F207">
+        <v>110.48</v>
+      </c>
+      <c r="G207" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" t="s">
+        <v>555</v>
+      </c>
+      <c r="B208" s="1">
+        <v>4015588883880</v>
+      </c>
+      <c r="C208" t="s">
+        <v>556</v>
+      </c>
+      <c r="D208" t="s">
+        <v>557</v>
+      </c>
+      <c r="E208">
+        <v>0</v>
+      </c>
+      <c r="F208">
+        <v>117.5</v>
+      </c>
+      <c r="G208" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209" t="s">
+        <v>558</v>
+      </c>
+      <c r="B209" s="1">
+        <v>4210201448556</v>
+      </c>
+      <c r="C209" t="s">
+        <v>559</v>
+      </c>
+      <c r="D209" t="s">
+        <v>560</v>
+      </c>
+      <c r="E209">
+        <v>0</v>
+      </c>
+      <c r="F209">
+        <v>134.09</v>
+      </c>
+      <c r="G209" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" t="s">
+        <v>561</v>
+      </c>
+      <c r="B210" s="1">
+        <v>8700216635912</v>
+      </c>
+      <c r="C210" t="s">
+        <v>562</v>
+      </c>
+      <c r="D210" t="s">
+        <v>563</v>
+      </c>
+      <c r="E210">
+        <v>0</v>
+      </c>
+      <c r="F210">
+        <v>134.62</v>
+      </c>
+      <c r="G210" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211" t="s">
+        <v>566</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C211" t="s">
+        <v>567</v>
+      </c>
+      <c r="D211" t="s">
+        <v>568</v>
+      </c>
+      <c r="E211">
+        <v>1</v>
+      </c>
+      <c r="F211">
+        <v>137.4</v>
+      </c>
+      <c r="G211" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" t="s">
+        <v>569</v>
+      </c>
+      <c r="B212" s="1">
+        <v>4260020437453</v>
+      </c>
+      <c r="C212" t="s">
+        <v>570</v>
+      </c>
+      <c r="D212" t="s">
+        <v>571</v>
+      </c>
+      <c r="E212">
+        <v>1</v>
+      </c>
+      <c r="F212">
+        <v>151.17</v>
+      </c>
+      <c r="G212" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213" t="s">
+        <v>572</v>
+      </c>
+      <c r="B213" s="1">
+        <v>4210201446354</v>
+      </c>
+      <c r="C213" t="s">
+        <v>573</v>
+      </c>
+      <c r="D213" t="s">
+        <v>574</v>
+      </c>
+      <c r="E213">
+        <v>1</v>
+      </c>
+      <c r="F213">
+        <v>175.12</v>
+      </c>
+      <c r="G213" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214" t="s">
+        <v>575</v>
+      </c>
+      <c r="B214" s="1">
+        <v>4210201421801</v>
+      </c>
+      <c r="C214" t="s">
+        <v>576</v>
+      </c>
+      <c r="D214" t="s">
+        <v>577</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+      <c r="F214">
+        <v>322.35</v>
+      </c>
+      <c r="G214" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" t="s">
+        <v>578</v>
+      </c>
+      <c r="B215" s="1">
+        <v>8720689042758</v>
+      </c>
+      <c r="C215" t="s">
+        <v>579</v>
+      </c>
+      <c r="D215" t="s">
+        <v>580</v>
+      </c>
+      <c r="E215">
+        <v>0</v>
+      </c>
+      <c r="F215">
+        <v>359.99</v>
+      </c>
+      <c r="G215" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216" t="s">
+        <v>581</v>
+      </c>
+      <c r="B216" s="1">
         <v>8710103747024</v>
       </c>
-      <c r="C164" t="s">
-[...8 lines deleted...]
-      <c r="F164">
+      <c r="C216" t="s">
+        <v>582</v>
+      </c>
+      <c r="D216" t="s">
+        <v>583</v>
+      </c>
+      <c r="E216">
+        <v>0</v>
+      </c>
+      <c r="F216">
         <v>372.86</v>
       </c>
-      <c r="G164" t="s">
-        <v>46</v>
+      <c r="G216" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217" t="s">
+        <v>584</v>
+      </c>
+      <c r="B217" s="1">
+        <v>7500435218092</v>
+      </c>
+      <c r="C217" t="s">
+        <v>585</v>
+      </c>
+      <c r="D217" t="s">
+        <v>586</v>
+      </c>
+      <c r="E217">
+        <v>1</v>
+      </c>
+      <c r="F217">
+        <v>443.7</v>
+      </c>
+      <c r="G217" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" t="s">
+        <v>587</v>
+      </c>
+      <c r="B218" s="1">
+        <v>8700216376655</v>
+      </c>
+      <c r="C218" t="s">
+        <v>588</v>
+      </c>
+      <c r="D218" t="s">
+        <v>589</v>
+      </c>
+      <c r="E218">
+        <v>0</v>
+      </c>
+      <c r="F218">
+        <v>494.4</v>
+      </c>
+      <c r="G218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" t="s">
+        <v>590</v>
+      </c>
+      <c r="B219" s="1">
+        <v>5025232887552</v>
+      </c>
+      <c r="C219" t="s">
+        <v>591</v>
+      </c>
+      <c r="D219" t="s">
+        <v>592</v>
+      </c>
+      <c r="E219">
+        <v>0</v>
+      </c>
+      <c r="F219">
+        <v>505.04</v>
+      </c>
+      <c r="G219" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>