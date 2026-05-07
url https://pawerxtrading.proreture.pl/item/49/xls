--- v1 (2026-03-08)
+++ v2 (2026-05-07)
@@ -12,284 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Cecotec HeatConfort 4000 ThermalPad elektryczna poduszka grzewcza, 35 x 40 cm, 100 W, prostokątna, idealna do lędźwi, szyi, ramion, 9 poziomów temperatury, kontroler LCD</t>
+  </si>
+  <si>
+    <t>B0FKTLB8YT</t>
+  </si>
+  <si>
+    <t>LPNWE374278950</t>
+  </si>
+  <si>
+    <t>spNMZJMTXM1</t>
+  </si>
+  <si>
+    <t>Beurer Poduszka grzewcza HK 41, przytulna poduszka rozgrzewająca z 3 stopniami temperatury i automatycznym wyłączaniem, nadaje się do prania w pralce, wyprodukowano w Europie, biały/szary HK 41 - szary / biały</t>
+  </si>
+  <si>
+    <t>B08JVH98YP</t>
+  </si>
+  <si>
+    <t>LPNHK470851727</t>
+  </si>
+  <si>
+    <t>spL1i98iLN1</t>
+  </si>
+  <si>
+    <t>AAAABBB1003680</t>
+  </si>
+  <si>
+    <t>medisana HP 460 poduszka rozgrzewająca na kark i plecy, 3 poziomy temperatury, ochrona przed przegrzaniem, automatyczne wyłączanie, nadaje się do prania, na plecy, kark i ramiona</t>
+  </si>
+  <si>
+    <t>B09HTW9PJJ</t>
+  </si>
+  <si>
+    <t>LPNHK401786531</t>
+  </si>
+  <si>
+    <t>Beurer HK 25 poduszka grzewcza, przytulna poduszka rozgrzewająca z 3 poziomami temperatury, automatyczne wyłączanie i system bezpieczeństwa, można prać w pralce, 40 x 30 cm, biało-szara HK 25 - podkładka grzewcza</t>
+  </si>
+  <si>
+    <t>B07YSWKQBT</t>
+  </si>
+  <si>
+    <t>LPNHK471324715</t>
+  </si>
+  <si>
+    <t>LPNHK470672236</t>
+  </si>
+  <si>
+    <t>LPNHK451123301</t>
+  </si>
+  <si>
+    <t>spL1i989865</t>
+  </si>
+  <si>
+    <t>Medisana FWS Ogrzewacz Stóp, 3 ustawienia temperatury, automatyczne wyłączanie, ochrona przed przegrzaniem, puszysta, nadająca się do prania wyściółka wewnętrzna, do butów o rozmiarze do 46</t>
+  </si>
+  <si>
+    <t>B07XS5CLD1</t>
+  </si>
+  <si>
+    <t>LPNHK471725932</t>
+  </si>
+  <si>
+    <t>LPNHK447766689</t>
+  </si>
+  <si>
+    <t>LPNHK402163513</t>
+  </si>
+  <si>
+    <t>DAGA Komfortowa podkładka termiczna, technologia Intellisense, miękka tkanina, 5 temperatur, 40 x 35 cm</t>
+  </si>
+  <si>
+    <t>B0B9SYBBX3</t>
+  </si>
+  <si>
+    <t>LPNWE374448820</t>
+  </si>
+  <si>
+    <t>Beurer TS 17 podkładka termiczna, miękki materiał włókniny, antypoślizgowy dzięki mocowaniu za pomocą gumowej taśmy, 3 poziomy temperatury, 150 x 80 cm, system bezpieczeństwa, zdejmowany przełącznik, szary 150 x 80 cm</t>
+  </si>
+  <si>
+    <t>B0DJ2PCZKH</t>
+  </si>
+  <si>
+    <t>LPNHK464272119</t>
+  </si>
+  <si>
+    <t>medisana HS 200 elektryczna poduszka z kamienia wiśniowego z 4 ustawieniami temperatury i automatycznym wyłączaniem, aby złagodzić napięcie i ból, pokrowiec ze 100% bawełny Podkładka grzewcza + pestki wiśni</t>
+  </si>
+  <si>
+    <t>B07ZG3V3X2</t>
+  </si>
+  <si>
+    <t>LPNHK471204927</t>
+  </si>
+  <si>
+    <t>Beurer poduszka grzewcza HK Limited Edition 2023, przytulna poduszka grzewcza z 3 ustawieniami temperatury i automatycznym wyłączaniem, można prać w pralce</t>
+  </si>
+  <si>
+    <t>B0CNCW6BRF</t>
+  </si>
+  <si>
+    <t>LPNHK464235525</t>
+  </si>
+  <si>
+    <t>Medisana HU 665 podgrzewany podszewka, automatyczne wyłączanie, ochrona przed przegrzaniem, 3 poziomy temperatury, zmywalne, ogrzewanie materaca odpowiednie dla wszystkich popularnych materacy, 150 x 80 cm</t>
+  </si>
+  <si>
+    <t>B00N5TOVAS</t>
+  </si>
+  <si>
+    <t>LPNHK444041715</t>
+  </si>
+  <si>
+    <t>spL1i983nl4</t>
+  </si>
+  <si>
+    <t>LPNHK470321586</t>
+  </si>
+  <si>
+    <t>LPNHK451187071</t>
+  </si>
+  <si>
+    <t>LPNHK451043414</t>
+  </si>
+  <si>
+    <t>LPNHK470191166</t>
+  </si>
+  <si>
+    <t>LPNHK470323338</t>
+  </si>
+  <si>
+    <t>Beurer FW 20 Cosy Fußwärmer, elektrische Fußheizung mit 3 Temperaturstufen und Abschaltautomatik, Maschinenwaschbar, grau, 1 Stück (1er Pack) grau, ohne Massagefunktion</t>
+  </si>
+  <si>
+    <t>B07ZS64WFG</t>
+  </si>
+  <si>
+    <t>LPNHK462571512</t>
+  </si>
+  <si>
+    <t>Beurer HK 48 Cosy poduszka grzewcza na sofę z szybkim nagrzewaniem, 3 podświetlane poziomy temperatury i automatyczne wyłączanie, bardzo miękka poduszka dwustronna, z dodatkową poszewką filcową, petrol</t>
+  </si>
+  <si>
+    <t>B0BNJKLPVS</t>
+  </si>
+  <si>
+    <t>LPNHK451056182</t>
+  </si>
+  <si>
+    <t>0788493466991</t>
+  </si>
+  <si>
+    <t>COMFIER Nakładka na fotel do masażu z ciepłem – 10 silników wibracyjnych, masażer pleców na krzesła, nakładka do masażu pleców, prezent dla mężczyzn/kobiet/mamy/taty</t>
+  </si>
+  <si>
+    <t>B08JGF7X24</t>
+  </si>
+  <si>
+    <t>LPNHK446355251</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 Nordic koc elektryczny, przytulny ogrzewany koc o wyglądzie futra, 6 ustawień temperatury, możliwość prania w pralce, z automatycznym wyłączaniem, beżowy / brązowy Nordic 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B08KB3FHGH</t>
+  </si>
+  <si>
+    <t>LPNWE352951146</t>
+  </si>
+  <si>
+    <t>spNM7QY2YZY</t>
+  </si>
+  <si>
+    <t>Beurer FWM 45 elektryczny ogrzewacz do stóp z funkcją masażu, ogrzewania i relaksu dla zmęczonych stóp; z miękką pluszową podszewką brązowy, z funkcją masażu</t>
+  </si>
+  <si>
+    <t>B01KZ2F19W</t>
+  </si>
+  <si>
+    <t>LPNHK470633396</t>
+  </si>
+  <si>
+    <t>Koc termiczny HD 75 od Beurer szarobrązowy 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B075LG1P79</t>
+  </si>
+  <si>
+    <t>LPNHK440059852</t>
+  </si>
+  <si>
+    <t>LPNHK401291764</t>
+  </si>
+  <si>
+    <t>LPNHK446255271</t>
+  </si>
+  <si>
+    <t>LPNHK439336121</t>
+  </si>
+  <si>
+    <t>LPNHK464580350</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 Dark Grey koc elektryczny, przytulnie miękki, ogrzewany, 6 ustawień temperatury, możliwość prania w pralce, z automatycznym wyłączaniem, szczególnie bezpieczny, ciemnoszary, 180 x 130 cm Ciemnoszary 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B0BJKLQW15</t>
+  </si>
+  <si>
+    <t>LPNHK471364880</t>
+  </si>
+  <si>
+    <t>LPNHK451041012</t>
+  </si>
+  <si>
+    <t>LPNHK451179468</t>
+  </si>
+  <si>
+    <t>LPNHK472378214</t>
+  </si>
+  <si>
+    <t>LPNHK470620655</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 Nordic Grey Green Planet koc rozgrzewający, wykonany z materiału pochodzącego z recyklingu, 6 ustawień temperatury, można prać w pralce, z automatycznym wyłączaniem, 180 x 130 cm Nordic Grey 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B0CHGQXSH2</t>
+  </si>
+  <si>
+    <t>LPNHK451042423</t>
+  </si>
+  <si>
+    <t>LPNHK439469650</t>
+  </si>
+  <si>
     <t>Beurer HK 72 mobilny pas grzewczy z akumulatorem litowo-jonowym (poduszka grzewcza do domu i w podróży, z akumulatorem litowo-jonowym) ok. 4 h zasilanie akumulatorowe</t>
   </si>
   <si>
     <t>B00O1A2HYM</t>
   </si>
   <si>
     <t>LPNHK433684096</t>
   </si>
   <si>
-    <t>spL1i989865</t>
-[...200 lines deleted...]
-    <t>AAAABBB1003680</t>
+    <t>Elegancki miękki sztylet Relax Elegancki elektryczny koc z sofą, technologia ogrzewania Intellisense, z miękkim i wygodnym efektem borreguito 160 x 120 cm</t>
+  </si>
+  <si>
+    <t>B0CFLCCDD3</t>
+  </si>
+  <si>
+    <t>LPNWE361340910</t>
+  </si>
+  <si>
+    <t>spW82D0688S</t>
+  </si>
+  <si>
+    <t>DAGA Miękki koc na sofę elektryczny Relax XL, technologia Intellisense, wysokiej jakości tkanina ultradźwiękowa, multi-timer, 6 poziomów temperatury, 140x180 cm</t>
+  </si>
+  <si>
+    <t>B0B9SYVNVB</t>
+  </si>
+  <si>
+    <t>LPNHK347518624</t>
+  </si>
+  <si>
+    <t>spW82D0687c</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -596,892 +653,1007 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B36" sqref="B36"/>
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="265.364" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4211125225919</v>
+        <v>8447420185870</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>66.94</v>
+        <v>19.9</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>4211125400002</v>
+        <v>4211125276850</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>60.16</v>
+        <v>24.99</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="1">
-        <v>4211125400002</v>
+        <v>4211125276850</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>60.16</v>
+        <v>24.99</v>
       </c>
       <c r="G4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1">
-        <v>4211125421069</v>
+        <v>4015588610127</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>54.99</v>
+        <v>26.99</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B6" s="1">
-        <v>4211125421069</v>
+        <v>4211125255022</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>54.99</v>
+        <v>28.8</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1">
-        <v>4211125421069</v>
+        <v>4211125255022</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>54.99</v>
+        <v>28.8</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B8" s="1">
-        <v>4211125421069</v>
+        <v>4211125255022</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8">
-        <v>54.99</v>
+        <v>28.8</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1">
-        <v>4211125421069</v>
+        <v>4015588602580</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>54.99</v>
+        <v>28.9</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1">
-        <v>4211125101923</v>
+        <v>4015588602580</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>54.97</v>
+        <v>28.9</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4015588602580</v>
+      </c>
+      <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>28.9</v>
+      </c>
+      <c r="G11" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1">
-        <v>4211125101923</v>
+        <v>8007403168728</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>54.97</v>
+        <v>31.9</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B13" s="1">
-        <v>4211125101923</v>
+        <v>4211125300838</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>54.97</v>
+        <v>32.99</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4015588611506</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>32.99</v>
+      </c>
+      <c r="G14" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B15" s="1">
-        <v>4211125533939</v>
+        <v>4211125200121</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>52.99</v>
+        <v>34.5</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>42</v>
+      </c>
+      <c r="B16" s="1">
+        <v>4015588891007</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>51.86</v>
+        <v>34.95</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1">
-        <v>4211125276133</v>
+        <v>4015588891007</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>49.99</v>
+        <v>34.95</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18" s="1">
-        <v>4211125531065</v>
+        <v>4015588891007</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>40.99</v>
+        <v>34.95</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B19" s="1">
         <v>4015588891007</v>
       </c>
       <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>34.95</v>
+      </c>
+      <c r="G19" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B20" s="1">
         <v>4015588891007</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
         <v>37.92</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B21" s="1">
         <v>4015588891007</v>
       </c>
       <c r="C21" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>39.99</v>
+      </c>
+      <c r="G21" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B22" s="1">
-        <v>4015588891007</v>
+        <v>4211125531065</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>34.95</v>
+        <v>40.99</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1">
-        <v>4015588891007</v>
+        <v>4211125276133</v>
       </c>
       <c r="C23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+      <c r="F23">
+        <v>49.99</v>
+      </c>
+      <c r="G23" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>4015588891007</v>
+        <v>58</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="C24" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>34.95</v>
+        <v>51.86</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B25" s="1">
-        <v>4211125200121</v>
+        <v>4211125421038</v>
       </c>
       <c r="C25" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>34.5</v>
+        <v>52.9</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="B26" s="1">
-        <v>4211125300838</v>
+        <v>4211125533939</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>32.99</v>
+        <v>52.99</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="B27" s="1">
-        <v>4015588611506</v>
+        <v>4211125101923</v>
       </c>
       <c r="C27" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>32.99</v>
+        <v>54.97</v>
       </c>
       <c r="G27" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B28" s="1">
-        <v>4015588602580</v>
+        <v>4211125101923</v>
       </c>
       <c r="C28" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>28.9</v>
+        <v>54.97</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B29" s="1">
-        <v>4015588602580</v>
+        <v>4211125101923</v>
       </c>
       <c r="C29" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>28.9</v>
+        <v>54.97</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B30" s="1">
-        <v>4015588602580</v>
+        <v>4211125101923</v>
       </c>
       <c r="C30" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="E30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F30">
-        <v>28.9</v>
+        <v>54.97</v>
       </c>
       <c r="G30" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B31" s="1">
-        <v>4211125255022</v>
+        <v>4211125101923</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>28.8</v>
+        <v>54.97</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B32" s="1">
-        <v>4211125255022</v>
+        <v>4211125421069</v>
       </c>
       <c r="C32" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D32" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>28.8</v>
+        <v>54.99</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B33" s="1">
-        <v>4211125255022</v>
+        <v>4211125421069</v>
       </c>
       <c r="C33" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33">
-        <v>28.8</v>
+        <v>54.99</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B34" s="1">
-        <v>4015588610127</v>
+        <v>4211125421069</v>
       </c>
       <c r="C34" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D34" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F34">
-        <v>26.99</v>
+        <v>54.99</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B35" s="1">
-        <v>4211125276850</v>
+        <v>4211125421069</v>
       </c>
       <c r="C35" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D35" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>24.99</v>
+        <v>54.99</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B36" s="1">
-        <v>4211125276850</v>
+        <v>4211125421069</v>
       </c>
       <c r="C36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D36" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>54.99</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4211125400002</v>
+      </c>
+      <c r="C37" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" t="s">
+        <v>84</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>60.16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4211125400002</v>
+      </c>
+      <c r="C38" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>60.16</v>
+      </c>
+      <c r="G38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="1">
+        <v>4211125225919</v>
+      </c>
+      <c r="C39" t="s">
+        <v>87</v>
+      </c>
+      <c r="D39" t="s">
+        <v>88</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>66.94</v>
+      </c>
+      <c r="G39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1">
+        <v>8007403260002</v>
+      </c>
+      <c r="C40" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40">
         <v>1</v>
       </c>
-      <c r="F36">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F40">
+        <v>88.53</v>
+      </c>
+      <c r="G40" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1">
+        <v>8007403168759</v>
+      </c>
+      <c r="C41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
+        <v>95</v>
+      </c>
+      <c r="E41">
+        <v>1</v>
+      </c>
+      <c r="F41">
+        <v>104.99</v>
+      </c>
+      <c r="G41" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>