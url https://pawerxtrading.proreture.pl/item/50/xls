--- v1 (2026-03-08)
+++ v2 (2026-05-07)
@@ -12,749 +12,866 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Oral-B Pulsonic Clean końcówki do szczoteczek do zębów sonicznych, 4 sztuki, nasadki na szczoteczki do zębów Oral-B 4 szt.</t>
+  </si>
+  <si>
+    <t>B089MCBN92</t>
+  </si>
+  <si>
+    <t>LPNHK470437540</t>
+  </si>
+  <si>
+    <t>spL1i98iLN1</t>
+  </si>
+  <si>
+    <t>Mobiclinic, aneroid ciśnieniomierza, pomiar ciśnienia krwi, marka hiszpański, Precision Pump gumy, lekkie, łatwe w użyciu, Arm, Niebieski</t>
+  </si>
+  <si>
+    <t>B07NL6WWWW</t>
+  </si>
+  <si>
+    <t>LPNHK526187716</t>
+  </si>
+  <si>
+    <t>spNMZJMTXM1</t>
+  </si>
+  <si>
+    <t>0761318253358</t>
+  </si>
+  <si>
+    <t>Revlon One-Step 360° wentylowane mocowanie głowicy lokówki</t>
+  </si>
+  <si>
+    <t>B0C9F23NHC</t>
+  </si>
+  <si>
+    <t>LPNHK465763364</t>
+  </si>
+  <si>
+    <t>Philips Sonicare W2 Optimal White, oryginalne wymienne główki szczoteczki, kolor czarny, 2 sztuki w opakowaniu, HX6062/88, Nowy</t>
+  </si>
+  <si>
+    <t>B0DHZRM535</t>
+  </si>
+  <si>
+    <t>LPNHK434860324</t>
+  </si>
+  <si>
+    <t>spL1i989865</t>
+  </si>
+  <si>
+    <t>Pic Solution Classicstethomed zestaw mierników ręcznych i stetoskop 900 g indywidualny</t>
+  </si>
+  <si>
+    <t>B07PBBPZ29</t>
+  </si>
+  <si>
+    <t>LPNWE366195872</t>
+  </si>
+  <si>
+    <t>Braun Exact Series EN10 trymer do uszu i nosa Maszynka do strzyżenia uszu i nosa</t>
+  </si>
+  <si>
+    <t>B000IJ0T0O</t>
+  </si>
+  <si>
+    <t>LPNRP055953006</t>
+  </si>
+  <si>
+    <t>spL1i983nl4</t>
+  </si>
+  <si>
+    <t>Oral-B Pro CrossAction końcówki do elektrycznej szczoteczki do zębów, 6 sztuk, doskonałe czyszczenie zębów z innowacyjnym włosiem w kształcie litery X, oryginalna nasadka do szczoteczki do zębów</t>
+  </si>
+  <si>
+    <t>B0BWNT2NSK</t>
+  </si>
+  <si>
+    <t>LPNHK446201772</t>
+  </si>
+  <si>
+    <t>Beurer PO 30 pulsoksymetr, pomiar nasycenia tlenem (SpO₂) i tętna (puls), oksymetr palca z kolorowym wyświetlaczem, bezbolesne stosowanie na palcu, 6,1 x 3,6 x 3,2 cm, biały szary pojedyncze</t>
+  </si>
+  <si>
+    <t>B00B80JEGC</t>
+  </si>
+  <si>
+    <t>LPNWE375326328</t>
+  </si>
+  <si>
+    <t>Remington wałki do włosów z jonizacją, welurowe pokrycie, 20 wałków w 3 rozmiarach, 30 klipsów + szpilki do mocowania włosów, szybkie nagrzewanie, moc 500W, czarno-różowe, Ionic Rollers H5600</t>
+  </si>
+  <si>
+    <t>B01KLXFKH8</t>
+  </si>
+  <si>
+    <t>LPNHK472894405</t>
+  </si>
+  <si>
+    <t>Oral-B Kids Spiderman końcówki do elektrycznej szczoteczki do zębów, 8 sztuk, bardzo miękkie włosie, nasadka na szczoteczki do zębów Oral-B dla dzieci od 3 lat, opakowanie kompatybilne z skrzynką na</t>
+  </si>
+  <si>
+    <t>B0B5HNGL83</t>
+  </si>
+  <si>
+    <t>LPNHK388126776</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, ceramiczna kratka, koncentrator, zimny nawiew, uchwyt do zawieszenia, moc 2200W, czarna, Pro Air D5210 2200 W</t>
+  </si>
+  <si>
+    <t>B00ECBKODQ</t>
+  </si>
+  <si>
+    <t>LPNRP053948147</t>
+  </si>
+  <si>
+    <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
+  </si>
+  <si>
+    <t>B0B4SCYCLS</t>
+  </si>
+  <si>
+    <t>LPNRP044009346</t>
+  </si>
+  <si>
+    <t>Braun Body Mini Body Golarka Unix, Depilator do ciała dla kobiet i mężczyzn z przycinaniem grzebienia, precyzyjna depilacja do angielskiego, pach, piersi, sucha i na mokro, BS1000, biały bs 1000</t>
+  </si>
+  <si>
+    <t>B08L9RRNY5</t>
+  </si>
+  <si>
+    <t>LPNHK434012620</t>
+  </si>
+  <si>
+    <t>Oral-B Vitality Pro 4210201426967 Szczoteczka do Zębów, Fioletowy, 1 sztuka</t>
+  </si>
+  <si>
+    <t>B0B4SG34QP</t>
+  </si>
+  <si>
+    <t>LPNHK434960640</t>
+  </si>
+  <si>
+    <t>medisana PM 100 pulsoksymetr, pomiar nasycenia krwi tlenem, pulsoksymetr na palec z wyświetlaczem OLED i obsługą jednym przyciskiem biały</t>
+  </si>
+  <si>
+    <t>B00NWUVL5S</t>
+  </si>
+  <si>
+    <t>LPNWE375950643</t>
+  </si>
+  <si>
+    <t>LPNWE377095725</t>
+  </si>
+  <si>
+    <t>0074590552614</t>
+  </si>
+  <si>
+    <t>Remington Barba maszynka do brody MB320C dla mężczyzn z ceramicznymi ostrzami i regulowanym grzebieniem do brody o różnych długościach</t>
+  </si>
+  <si>
+    <t>B000OS72Y0</t>
+  </si>
+  <si>
+    <t>LPNHK401868900</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Precision Clean głowica elektrycznej szczoteczki do zębów, w kształcie litery X i kątowe włosie do głębszego usuwania płytki nazębnej, zestaw 10 głowic szczoteczek do zębów, nadaje się do</t>
+  </si>
+  <si>
+    <t>B0BWNSQDC1</t>
+  </si>
+  <si>
+    <t>LPNHK446114052</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
+  </si>
+  <si>
+    <t>B0BWNT8WG5</t>
+  </si>
+  <si>
+    <t>LPNHK451303632</t>
+  </si>
+  <si>
+    <t>LPNHK464152839</t>
+  </si>
+  <si>
+    <t>Philips Sonicare W2 Optimal White, oryginalne wymienne główki szczoteczki, kolor czarny, 4 sztuki w opakowaniu, HX6064/88, Nowy 4 Sztuki Nowy</t>
+  </si>
+  <si>
+    <t>B0DHZN7Q4Q</t>
+  </si>
+  <si>
+    <t>LPNHK465795912</t>
+  </si>
+  <si>
+    <t>OMRON X2 Basic – automatyczny ciśnieniomierz naramienny do użytku domowego</t>
+  </si>
+  <si>
+    <t>B08NXBRYFJ</t>
+  </si>
+  <si>
+    <t>LPNWE376965569</t>
+  </si>
+  <si>
+    <t>LPNWE375901022</t>
+  </si>
+  <si>
+    <t>LPNWE377377003</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka, idealna dla włosów krótkich i średnich, 2 wymienne nasadki (25mm/38mm), koncentrator, 2 ust. Temperatury i prędkości, obrotowy przewód, moc 800W, Blow and Dry, AS7300 Do włosów krótkich i średnich</t>
+  </si>
+  <si>
+    <t>B0B8YYC9TL</t>
+  </si>
+  <si>
+    <t>LPNHK451167727</t>
+  </si>
+  <si>
+    <t>Elektryczna szczoteczka do zębów OralB Pro Kids dla dzieci, Spider-Man Marvel, 1 miękka szczotka, 1 etui podróżne, timer i wibracje, akumulator do ładowania, 4 naklejki, 3 lata i więcej (opakowanie</t>
+  </si>
+  <si>
+    <t>B0C6M8G44N</t>
+  </si>
+  <si>
+    <t>LPNRP055997150</t>
+  </si>
+  <si>
+    <t>Beurer BM 25 Ciśnieniomierz Naramienny, Łatwy w Obsłudze za Pomocą Przycisku, Optymalny Pomiar Dzięki Kontroli Dopasowania Mankietu, ze złączem USB-C, Mankiet Długość 22-42 cm</t>
+  </si>
+  <si>
+    <t>B0DSW11C1S</t>
+  </si>
+  <si>
+    <t>LPNWE377331788</t>
+  </si>
+  <si>
+    <t>OMRON RS1 Automatyczny ciśnieniomierz nadgarstkowy, potwierdzony klinicznie, ciśnieniomierz z uformowanym mankietem 13,5-21,5 cm, dokładny pomiar, kontrola siedzenia mankietów</t>
+  </si>
+  <si>
+    <t>B07LGVPVPJ</t>
+  </si>
+  <si>
+    <t>LPNHK526774058</t>
+  </si>
+  <si>
+    <t>LPNRP052215656</t>
+  </si>
+  <si>
+    <t>Profesjonalna maszynka do strzyżenia włosów Barberboss, trymer do brody, golarka dla mężczyzn i chłopców, wodoodporna akumulatorowa maszynka do strzyżenia włosów, wyświetlacz LED, QR-2081</t>
+  </si>
+  <si>
+    <t>B08FCYZ5B3</t>
+  </si>
+  <si>
+    <t>LPNHK451182354</t>
+  </si>
+  <si>
+    <t>Remington lokówka do włosów, duże loki 32mm, technologia OPTIheat chroni włosy, powłoka ceramiczna, wyświetlacz LCD, temp. 120°C do 210°C, kabel 3m, nagrzewanie w 30sek., Proluxe CI9132 Lokówka (do dużych loków)</t>
+  </si>
+  <si>
+    <t>B01KLXFBI6</t>
+  </si>
+  <si>
+    <t>LPNHK464585135</t>
+  </si>
+  <si>
+    <t>Philips Sonicare C1 ProResults, oryginalne wymienne główki szczoteczki, kolor biały, 8 sztuk w opakowaniu, HX6018/87, Nowy</t>
+  </si>
+  <si>
+    <t>B0DHZQB3SL</t>
+  </si>
+  <si>
+    <t>LPNHK464697378</t>
+  </si>
+  <si>
+    <t>Mobiclinic®, Materac przeciwodleżynowy z powietrzem zmiennym, Cichy silnik, Mobi 1, Pilot zdalnego sterowania, 200 x 90 x 7, Zestaw naprawczy, Europejska marka, 130 Cells, Beżowy</t>
+  </si>
+  <si>
+    <t>B07DDHPNV2</t>
+  </si>
+  <si>
+    <t>LPNWE347073810</t>
+  </si>
+  <si>
+    <t>0761318522362</t>
+  </si>
+  <si>
+    <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
+  </si>
+  <si>
+    <t>B0D98PWHXN</t>
+  </si>
+  <si>
+    <t>LPNHK465202129</t>
+  </si>
+  <si>
+    <t>LPNHK401580218</t>
+  </si>
+  <si>
+    <t>LPNHK470198652</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Cross Action Elektryczne szczoteczki do zębów, opakowanie 12 sztuk, odpowiednie do skrzynki pocztowej</t>
+  </si>
+  <si>
+    <t>B0BWNRTRMQ</t>
+  </si>
+  <si>
+    <t>LPNRP056663355</t>
+  </si>
+  <si>
+    <t>Philips Sonicare Oryginalne standardowe głowice do szczoteczek sonicznych ProResults – zestaw 8 szt. w kolorze białym (model HX6018/07) 8 sztuk</t>
+  </si>
+  <si>
+    <t>B00E6HAOAY</t>
+  </si>
+  <si>
+    <t>LPNRP055732893</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Sensitive Clean, Wymienne Końcówki Z Okrągłymi Główkami Dla Delikatnego Mycia Zębów I Ochrony Dziąseł, Pasują Do Szczoteczek Elektrycznych Poza Pulsonic i iO, Zestaw 12 Sztuk, Białe</t>
+  </si>
+  <si>
+    <t>B0BWNV5VT2</t>
+  </si>
+  <si>
+    <t>LPNHK434451262</t>
+  </si>
+  <si>
+    <t>LPNHK434010605</t>
+  </si>
+  <si>
+    <t>Oral-B Pro CrossAction Wymienne Końcówki Z Okrągłymi Główkami Dla Dokładnego, Delikatnego Mycia Zębów, Pasują Do Szczoteczek Elektrycznych Poza Pulsonic i iO, Zestaw 12 Sztuk, Czarne 12 Sztuk: Czarne</t>
+  </si>
+  <si>
+    <t>B0BWNSM382</t>
+  </si>
+  <si>
+    <t>LPNHK470831748</t>
+  </si>
+  <si>
+    <t>Panasonic Flexible Nose Hair Trimmer Trymer do Nosa i Twarzy, Czarny, 38 x 34 x 164 mm, Weight If Any Pojedynczy</t>
+  </si>
+  <si>
+    <t>B07H39BLHP</t>
+  </si>
+  <si>
+    <t>LPNHK446657566</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Precision Clean głowica elektrycznej szczoteczki do zębów, w kształcie litery X i kątowe włosie do głębszego usuwania płytki nazębnej, zestaw 12 głowic szczoteczek do zębów, nadaje się do</t>
+  </si>
+  <si>
+    <t>B0BWNVMKTH</t>
+  </si>
+  <si>
+    <t>LPNHK451041080</t>
+  </si>
+  <si>
+    <t>Philips Sonicare Original C3 Premium Plaque Defence standardowe głowice do szczoteczek do zębów, 4 sztuki w kolorze czarnym (model HX9044/33)</t>
+  </si>
+  <si>
+    <t>B072J4KBGC</t>
+  </si>
+  <si>
+    <t>LPNHK447833668</t>
+  </si>
+  <si>
+    <t>Braun S5 4210201448679 Maszynka do Włosów, Czarny, 3 do 35 mm</t>
+  </si>
+  <si>
+    <t>B0BT56CP5G</t>
+  </si>
+  <si>
+    <t>LPNHK440533238</t>
+  </si>
+  <si>
+    <t>Philips Elektryczna szczoteczka do zębów Sonicare For Kids - HX3603/01 specjalna edycja szczoteczki elektrycznej Design a Pet z naklejkami dla dzieci w kształcie zwierzątek etui</t>
+  </si>
+  <si>
+    <t>B0C53SJRWJ</t>
+  </si>
+  <si>
+    <t>LPNHK402808536</t>
+  </si>
+  <si>
+    <t>Oral-B Pro Sensitive Clean Części zamienne do elektrycznej szczoteczki do zębów, zestaw 10 głowic, kolor biały - oryginalny (rozmiar skrzynki na listy) Nowa wersja (Skrzynka pocztowa)</t>
+  </si>
+  <si>
+    <t>B0BWNTF2YF</t>
+  </si>
+  <si>
+    <t>LPNHK434534390</t>
+  </si>
+  <si>
+    <t>Philips Maszynka do strzyżenia włosów z serii 5000 z technologią Trim-n-Flow Pro (model HC5630/15) 3 grzebienie i 1 akc.</t>
+  </si>
+  <si>
+    <t>B07TPW789G</t>
+  </si>
+  <si>
+    <t>LPNHK401686372</t>
+  </si>
+  <si>
+    <t>Remington Barttrimmer Herren [inkl XL-langer Vollbart Aufsatz/0,4mm-35mm/Titan selbstschärf. Klingen] Bartschneider Set (3 Aufsteckkämme:Stoppel/kurz/XL, Netz-/Akkubetrieb, Langhaarschneider) MB4046 Barttrimmer pojedyncze</t>
+  </si>
+  <si>
+    <t>B08D49CC48</t>
+  </si>
+  <si>
+    <t>LPNHK439160159</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
+  </si>
+  <si>
+    <t>B09RN56DKH</t>
+  </si>
+  <si>
+    <t>LPNHK470676269</t>
+  </si>
+  <si>
+    <t>Beurer IH 16 Inhalator z Technologią Sprężonego Powietrza, Kompaktowa Konstrukcja, do Leczenia Górnych i Dolnych Dróg Oddechowych, Odpowiedni dla Dorosłych i Dzieci, Łatwość Czyszczenia Nowy design w kolorze szarym</t>
+  </si>
+  <si>
+    <t>B0DJ2P7SFV</t>
+  </si>
+  <si>
+    <t>LPNHK471108288</t>
+  </si>
+  <si>
+    <t>LPNHK471679226</t>
+  </si>
+  <si>
+    <t>QP2824/31 ONE BLADE HYBRID ONLINE AMAZON</t>
+  </si>
+  <si>
+    <t>B0DXLBZF4Q</t>
+  </si>
+  <si>
+    <t>LPNHK433494456</t>
+  </si>
+  <si>
+    <t>Remington szczotka do włosów z jonizacją 2w1 (prostuje i stylizuje), keratynowa powłoka ceramiczna wzbogacona olejkiem migdałowym, 3 optymalne ustawienia temperatury 150-230°C,Keratin Protect, CB7480 Szczotka prostująca</t>
+  </si>
+  <si>
+    <t>B073ZDGXYV</t>
+  </si>
+  <si>
+    <t>LPNHK472909783</t>
+  </si>
+  <si>
+    <t>Oral-B iO Ultimate Clean Black wymienne okrągłe końcówki do szczoteczki elektrycznej z technologią magnetyczną dla lepszego czyszczenia zębów; w zestawie 8 sztuk, czarne</t>
+  </si>
+  <si>
+    <t>B0B1DV8KG8</t>
+  </si>
+  <si>
+    <t>LPNHK470786193</t>
+  </si>
+  <si>
+    <t>Philips Sonicare For Kids, elektrische Schallzahnbürste mit App, für Kinder ab 3 Jahren, mit SmarTimer und QuadPacer für eine gründliche Reinigung, Rosa, Modell HX6352/42</t>
+  </si>
+  <si>
+    <t>B08C179W19</t>
+  </si>
+  <si>
+    <t>LPNHK331869760</t>
+  </si>
+  <si>
+    <t>Braun Satin Hair 5 AS 530 lokówka do włosów na gorące powietrze z nakładką objętościową i specjalnymi końcówkami do stylizacji Szczotka do loków na gorące powietrze pojedyncze</t>
+  </si>
+  <si>
+    <t>B001H1JD7C</t>
+  </si>
+  <si>
+    <t>LPNHK434644474</t>
+  </si>
+  <si>
+    <t>Oral-B Io 10 8006540759912 Elektryczna Szczoteczka, Czarny, 360° Szczoteczka do zębów + 1 wkład</t>
+  </si>
+  <si>
+    <t>B0B4WQXL21</t>
+  </si>
+  <si>
+    <t>LPNRP058135085</t>
+  </si>
+  <si>
+    <t>LPNHK401931961</t>
+  </si>
+  <si>
+    <t>Philips Satinelle Essential Compact depilator BRE275/30 – łatwa depilacja, gładka skóra przez cały tydzień</t>
+  </si>
+  <si>
+    <t>B098XNPJZD</t>
+  </si>
+  <si>
+    <t>LPNRP053376323</t>
+  </si>
+  <si>
+    <t>0761318452829</t>
+  </si>
+  <si>
+    <t>REVLON PROFESSIONAL Profesjonalna suszarka do włosów One-Step i Volumiser do włosów średniej długości i krótkich, RVDR5282UKE</t>
+  </si>
+  <si>
+    <t>B08C8GR6Q9</t>
+  </si>
+  <si>
+    <t>LPNHK471299820</t>
+  </si>
+  <si>
+    <t>LPNHK471155690</t>
+  </si>
+  <si>
+    <t>LPNHK451051932</t>
+  </si>
+  <si>
+    <t>LPNHK298696077</t>
+  </si>
+  <si>
+    <t>Oral-B iO błyszcząca biel, oryginalne końcówki do elektrycznych szczoteczek do zębów Oral-B iO, wybielanie zębów, czarne, 8 sztuk</t>
+  </si>
+  <si>
+    <t>B0DP1V3X65</t>
+  </si>
+  <si>
+    <t>LPNHK446608446</t>
+  </si>
+  <si>
+    <t>Philips Sonicare ProResults Standardowe Główki Szczoteczki Biały, 10 sztuki (Model HX6010/32) 10 pack</t>
+  </si>
+  <si>
+    <t>B0BGXN63ZS</t>
+  </si>
+  <si>
+    <t>LPNHE990239939</t>
+  </si>
+  <si>
+    <t>Oral-B Elektryczna szczoteczka do zębów dla juniorów z mrożonym lodem + 6 lat, czujnik ciśnienia, uczy prawidłowego szczotkowania, może być używana z Disney Magic Timer, 2 głowice, 1 szczoteczka do</t>
+  </si>
+  <si>
+    <t>B0C6MCJ67Y</t>
+  </si>
+  <si>
+    <t>LPNHK401789660</t>
+  </si>
+  <si>
+    <t>Remington HC5810 OLD HC5810</t>
+  </si>
+  <si>
+    <t>B09RNBFS2C</t>
+  </si>
+  <si>
+    <t>LPNHK267131121</t>
+  </si>
+  <si>
+    <t>LPNHK374657788</t>
+  </si>
+  <si>
+    <t>LPNRP045807007</t>
+  </si>
+  <si>
+    <t>LPNHK434594206</t>
+  </si>
+  <si>
+    <t>LPNHK440254096</t>
+  </si>
+  <si>
+    <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
+  </si>
+  <si>
+    <t>B09RPH1148</t>
+  </si>
+  <si>
+    <t>LPNHK464798857</t>
+  </si>
+  <si>
+    <t>Philips Electric Shaver Series 3000x golarka elektryczna na mokro i sucho, kolor czarny, z technologią SkinProtect, maszynka do golenia dla mężczyzn (model X3001/00)</t>
+  </si>
+  <si>
+    <t>B0CHMN5BJS</t>
+  </si>
+  <si>
+    <t>LPNHK439516845</t>
+  </si>
+  <si>
+    <t>LPNHK464180672</t>
+  </si>
+  <si>
+    <t>LPNHK464879659</t>
+  </si>
+  <si>
+    <t>LPNHK471425259</t>
+  </si>
+  <si>
+    <t>Imetec Bellissima My Pro Diffon ceramiczna szczotka na gorące powietrze do włosów kręconych, technologia ceramiczna, 700 W, 2 kombinacje powietrza i temperatury, bez efektu kruszenia</t>
+  </si>
+  <si>
+    <t>B08LVXG2V1</t>
+  </si>
+  <si>
+    <t>LPNWE375233000</t>
+  </si>
+  <si>
+    <t>Beurer HT 22 urządzenie do usuwania rozdwojonych końcówek włosów szybko i skutecznie, bez utraty długości dla zdrowych włosów, z wyświetlaczem LED, czas pracy baterii 2 h, różowy</t>
+  </si>
+  <si>
+    <t>B09VLCJ2X5</t>
+  </si>
+  <si>
+    <t>LPNHK451032730</t>
+  </si>
+  <si>
+    <t>Braun Silk-épil 3, przewodowy depilator damski do usuwania włosów, nasadki do golarki, trymera i masażu ciała, 3-202, malinowy</t>
+  </si>
+  <si>
+    <t>B0CQRX2KHZ</t>
+  </si>
+  <si>
+    <t>LPNHK439317712</t>
+  </si>
+  <si>
+    <t>Philips BT5515 / 15 Trymer do Brody 3 akcesoria</t>
+  </si>
+  <si>
+    <t>B07M5B1L9S</t>
+  </si>
+  <si>
+    <t>LPNHK401654284</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
+  </si>
+  <si>
+    <t>B0DP1MRNXM</t>
+  </si>
+  <si>
+    <t>LPNHK451063136</t>
+  </si>
+  <si>
+    <t>Philips Sonicare 4100 Elektryczna Szczoteczka do Zębów dla Dorosłych z 1 Główką Szczoteczki Sonicznej Philips W2 Optimal White, Smukłym Etui Podróżnym i Ładowarką USB (Model HX3683/33)</t>
+  </si>
+  <si>
+    <t>B0CHMM172Z</t>
+  </si>
+  <si>
+    <t>LPNHK401992283</t>
+  </si>
+  <si>
+    <t>Braun Kosiarka All-In-One Series</t>
+  </si>
+  <si>
+    <t>B0DQWP1XBB</t>
+  </si>
+  <si>
+    <t>LPNHK401922750</t>
+  </si>
+  <si>
+    <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, technologia BeardSense, zbiornik na włosy, 100% wodoodporności, etui podróżne, model BT5765/15</t>
+  </si>
+  <si>
+    <t>B0F71KRBPP</t>
+  </si>
+  <si>
+    <t>LPNHK401614523</t>
+  </si>
+  <si>
+    <t>Braun Series 5 51-B1000s Golarka, Niebieski, 3 Ostrza</t>
+  </si>
+  <si>
+    <t>B0B3JBYXG8</t>
+  </si>
+  <si>
+    <t>LPNHK440453530</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
+  </si>
+  <si>
+    <t>B09RNCQSJL</t>
+  </si>
+  <si>
+    <t>LPNHK434623662</t>
+  </si>
+  <si>
+    <t>LPNHK433734869</t>
+  </si>
+  <si>
+    <t>LPNHK401728898</t>
+  </si>
+  <si>
+    <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
+  </si>
+  <si>
+    <t>B0CG6VGPM4</t>
+  </si>
+  <si>
+    <t>LPNHK451250764</t>
+  </si>
+  <si>
+    <t>LPNHK390063820</t>
+  </si>
+  <si>
+    <t>Braun Series 3 8006540835265 Golarka Elektryczna, Czarny/Szary, 3 w 1</t>
+  </si>
+  <si>
+    <t>B0C1PZYCVZ</t>
+  </si>
+  <si>
+    <t>LPNHK429451024</t>
+  </si>
+  <si>
+    <t>Philips Sonicare Power Flosser 3000 bezprzewodowy irygator do jamy ustnej, do zębów, dziąseł i zębów, w kolorze czarnym (model HX3826/33) Black</t>
+  </si>
+  <si>
+    <t>B0CDB2TS8M</t>
+  </si>
+  <si>
+    <t>LPNHK401636382</t>
+  </si>
+  <si>
+    <t>0073950233606</t>
+  </si>
+  <si>
+    <t>Waterpik Irygator do jamy ustnej WP-662EU Ultra Professional, czarny</t>
+  </si>
+  <si>
+    <t>B073WG78NP</t>
+  </si>
+  <si>
+    <t>LPNHK465864856</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
+  </si>
+  <si>
+    <t>B0BS1WCG38</t>
+  </si>
+  <si>
+    <t>LPNHK401719556</t>
+  </si>
+  <si>
+    <t>Braun Trymer do brody Series 9, z 7 narzędziami fryzjerskimi, Power Boost i ostrzem ProBlade przez całe życie, czas pracy akumulatora 180 min, z wygaszeniem, 52 długości, precyzyjne koło i blokada,</t>
+  </si>
+  <si>
+    <t>B0DQWQY32P</t>
+  </si>
+  <si>
+    <t>LPNHK434713443</t>
+  </si>
+  <si>
+    <t>073950320481</t>
+  </si>
+  <si>
+    <t>Irygator Waterpik Bezprzewodowy Cordless Advanced, 3 Ustawienia Ciśnienia, Usuwanie Płytki Nazębnej, Idealny w Podróż i do Małej Łazienki, Zasilanie Akumulatorowe USB, Kolor Niebieski (WP-583EU)</t>
+  </si>
+  <si>
+    <t>B0CPT6XPCM</t>
+  </si>
+  <si>
+    <t>LPNWE377104245</t>
+  </si>
+  <si>
+    <t>spNC4ZHLQB3</t>
+  </si>
+  <si>
+    <t>Beurer MG 185 Pistolet do masażu, pistolet do masażu z 5 nasadkami, mocny masaż punktów spustowych, rozluźnienie napięć, masażer mięśni z 9 poziomami intensywności, z akumulatorem MG 185 - 5 nasadek, 9 poziomów intensywności</t>
+  </si>
+  <si>
+    <t>B09QCDG6HM</t>
+  </si>
+  <si>
+    <t>LPNHK433584590</t>
+  </si>
+  <si>
+    <t>Philips Sonicare DiamondClean Prestige 9900 elektryczna soniczna szczoteczka do zębów z wysokiej klasy główką szczoteczki A3 typu All-in-One i etui do ładowania w kolorze szampańskim (model HX9992/11) Champagne</t>
+  </si>
+  <si>
+    <t>B08W23J183</t>
+  </si>
+  <si>
+    <t>LPNHK401899805</t>
+  </si>
+  <si>
     <t>Ghd Gold 99350148928 Prostownica, Czarny, 185ºC Nowe opakowanie</t>
   </si>
   <si>
     <t>B0CCYPDLCQ</t>
   </si>
   <si>
     <t>LPNHK433527479</t>
-  </si>
-[...667 lines deleted...]
-    <t>LPNHK470437540</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1061,2064 +1178,2386 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G87"/>
+  <dimension ref="A1:G101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B87" sqref="B87"/>
+      <selection activeCell="B101" sqref="B101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="265.364" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>5060777122850</v>
+        <v>4210201299813</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>236.0</v>
+        <v>12.95</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>8710103962878</v>
+        <v>8436036557355</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>204.9</v>
+        <v>13.81</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>93.99</v>
+        <v>14.95</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="1">
-        <v>8006540977804</v>
+        <v>8720689035217</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>89.99</v>
+        <v>14.99</v>
       </c>
       <c r="G5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="1" t="s">
-        <v>22</v>
+      <c r="B6" s="1">
+        <v>8058090006220</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>87.79</v>
+        <v>17.13</v>
       </c>
       <c r="G6" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="1">
-        <v>8720689011044</v>
+        <v>4210201574620</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7">
-        <v>80.31</v>
+        <v>19.0</v>
       </c>
       <c r="G7" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="1">
-        <v>8006540835265</v>
+        <v>8006540860229</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>74.24</v>
+        <v>19.95</v>
       </c>
       <c r="G8" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" s="1">
-        <v>8720689018418</v>
+        <v>4211125608569</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9">
-        <v>73.91</v>
+        <v>19.99</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B10" s="1">
-        <v>8720689018418</v>
+        <v>4008496872879</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10">
-        <v>73.91</v>
+        <v>21.35</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B11" s="1">
-        <v>5038061140309</v>
+        <v>4210201435914</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>69.99</v>
+        <v>21.93</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B12" s="1">
-        <v>5038061140309</v>
+        <v>4008496790913</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>69.99</v>
+        <v>22.99</v>
       </c>
       <c r="G12" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B13" s="1">
-        <v>5038061140309</v>
+        <v>4210201427063</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>69.99</v>
+        <v>23.92</v>
       </c>
       <c r="G13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B14" s="1">
-        <v>4210201432197</v>
+        <v>4210201313922</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>67.49</v>
+        <v>24.81</v>
       </c>
       <c r="G14" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B15" s="1">
-        <v>8720689022606</v>
+        <v>4210201426967</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15">
-        <v>59.99</v>
+        <v>24.95</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B16" s="1">
-        <v>7500435245036</v>
+        <v>4015588794551</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>59.99</v>
+        <v>24.95</v>
       </c>
       <c r="G16" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B17" s="1">
-        <v>8720689042772</v>
+        <v>4015588794551</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>59.99</v>
+        <v>24.95</v>
       </c>
       <c r="G17" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>8700216655682</v>
+        <v>59</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>59.01</v>
+        <v>24.99</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B19" s="1">
-        <v>8710103885641</v>
+        <v>8006540862018</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>57.99</v>
+        <v>24.99</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>7500435224956</v>
+        <v>8006540861981</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20">
-        <v>52.83</v>
+        <v>27.68</v>
       </c>
       <c r="G20" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B21" s="1">
-        <v>4211125581329</v>
+        <v>8006540861981</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>50.99</v>
+        <v>27.68</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B22" s="1">
-        <v>5038061140057</v>
+        <v>8720689035064</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>49.99</v>
+        <v>27.99</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B23" s="1">
-        <v>8720689018920</v>
+        <v>4015672112858</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>49.99</v>
+        <v>28.07</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B24" s="1">
-        <v>5038061140057</v>
+        <v>4015672112858</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24">
-        <v>49.99</v>
+        <v>28.07</v>
       </c>
       <c r="G24" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B25" s="1">
-        <v>5038061140057</v>
+        <v>4015672112858</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>49.99</v>
+        <v>28.07</v>
       </c>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B26" s="1">
-        <v>5038061140057</v>
+        <v>5038061142327</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>49.99</v>
+        <v>29.38</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B27" s="1">
-        <v>5038061140170</v>
+        <v>8006540773390</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>49.0</v>
+        <v>29.99</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>5038061140170</v>
+        <v>4211125103842</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>49.0</v>
+        <v>29.99</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="B29" s="1">
-        <v>5038061140170</v>
+        <v>4015672111097</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29">
-        <v>49.0</v>
+        <v>30.98</v>
       </c>
       <c r="G29" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="B30" s="1">
-        <v>5038061140170</v>
+        <v>8006540862018</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>49.0</v>
+        <v>31.06</v>
       </c>
       <c r="G30" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="B31" s="1">
-        <v>5038061140170</v>
+        <v>5060515225058</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F31">
-        <v>49.0</v>
+        <v>32.14</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>8006540774724</v>
+        <v>4008496872770</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>47.99</v>
+        <v>33.61</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="B33" s="1">
-        <v>8720689005678</v>
+        <v>8720689036788</v>
       </c>
       <c r="C33" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>47.9</v>
+        <v>33.96</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="B34" s="1">
-        <v>8700216774192</v>
+        <v>8436036556341</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34">
-        <v>47.47</v>
+        <v>34.95</v>
       </c>
       <c r="G34" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35">
-        <v>47.31</v>
+        <v>34.99</v>
       </c>
       <c r="G35" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F36">
-        <v>47.31</v>
+        <v>34.99</v>
       </c>
       <c r="G36" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
-        <v>47.31</v>
+        <v>34.99</v>
       </c>
       <c r="G37" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>108</v>
+      </c>
+      <c r="B38" s="1">
+        <v>8006540859827</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F38">
-        <v>47.31</v>
+        <v>35.08</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B39" s="1">
-        <v>8710103992707</v>
+        <v>8710103645054</v>
       </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>44.59</v>
+        <v>35.34</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>8006540759912</v>
+        <v>8006540859933</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>43.04</v>
+        <v>35.95</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B41" s="1">
-        <v>8006540759912</v>
+        <v>8006540859933</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>43.04</v>
+        <v>35.95</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="B42" s="1">
-        <v>3030050182422</v>
+        <v>8006540859926</v>
       </c>
       <c r="C42" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>42.9</v>
+        <v>35.99</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="B43" s="1">
-        <v>8710103948469</v>
+        <v>5025232876976</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
-        <v>41.42</v>
+        <v>35.99</v>
       </c>
       <c r="G43" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="B44" s="1">
-        <v>4210201434832</v>
+        <v>8006540855683</v>
       </c>
       <c r="C44" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>41.08</v>
+        <v>36.11</v>
       </c>
       <c r="G44" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B45" s="1">
-        <v>4008496938575</v>
+        <v>8710103805625</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45">
-        <v>40.53</v>
+        <v>36.51</v>
       </c>
       <c r="G45" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="B46" s="1">
-        <v>5038061112467</v>
+        <v>4210201448679</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>39.99</v>
+        <v>37.07</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="B47" s="1">
-        <v>5038061140149</v>
+        <v>8720689018777</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47">
-        <v>39.99</v>
+        <v>37.58</v>
       </c>
       <c r="G47" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="B48" s="1">
-        <v>4211125103569</v>
+        <v>8006540862094</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F48">
-        <v>39.99</v>
+        <v>39.06</v>
       </c>
       <c r="G48" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="B49" s="1">
-        <v>5038061140149</v>
+        <v>8710103897842</v>
       </c>
       <c r="C49" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>39.99</v>
+        <v>39.32</v>
       </c>
       <c r="G49" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="B50" s="1">
-        <v>8720689040099</v>
+        <v>5038061112467</v>
       </c>
       <c r="C50" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="E50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F50">
         <v>39.99</v>
       </c>
       <c r="G50" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="B51" s="1">
-        <v>8710103897842</v>
+        <v>5038061140149</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>39.32</v>
+        <v>39.99</v>
       </c>
       <c r="G51" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="B52" s="1">
-        <v>8006540862094</v>
+        <v>4211125103569</v>
       </c>
       <c r="C52" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F52">
-        <v>39.06</v>
+        <v>39.99</v>
       </c>
       <c r="G52" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="B53" s="1">
-        <v>8720689018777</v>
+        <v>5038061140149</v>
       </c>
       <c r="C53" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>37.58</v>
+        <v>39.99</v>
       </c>
       <c r="G53" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B54" s="1">
-        <v>4210201448679</v>
+        <v>8720689040099</v>
       </c>
       <c r="C54" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>37.07</v>
+        <v>39.99</v>
       </c>
       <c r="G54" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="B55" s="1">
-        <v>8710103805625</v>
+        <v>4008496938575</v>
       </c>
       <c r="C55" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55">
-        <v>36.51</v>
+        <v>40.53</v>
       </c>
       <c r="G55" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="B56" s="1">
-        <v>8006540855683</v>
+        <v>4210201434832</v>
       </c>
       <c r="C56" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="D56" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>36.11</v>
+        <v>41.08</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="B57" s="1">
-        <v>8006540859926</v>
+        <v>8710103948469</v>
       </c>
       <c r="C57" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="E57">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>35.99</v>
+        <v>41.42</v>
       </c>
       <c r="G57" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="B58" s="1">
-        <v>5025232876976</v>
+        <v>3030050182422</v>
       </c>
       <c r="C58" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58">
-        <v>35.99</v>
+        <v>42.9</v>
       </c>
       <c r="G58" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="B59" s="1">
-        <v>8006540859933</v>
+        <v>8006540759912</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="E59">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>35.95</v>
+        <v>43.04</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="B60" s="1">
-        <v>8006540859933</v>
+        <v>8006540759912</v>
       </c>
       <c r="C60" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>35.95</v>
+        <v>43.04</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="B61" s="1">
-        <v>8710103645054</v>
+        <v>8710103992707</v>
       </c>
       <c r="C61" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="D61" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>35.34</v>
+        <v>44.59</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>8006540859827</v>
+        <v>175</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>174</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="D62" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="E62">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F62">
-        <v>35.08</v>
+        <v>47.31</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="C63" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="D63" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>34.99</v>
+        <v>47.31</v>
       </c>
       <c r="G63" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="C64" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>34.99</v>
+        <v>47.31</v>
       </c>
       <c r="G64" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="C65" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="D65" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
-        <v>34.99</v>
+        <v>47.31</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B66" s="1">
-        <v>8720689036788</v>
+        <v>8700216774192</v>
       </c>
       <c r="C66" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>33.96</v>
+        <v>47.47</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="B67" s="1">
-        <v>4008496872770</v>
+        <v>8720689005678</v>
       </c>
       <c r="C67" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>33.61</v>
+        <v>47.9</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="B68" s="1">
-        <v>5060515225058</v>
+        <v>8006540774724</v>
       </c>
       <c r="C68" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="D68" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="E68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F68">
-        <v>32.14</v>
+        <v>47.99</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="B69" s="1">
-        <v>8006540862018</v>
+        <v>5038061140170</v>
       </c>
       <c r="C69" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F69">
-        <v>31.06</v>
+        <v>49.0</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B70" s="1">
-        <v>8006540773390</v>
+        <v>5038061140170</v>
       </c>
       <c r="C70" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>29.99</v>
+        <v>49.0</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B71" s="1">
-        <v>5038061142327</v>
+        <v>5038061140170</v>
       </c>
       <c r="C71" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71">
-        <v>29.38</v>
+        <v>49.0</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B72" s="1">
-        <v>8720689035064</v>
+        <v>5038061140170</v>
       </c>
       <c r="C72" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D72" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>27.99</v>
+        <v>49.0</v>
       </c>
       <c r="G72" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>190</v>
       </c>
       <c r="B73" s="1">
-        <v>8006540861981</v>
+        <v>5038061140170</v>
       </c>
       <c r="C73" t="s">
         <v>191</v>
       </c>
       <c r="D73" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73">
-        <v>27.68</v>
+        <v>49.0</v>
       </c>
       <c r="G73" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B74" s="1">
-        <v>8006540861981</v>
+        <v>5038061140057</v>
       </c>
       <c r="C74" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F74">
-        <v>27.68</v>
+        <v>49.99</v>
       </c>
       <c r="G74" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>200</v>
+      </c>
+      <c r="B75" s="1">
+        <v>8720689018920</v>
       </c>
       <c r="C75" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="D75" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
       <c r="F75">
-        <v>24.99</v>
+        <v>49.99</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="B76" s="1">
-        <v>8006540862018</v>
+        <v>5038061140057</v>
       </c>
       <c r="C76" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="D76" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>24.99</v>
+        <v>49.99</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B77" s="1">
-        <v>4210201426967</v>
+        <v>5038061140057</v>
       </c>
       <c r="C77" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D77" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>24.95</v>
+        <v>49.99</v>
       </c>
       <c r="G77" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B78" s="1">
-        <v>4210201313922</v>
+        <v>5038061140057</v>
       </c>
       <c r="C78" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D78" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78">
-        <v>24.81</v>
+        <v>49.99</v>
       </c>
       <c r="G78" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B79" s="1">
-        <v>4210201427063</v>
+        <v>8007403117993</v>
       </c>
       <c r="C79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>23.92</v>
+        <v>49.99</v>
       </c>
       <c r="G79" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B80" s="1">
-        <v>4008496790913</v>
+        <v>4211125581329</v>
       </c>
       <c r="C80" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D80" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
-        <v>22.99</v>
+        <v>50.99</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B81" s="1">
-        <v>4210201435914</v>
+        <v>7500435224956</v>
       </c>
       <c r="C81" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D81" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F81">
-        <v>21.93</v>
+        <v>52.83</v>
       </c>
       <c r="G81" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B82" s="1">
-        <v>2220003474686</v>
+        <v>8710103885641</v>
       </c>
       <c r="C82" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D82" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>21.35</v>
+        <v>57.99</v>
       </c>
       <c r="G82" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B83" s="1">
-        <v>8006540860229</v>
+        <v>8700216655682</v>
       </c>
       <c r="C83" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D83" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F83">
-        <v>19.95</v>
+        <v>59.01</v>
       </c>
       <c r="G83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B84" s="1">
-        <v>4210201574620</v>
+        <v>8720689022606</v>
       </c>
       <c r="C84" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D84" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>19.0</v>
+        <v>59.99</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B85" s="1">
-        <v>8720689035217</v>
+        <v>7500435245036</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D85" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>14.99</v>
+        <v>59.99</v>
       </c>
       <c r="G85" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>227</v>
       </c>
-      <c r="B86" s="1" t="s">
-        <v>226</v>
+      <c r="B86" s="1">
+        <v>8720689042772</v>
       </c>
       <c r="C86" t="s">
         <v>228</v>
       </c>
       <c r="D86" t="s">
         <v>229</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
-        <v>14.95</v>
+        <v>59.99</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>230</v>
       </c>
       <c r="B87" s="1">
-        <v>4210201299813</v>
+        <v>4210201432197</v>
       </c>
       <c r="C87" t="s">
         <v>231</v>
       </c>
       <c r="D87" t="s">
         <v>232</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
-        <v>12.95</v>
+        <v>67.49</v>
       </c>
       <c r="G87" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>233</v>
+      </c>
+      <c r="B88" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C88" t="s">
+        <v>234</v>
+      </c>
+      <c r="D88" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88">
+        <v>69.99</v>
+      </c>
+      <c r="G88" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>233</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C89" t="s">
+        <v>234</v>
+      </c>
+      <c r="D89" t="s">
+        <v>236</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>69.99</v>
+      </c>
+      <c r="G89" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>233</v>
+      </c>
+      <c r="B90" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C90" t="s">
+        <v>234</v>
+      </c>
+      <c r="D90" t="s">
+        <v>237</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>69.99</v>
+      </c>
+      <c r="G90" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>238</v>
+      </c>
+      <c r="B91" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C91" t="s">
+        <v>239</v>
+      </c>
+      <c r="D91" t="s">
+        <v>240</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>73.91</v>
+      </c>
+      <c r="G91" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>238</v>
+      </c>
+      <c r="B92" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C92" t="s">
+        <v>239</v>
+      </c>
+      <c r="D92" t="s">
+        <v>241</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>73.91</v>
+      </c>
+      <c r="G92" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>242</v>
+      </c>
+      <c r="B93" s="1">
+        <v>8006540835265</v>
+      </c>
+      <c r="C93" t="s">
+        <v>243</v>
+      </c>
+      <c r="D93" t="s">
+        <v>244</v>
+      </c>
+      <c r="E93">
+        <v>1</v>
+      </c>
+      <c r="F93">
+        <v>74.24</v>
+      </c>
+      <c r="G93" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>245</v>
+      </c>
+      <c r="B94" s="1">
+        <v>8720689011044</v>
+      </c>
+      <c r="C94" t="s">
+        <v>246</v>
+      </c>
+      <c r="D94" t="s">
+        <v>247</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>80.31</v>
+      </c>
+      <c r="G94" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>249</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C95" t="s">
+        <v>250</v>
+      </c>
+      <c r="D95" t="s">
+        <v>251</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+      <c r="F95">
+        <v>87.79</v>
+      </c>
+      <c r="G95" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>252</v>
+      </c>
+      <c r="B96" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C96" t="s">
+        <v>253</v>
+      </c>
+      <c r="D96" t="s">
+        <v>254</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96">
+        <v>89.99</v>
+      </c>
+      <c r="G96" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>255</v>
+      </c>
+      <c r="B97" s="1">
+        <v>7500435244848</v>
+      </c>
+      <c r="C97" t="s">
+        <v>256</v>
+      </c>
+      <c r="D97" t="s">
+        <v>257</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>93.99</v>
+      </c>
+      <c r="G97" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>259</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C98" t="s">
+        <v>260</v>
+      </c>
+      <c r="D98" t="s">
+        <v>261</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+      <c r="F98">
+        <v>99.99</v>
+      </c>
+      <c r="G98" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>263</v>
+      </c>
+      <c r="B99" s="1">
+        <v>4211125645335</v>
+      </c>
+      <c r="C99" t="s">
+        <v>264</v>
+      </c>
+      <c r="D99" t="s">
+        <v>265</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99">
+        <v>142.05</v>
+      </c>
+      <c r="G99" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>266</v>
+      </c>
+      <c r="B100" s="1">
+        <v>8710103962878</v>
+      </c>
+      <c r="C100" t="s">
+        <v>267</v>
+      </c>
+      <c r="D100" t="s">
+        <v>268</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>204.9</v>
+      </c>
+      <c r="G100" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>269</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5060777122850</v>
+      </c>
+      <c r="C101" t="s">
+        <v>270</v>
+      </c>
+      <c r="D101" t="s">
+        <v>271</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>236.0</v>
+      </c>
+      <c r="G101" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>