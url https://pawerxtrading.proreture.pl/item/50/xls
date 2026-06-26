--- v2 (2026-05-07)
+++ v3 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Oral-B Pulsonic Clean końcówki do szczoteczek do zębów sonicznych, 4 sztuki, nasadki na szczoteczki do zębów Oral-B 4 szt.</t>
   </si>
   <si>
@@ -83,50 +83,62 @@
   <si>
     <t>0761318253358</t>
   </si>
   <si>
     <t>Revlon One-Step 360° wentylowane mocowanie głowicy lokówki</t>
   </si>
   <si>
     <t>B0C9F23NHC</t>
   </si>
   <si>
     <t>LPNHK465763364</t>
   </si>
   <si>
     <t>Philips Sonicare W2 Optimal White, oryginalne wymienne główki szczoteczki, kolor czarny, 2 sztuki w opakowaniu, HX6062/88, Nowy</t>
   </si>
   <si>
     <t>B0DHZRM535</t>
   </si>
   <si>
     <t>LPNHK434860324</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
+    <t>Prostownica Remington S1510 Ceramic Slim (4-krotna ochrona: antystatyczna powłoka ceramiczno-turmalinowa – równomierne rozprowadzanie ciepła, mniejsze obciążenie statyczne i jedwabisty połysk)</t>
+  </si>
+  <si>
+    <t>B005LMS0TU</t>
+  </si>
+  <si>
+    <t>LPNHK504262697</t>
+  </si>
+  <si>
+    <t>spL1i987PjN</t>
+  </si>
+  <si>
     <t>Pic Solution Classicstethomed zestaw mierników ręcznych i stetoskop 900 g indywidualny</t>
   </si>
   <si>
     <t>B07PBBPZ29</t>
   </si>
   <si>
     <t>LPNWE366195872</t>
   </si>
   <si>
     <t>Braun Exact Series EN10 trymer do uszu i nosa Maszynka do strzyżenia uszu i nosa</t>
   </si>
   <si>
     <t>B000IJ0T0O</t>
   </si>
   <si>
     <t>LPNRP055953006</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
     <t>Oral-B Pro CrossAction końcówki do elektrycznej szczoteczki do zębów, 6 sztuk, doskonałe czyszczenie zębów z innowacyjnym włosiem w kształcie litery X, oryginalna nasadka do szczoteczki do zębów</t>
   </si>
   <si>
     <t>B0BWNT2NSK</t>
@@ -209,86 +221,116 @@
   <si>
     <t>LPNWE377095725</t>
   </si>
   <si>
     <t>0074590552614</t>
   </si>
   <si>
     <t>Remington Barba maszynka do brody MB320C dla mężczyzn z ceramicznymi ostrzami i regulowanym grzebieniem do brody o różnych długościach</t>
   </si>
   <si>
     <t>B000OS72Y0</t>
   </si>
   <si>
     <t>LPNHK401868900</t>
   </si>
   <si>
     <t>Oral-B Pro Precision Clean głowica elektrycznej szczoteczki do zębów, w kształcie litery X i kątowe włosie do głębszego usuwania płytki nazębnej, zestaw 10 głowic szczoteczek do zębów, nadaje się do</t>
   </si>
   <si>
     <t>B0BWNSQDC1</t>
   </si>
   <si>
     <t>LPNHK446114052</t>
   </si>
   <si>
+    <t>Remington szczotka prostująca z jonizacją, ceramiczne włosie z powłoką antystatyczną, 3 ust. temperatury, szybkie nagrzewanie, przewód 1.8m, etui, szara/brązowa, Straight Brush CB7400</t>
+  </si>
+  <si>
+    <t>B01KLXG14O</t>
+  </si>
+  <si>
+    <t>LPNHK452605188</t>
+  </si>
+  <si>
+    <t>CONCEPT KF-1310ze Warmluftbürste, 2 Aufsätze 20 und 16 mm, grün Single</t>
+  </si>
+  <si>
+    <t>B009T2L856</t>
+  </si>
+  <si>
+    <t>LPNHK496557774</t>
+  </si>
+  <si>
     <t>Oral-B Pro Cross Action czarne elektryczne szczoteczki do zębów, opakowanie 10 sztuk, odpowiednie do skrzynki pocztowej Opakowanie 10 sztuk - czarny</t>
   </si>
   <si>
     <t>B0BWNT8WG5</t>
   </si>
   <si>
     <t>LPNHK451303632</t>
   </si>
   <si>
     <t>LPNHK464152839</t>
   </si>
   <si>
     <t>Philips Sonicare W2 Optimal White, oryginalne wymienne główki szczoteczki, kolor czarny, 4 sztuki w opakowaniu, HX6064/88, Nowy 4 Sztuki Nowy</t>
   </si>
   <si>
     <t>B0DHZN7Q4Q</t>
   </si>
   <si>
     <t>LPNHK465795912</t>
   </si>
   <si>
     <t>OMRON X2 Basic – automatyczny ciśnieniomierz naramienny do użytku domowego</t>
   </si>
   <si>
     <t>B08NXBRYFJ</t>
   </si>
   <si>
     <t>LPNWE376965569</t>
   </si>
   <si>
     <t>LPNWE375901022</t>
   </si>
   <si>
     <t>LPNWE377377003</t>
   </si>
   <si>
+    <t>0860014773402</t>
+  </si>
+  <si>
+    <t>Środek do usuwania woskowiny z uszu, bezpieczny zestaw do czyszczenia uszu z patyczkami higienicznymi, kolor niebiesko-biały Niebiesko-biały Z Patyczkami Higienicznymi</t>
+  </si>
+  <si>
+    <t>B0FWR1GM14</t>
+  </si>
+  <si>
+    <t>LPNHK450142499</t>
+  </si>
+  <si>
     <t>Remington suszarko-lokówka, idealna dla włosów krótkich i średnich, 2 wymienne nasadki (25mm/38mm), koncentrator, 2 ust. Temperatury i prędkości, obrotowy przewód, moc 800W, Blow and Dry, AS7300 Do włosów krótkich i średnich</t>
   </si>
   <si>
     <t>B0B8YYC9TL</t>
   </si>
   <si>
     <t>LPNHK451167727</t>
   </si>
   <si>
     <t>Elektryczna szczoteczka do zębów OralB Pro Kids dla dzieci, Spider-Man Marvel, 1 miękka szczotka, 1 etui podróżne, timer i wibracje, akumulator do ładowania, 4 naklejki, 3 lata i więcej (opakowanie</t>
   </si>
   <si>
     <t>B0C6M8G44N</t>
   </si>
   <si>
     <t>LPNRP055997150</t>
   </si>
   <si>
     <t>Beurer BM 25 Ciśnieniomierz Naramienny, Łatwy w Obsłudze za Pomocą Przycisku, Optymalny Pomiar Dzięki Kontroli Dopasowania Mankietu, ze złączem USB-C, Mankiet Długość 22-42 cm</t>
   </si>
   <si>
     <t>B0DSW11C1S</t>
   </si>
   <si>
     <t>LPNWE377331788</t>
@@ -515,101 +557,155 @@
   <si>
     <t>B0B1DV8KG8</t>
   </si>
   <si>
     <t>LPNHK470786193</t>
   </si>
   <si>
     <t>Philips Sonicare For Kids, elektrische Schallzahnbürste mit App, für Kinder ab 3 Jahren, mit SmarTimer und QuadPacer für eine gründliche Reinigung, Rosa, Modell HX6352/42</t>
   </si>
   <si>
     <t>B08C179W19</t>
   </si>
   <si>
     <t>LPNHK331869760</t>
   </si>
   <si>
     <t>Braun Satin Hair 5 AS 530 lokówka do włosów na gorące powietrze z nakładką objętościową i specjalnymi końcówkami do stylizacji Szczotka do loków na gorące powietrze pojedyncze</t>
   </si>
   <si>
     <t>B001H1JD7C</t>
   </si>
   <si>
     <t>LPNHK434644474</t>
   </si>
   <si>
+    <t>Beurer LA 40 Aroma Diffuser, nebulizator zapachów z atomizacją ultradźwiękową, ze światłem wellness i zmianą koloru, wykonany z drewna 548 grammes</t>
+  </si>
+  <si>
+    <t>B07ZYTZ38H</t>
+  </si>
+  <si>
+    <t>LPNHK495691581</t>
+  </si>
+  <si>
     <t>Oral-B Io 10 8006540759912 Elektryczna Szczoteczka, Czarny, 360° Szczoteczka do zębów + 1 wkład</t>
   </si>
   <si>
     <t>B0B4WQXL21</t>
   </si>
   <si>
     <t>LPNRP058135085</t>
   </si>
   <si>
     <t>LPNHK401931961</t>
   </si>
   <si>
+    <t>Remington falownica 4w1, inteligentna tech. OptiHeat utrwala fryzurę do 24h, 4 rodzaje fal, ceramiczna, regulacja do 210°C, szybkie nagrzewanie, zimne końcówki, moc 90W, kremowo-złota, PROluxe CI91AW Żelazko do falowania</t>
+  </si>
+  <si>
+    <t>B08DHZ7KWR</t>
+  </si>
+  <si>
+    <t>LPNHK504405384</t>
+  </si>
+  <si>
     <t>Philips Satinelle Essential Compact depilator BRE275/30 – łatwa depilacja, gładka skóra przez cały tydzień</t>
   </si>
   <si>
     <t>B098XNPJZD</t>
   </si>
   <si>
     <t>LPNRP053376323</t>
   </si>
   <si>
+    <t>Beurer TL 30 Lampa światła dziennego, symulacja światła dziennego, natężenie światła ok. 10.000 luksów w odległości 10 cm, wyrób medyczny z technologią LED, bez migotania i promieniowania UV, z torbą TL 30 - z podstawką</t>
+  </si>
+  <si>
+    <t>B00MOIWOAK</t>
+  </si>
+  <si>
+    <t>LPNHK494886776</t>
+  </si>
+  <si>
+    <t>Braun Satin Hair 7 ST710 prostownica do włosów</t>
+  </si>
+  <si>
+    <t>B002AKKCSI</t>
+  </si>
+  <si>
+    <t>LPNHK528035769</t>
+  </si>
+  <si>
+    <t>Grundig UC 6620 myjka ultradźwiękowa z funkcją timera, wysoce wydajne czyszczenie za pomocą ultradźwięków, zasada podwójnych wałów, zbiornik na wodę 500 ml, moc 50 W, wbudowany uchwyt na zegarek, Z wbudowanym timerem</t>
+  </si>
+  <si>
+    <t>B06X3WSXHR</t>
+  </si>
+  <si>
+    <t>LPNHK494277025</t>
+  </si>
+  <si>
     <t>0761318452829</t>
   </si>
   <si>
     <t>REVLON PROFESSIONAL Profesjonalna suszarka do włosów One-Step i Volumiser do włosów średniej długości i krótkich, RVDR5282UKE</t>
   </si>
   <si>
     <t>B08C8GR6Q9</t>
   </si>
   <si>
     <t>LPNHK471299820</t>
   </si>
   <si>
     <t>LPNHK471155690</t>
   </si>
   <si>
     <t>LPNHK451051932</t>
   </si>
   <si>
     <t>LPNHK298696077</t>
   </si>
   <si>
     <t>Oral-B iO błyszcząca biel, oryginalne końcówki do elektrycznych szczoteczek do zębów Oral-B iO, wybielanie zębów, czarne, 8 sztuk</t>
   </si>
   <si>
     <t>B0DP1V3X65</t>
   </si>
   <si>
     <t>LPNHK446608446</t>
   </si>
   <si>
+    <t>Babyliss Babyliss Big Hair Dual Obrotowa Szczotka do Ciepłego Powietrza, Złoty</t>
+  </si>
+  <si>
+    <t>B07WCCK6BC</t>
+  </si>
+  <si>
+    <t>LPNHK504234814</t>
+  </si>
+  <si>
     <t>Philips Sonicare ProResults Standardowe Główki Szczoteczki Biały, 10 sztuki (Model HX6010/32) 10 pack</t>
   </si>
   <si>
     <t>B0BGXN63ZS</t>
   </si>
   <si>
     <t>LPNHE990239939</t>
   </si>
   <si>
     <t>Oral-B Elektryczna szczoteczka do zębów dla juniorów z mrożonym lodem + 6 lat, czujnik ciśnienia, uczy prawidłowego szczotkowania, może być używana z Disney Magic Timer, 2 głowice, 1 szczoteczka do</t>
   </si>
   <si>
     <t>B0C6MCJ67Y</t>
   </si>
   <si>
     <t>LPNHK401789660</t>
   </si>
   <si>
     <t>Remington HC5810 OLD HC5810</t>
   </si>
   <si>
     <t>B09RNBFS2C</t>
   </si>
   <si>
     <t>LPNHK267131121</t>
@@ -641,137 +737,215 @@
   <si>
     <t>B0CHMN5BJS</t>
   </si>
   <si>
     <t>LPNHK439516845</t>
   </si>
   <si>
     <t>LPNHK464180672</t>
   </si>
   <si>
     <t>LPNHK464879659</t>
   </si>
   <si>
     <t>LPNHK471425259</t>
   </si>
   <si>
     <t>Imetec Bellissima My Pro Diffon ceramiczna szczotka na gorące powietrze do włosów kręconych, technologia ceramiczna, 700 W, 2 kombinacje powietrza i temperatury, bez efektu kruszenia</t>
   </si>
   <si>
     <t>B08LVXG2V1</t>
   </si>
   <si>
     <t>LPNWE375233000</t>
   </si>
   <si>
+    <t>LPNHK454688157</t>
+  </si>
+  <si>
+    <t>Beurer MG 145 masażer pleców i szyi do relaksującego masażu Shiatsu, funkcja ciepła, zmywalna osłona, 4 głowice masujące, 34x23x11 cm, szary 34 x 23 cm</t>
+  </si>
+  <si>
+    <t>B003ZDSQXC</t>
+  </si>
+  <si>
+    <t>LPNHK495125380</t>
+  </si>
+  <si>
     <t>Beurer HT 22 urządzenie do usuwania rozdwojonych końcówek włosów szybko i skutecznie, bez utraty długości dla zdrowych włosów, z wyświetlaczem LED, czas pracy baterii 2 h, różowy</t>
   </si>
   <si>
     <t>B09VLCJ2X5</t>
   </si>
   <si>
     <t>LPNHK451032730</t>
   </si>
   <si>
+    <t>LPNHK452863586</t>
+  </si>
+  <si>
     <t>Braun Silk-épil 3, przewodowy depilator damski do usuwania włosów, nasadki do golarki, trymera i masażu ciała, 3-202, malinowy</t>
   </si>
   <si>
     <t>B0CQRX2KHZ</t>
   </si>
   <si>
     <t>LPNHK439317712</t>
   </si>
   <si>
+    <t>RENPHO Urządzenie do masażu, ramion, karku, karku, masażu pleców z masażem 3D głębokich tkanek, masaż karku z głębokim ugniataniem, prezent dla kobiet RP-SNM061</t>
+  </si>
+  <si>
+    <t>B08737HD3S</t>
+  </si>
+  <si>
+    <t>LPNHK489074599</t>
+  </si>
+  <si>
+    <t>LPNHK524273312</t>
+  </si>
+  <si>
+    <t>Rowenta Szczotka do ciepłego powietrza CF9540 Brush Activ Premium Care, z naturalnym włosiem, powłoka kaszmirowo-keratynowa, 2 nasadki do szczoteczki, kolor biały Naturalne włosie</t>
+  </si>
+  <si>
+    <t>B06XXGZRHF</t>
+  </si>
+  <si>
+    <t>LPNHK504314045</t>
+  </si>
+  <si>
+    <t>LPNHK528762065</t>
+  </si>
+  <si>
+    <t>medisana EM 100 masażer do oczu, maska na oczy z masażem, ogrzewaniem i muzyką, masażer do twarzy na bóle głowy, zmęczenie oczu, obrzęki lub migreny, składany</t>
+  </si>
+  <si>
+    <t>B0F1FXGH1W</t>
+  </si>
+  <si>
+    <t>LPNHK449944401</t>
+  </si>
+  <si>
     <t>Philips BT5515 / 15 Trymer do Brody 3 akcesoria</t>
   </si>
   <si>
     <t>B07M5B1L9S</t>
   </si>
   <si>
     <t>LPNHK401654284</t>
   </si>
   <si>
     <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
   </si>
   <si>
     <t>B0DP1MRNXM</t>
   </si>
   <si>
     <t>LPNHK451063136</t>
   </si>
   <si>
     <t>Philips Sonicare 4100 Elektryczna Szczoteczka do Zębów dla Dorosłych z 1 Główką Szczoteczki Sonicznej Philips W2 Optimal White, Smukłym Etui Podróżnym i Ładowarką USB (Model HX3683/33)</t>
   </si>
   <si>
     <t>B0CHMM172Z</t>
   </si>
   <si>
     <t>LPNHK401992283</t>
   </si>
   <si>
     <t>Braun Kosiarka All-In-One Series</t>
   </si>
   <si>
     <t>B0DQWP1XBB</t>
   </si>
   <si>
     <t>LPNHK401922750</t>
   </si>
   <si>
     <t>Trymer do brody Philips z serii 5000 – samoostrzące się metalowe ostrza, 40 ustawień długości, technologia BeardSense, zbiornik na włosy, 100% wodoodporności, etui podróżne, model BT5765/15</t>
   </si>
   <si>
     <t>B0F71KRBPP</t>
   </si>
   <si>
     <t>LPNHK401614523</t>
   </si>
   <si>
+    <t>Beurer Ht 80 Obrotowa Szczotka Na Gorące Powietrze</t>
+  </si>
+  <si>
+    <t>B015YP74IG</t>
+  </si>
+  <si>
+    <t>LPNHK450593418</t>
+  </si>
+  <si>
     <t>Braun Series 5 51-B1000s Golarka, Niebieski, 3 Ostrza</t>
   </si>
   <si>
     <t>B0B3JBYXG8</t>
   </si>
   <si>
     <t>LPNHK440453530</t>
   </si>
   <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
   </si>
   <si>
     <t>B09RNCQSJL</t>
   </si>
   <si>
     <t>LPNHK434623662</t>
   </si>
   <si>
     <t>LPNHK433734869</t>
   </si>
   <si>
     <t>LPNHK401728898</t>
   </si>
   <si>
+    <t>BaByliss AS200E Obrotowy zestaw szczotek z ciepłym powietrzem Brush &amp; Style Ionic, 1000 Watt, 4 nasadki, czarny</t>
+  </si>
+  <si>
+    <t>B0743BR42Y</t>
+  </si>
+  <si>
+    <t>LPNHK481507754</t>
+  </si>
+  <si>
+    <t>spLc0NP4mKm</t>
+  </si>
+  <si>
+    <t>Beurer Lb 37 White Nawilżacz LB 37 biały</t>
+  </si>
+  <si>
+    <t>B01KOC3LDQ</t>
+  </si>
+  <si>
+    <t>LPNHK504077223</t>
+  </si>
+  <si>
     <t>Philips Trymer wielofunkcyjny z serii 7000, multigroom 14 w 1 do twarzy, głowy i ciała, jedno narzędzie — najwyższa precyzja, 21 ustawień długości (0,5-16 mm) (model MG7930/15)</t>
   </si>
   <si>
     <t>B0CG6VGPM4</t>
   </si>
   <si>
     <t>LPNHK451250764</t>
   </si>
   <si>
     <t>LPNHK390063820</t>
   </si>
   <si>
     <t>Braun Series 3 8006540835265 Golarka Elektryczna, Czarny/Szary, 3 w 1</t>
   </si>
   <si>
     <t>B0C1PZYCVZ</t>
   </si>
   <si>
     <t>LPNHK429451024</t>
   </si>
   <si>
     <t>Philips Sonicare Power Flosser 3000 bezprzewodowy irygator do jamy ustnej, do zębów, dziąseł i zębów, w kolorze czarnym (model HX3826/33) Black</t>
   </si>
   <si>
     <t>B0CDB2TS8M</t>
@@ -801,50 +975,65 @@
     <t>LPNHK401719556</t>
   </si>
   <si>
     <t>Braun Trymer do brody Series 9, z 7 narzędziami fryzjerskimi, Power Boost i ostrzem ProBlade przez całe życie, czas pracy akumulatora 180 min, z wygaszeniem, 52 długości, precyzyjne koło i blokada,</t>
   </si>
   <si>
     <t>B0DQWQY32P</t>
   </si>
   <si>
     <t>LPNHK434713443</t>
   </si>
   <si>
     <t>073950320481</t>
   </si>
   <si>
     <t>Irygator Waterpik Bezprzewodowy Cordless Advanced, 3 Ustawienia Ciśnienia, Usuwanie Płytki Nazębnej, Idealny w Podróż i do Małej Łazienki, Zasilanie Akumulatorowe USB, Kolor Niebieski (WP-583EU)</t>
   </si>
   <si>
     <t>B0CPT6XPCM</t>
   </si>
   <si>
     <t>LPNWE377104245</t>
   </si>
   <si>
     <t>spNC4ZHLQB3</t>
+  </si>
+  <si>
+    <t>0073950320481</t>
+  </si>
+  <si>
+    <t>LPNHK451059065</t>
+  </si>
+  <si>
+    <t>Dreame Hair Glory Combo suszarka do włosów, szybkoschnąca, 110 000 obrotów na minutę, przepływ powietrza 70 m/s, technologia jonów ujemnych, regulacja temperatury i prędkości powietrza, w zestawie Glory Combo biały</t>
+  </si>
+  <si>
+    <t>B0CR6JMJ26</t>
+  </si>
+  <si>
+    <t>LPNHK450529664</t>
   </si>
   <si>
     <t>Beurer MG 185 Pistolet do masażu, pistolet do masażu z 5 nasadkami, mocny masaż punktów spustowych, rozluźnienie napięć, masażer mięśni z 9 poziomami intensywności, z akumulatorem MG 185 - 5 nasadek, 9 poziomów intensywności</t>
   </si>
   <si>
     <t>B09QCDG6HM</t>
   </si>
   <si>
     <t>LPNHK433584590</t>
   </si>
   <si>
     <t>Philips Sonicare DiamondClean Prestige 9900 elektryczna soniczna szczoteczka do zębów z wysokiej klasy główką szczoteczki A3 typu All-in-One i etui do ładowania w kolorze szampańskim (model HX9992/11) Champagne</t>
   </si>
   <si>
     <t>B08W23J183</t>
   </si>
   <si>
     <t>LPNHK401899805</t>
   </si>
   <si>
     <t>Ghd Gold 99350148928 Prostownica, Czarny, 185ºC Nowe opakowanie</t>
   </si>
   <si>
     <t>B0CCYPDLCQ</t>
   </si>
@@ -1178,54 +1367,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G101"/>
+  <dimension ref="A1:G124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B101" sqref="B101"/>
+      <selection activeCell="B124" sqref="B124"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="265.364" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -1254,51 +1443,51 @@
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>12.95</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
         <v>8436036557355</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
         <v>13.81</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
@@ -1314,2250 +1503,2779 @@
       </c>
       <c r="B5" s="1">
         <v>8720689035217</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>14.99</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="1">
-        <v>8058090006220</v>
+        <v>4008496717057</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>17.13</v>
+        <v>14.99</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="1">
-        <v>4210201574620</v>
+        <v>8058090006220</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>19.0</v>
+        <v>17.13</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="1">
-        <v>8006540860229</v>
+        <v>4210201574620</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>19.95</v>
+        <v>19.0</v>
       </c>
       <c r="G8" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" s="1">
-        <v>4211125608569</v>
+        <v>8006540860229</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>19.99</v>
+        <v>19.95</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" s="1">
-        <v>4008496872879</v>
+        <v>4211125608569</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>21.35</v>
+        <v>19.99</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" s="1">
-        <v>4210201435914</v>
+        <v>4008496872879</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>21.93</v>
+        <v>21.35</v>
       </c>
       <c r="G11" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12" s="1">
-        <v>4008496790913</v>
+        <v>4210201435914</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>22.99</v>
+        <v>21.93</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B13" s="1">
-        <v>4210201427063</v>
+        <v>4008496790913</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>23.92</v>
+        <v>22.99</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" s="1">
-        <v>4210201313922</v>
+        <v>4210201427063</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>24.81</v>
+        <v>23.92</v>
       </c>
       <c r="G14" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B15" s="1">
-        <v>4210201426967</v>
+        <v>4210201313922</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>24.95</v>
+        <v>24.81</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B16" s="1">
-        <v>4015588794551</v>
+        <v>4210201426967</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
         <v>24.95</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B17" s="1">
         <v>4015588794551</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>24.95</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4015588794551</v>
+      </c>
+      <c r="C18" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18">
-        <v>24.99</v>
+        <v>24.95</v>
       </c>
       <c r="G18" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>24.99</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>8006540861981</v>
+        <v>8006540862018</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>27.68</v>
+        <v>24.99</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>8006540861981</v>
+        <v>4008496876051</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21">
-        <v>27.68</v>
+        <v>26.99</v>
       </c>
       <c r="G21" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B22" s="1">
-        <v>8720689035064</v>
+        <v>8594049738656</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F22">
-        <v>27.99</v>
+        <v>27.33</v>
       </c>
       <c r="G22" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>4015672112858</v>
+        <v>8006540861981</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23">
-        <v>28.07</v>
+        <v>27.68</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>4015672112858</v>
+        <v>8006540861981</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>28.07</v>
+        <v>27.68</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>4015672112858</v>
+        <v>8720689035064</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>28.07</v>
+        <v>27.99</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B26" s="1">
-        <v>5038061142327</v>
+        <v>4015672112858</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
-        <v>29.38</v>
+        <v>28.07</v>
       </c>
       <c r="G26" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B27" s="1">
-        <v>8006540773390</v>
+        <v>4015672112858</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>29.99</v>
+        <v>28.07</v>
       </c>
       <c r="G27" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4015672112858</v>
+      </c>
+      <c r="C28" t="s">
         <v>83</v>
       </c>
-      <c r="B28" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28">
-        <v>29.99</v>
+        <v>28.07</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>4015672111097</v>
+        <v>88</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>30.98</v>
+        <v>28.97</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="B30" s="1">
-        <v>8006540862018</v>
+        <v>5038061142327</v>
       </c>
       <c r="C30" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30">
-        <v>31.06</v>
+        <v>29.38</v>
       </c>
       <c r="G30" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B31" s="1">
-        <v>5060515225058</v>
+        <v>8006540773390</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>32.14</v>
+        <v>29.99</v>
       </c>
       <c r="G31" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B32" s="1">
-        <v>4008496872770</v>
+        <v>4211125103842</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>33.61</v>
+        <v>29.99</v>
       </c>
       <c r="G32" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>8720689036788</v>
+        <v>4015672111097</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33">
-        <v>33.96</v>
+        <v>30.98</v>
       </c>
       <c r="G33" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="B34" s="1">
-        <v>8436036556341</v>
+        <v>8006540862018</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F34">
-        <v>34.95</v>
+        <v>31.06</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>5060515225058</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>34.99</v>
+        <v>32.14</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>107</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4008496872770</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36">
-        <v>34.99</v>
+        <v>33.61</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>110</v>
+      </c>
+      <c r="B37" s="1">
+        <v>8720689036788</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>34.99</v>
+        <v>33.96</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B38" s="1">
-        <v>8006540859827</v>
+        <v>8436036556341</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E38">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>35.08</v>
+        <v>34.95</v>
       </c>
       <c r="G38" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>8710103645054</v>
+        <v>117</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F39">
-        <v>35.34</v>
+        <v>34.99</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>8006540859933</v>
+        <v>117</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>35.95</v>
+        <v>34.99</v>
       </c>
       <c r="G40" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>8006540859933</v>
+        <v>117</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>35.95</v>
+        <v>34.99</v>
       </c>
       <c r="G41" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B42" s="1">
-        <v>8006540859926</v>
+        <v>8006540859827</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F42">
-        <v>35.99</v>
+        <v>35.08</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B43" s="1">
-        <v>5025232876976</v>
+        <v>8710103645054</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43">
-        <v>35.99</v>
+        <v>35.34</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B44" s="1">
-        <v>8006540855683</v>
+        <v>8006540859933</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>36.11</v>
+        <v>35.95</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B45" s="1">
-        <v>8710103805625</v>
+        <v>8006540859933</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>36.51</v>
+        <v>35.95</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B46" s="1">
-        <v>4210201448679</v>
+        <v>8006540859926</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>37.07</v>
+        <v>35.99</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B47" s="1">
-        <v>8720689018777</v>
+        <v>5025232876976</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>37.58</v>
+        <v>35.99</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B48" s="1">
-        <v>8006540862094</v>
+        <v>8006540855683</v>
       </c>
       <c r="C48" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>39.06</v>
+        <v>36.11</v>
       </c>
       <c r="G48" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B49" s="1">
-        <v>8710103897842</v>
+        <v>8710103805625</v>
       </c>
       <c r="C49" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D49" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>39.32</v>
+        <v>36.51</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B50" s="1">
-        <v>5038061112467</v>
+        <v>4210201448679</v>
       </c>
       <c r="C50" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>39.99</v>
+        <v>37.07</v>
       </c>
       <c r="G50" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B51" s="1">
-        <v>5038061140149</v>
+        <v>8720689018777</v>
       </c>
       <c r="C51" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>39.99</v>
+        <v>37.58</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B52" s="1">
-        <v>4211125103569</v>
+        <v>8006540862094</v>
       </c>
       <c r="C52" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52">
-        <v>39.99</v>
+        <v>39.06</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B53" s="1">
-        <v>5038061140149</v>
+        <v>8710103897842</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>39.99</v>
+        <v>39.32</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B54" s="1">
-        <v>8720689040099</v>
+        <v>5038061112467</v>
       </c>
       <c r="C54" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>39.99</v>
       </c>
       <c r="G54" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1">
-        <v>4008496938575</v>
+        <v>5038061140149</v>
       </c>
       <c r="C55" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F55">
-        <v>40.53</v>
+        <v>39.99</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B56" s="1">
-        <v>4210201434832</v>
+        <v>4211125103569</v>
       </c>
       <c r="C56" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D56" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F56">
-        <v>41.08</v>
+        <v>39.99</v>
       </c>
       <c r="G56" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B57" s="1">
-        <v>8710103948469</v>
+        <v>5038061140149</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>41.42</v>
+        <v>39.99</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B58" s="1">
-        <v>3030050182422</v>
+        <v>8720689040099</v>
       </c>
       <c r="C58" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D58" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>42.9</v>
+        <v>39.99</v>
       </c>
       <c r="G58" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B59" s="1">
-        <v>8006540759912</v>
+        <v>4008496938575</v>
       </c>
       <c r="C59" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F59">
-        <v>43.04</v>
+        <v>40.53</v>
       </c>
       <c r="G59" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B60" s="1">
-        <v>8006540759912</v>
+        <v>4210201434832</v>
       </c>
       <c r="C60" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>43.04</v>
+        <v>41.08</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B61" s="1">
-        <v>8710103992707</v>
+        <v>8710103948469</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D61" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>44.59</v>
+        <v>41.42</v>
       </c>
       <c r="G61" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>178</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3030050182422</v>
       </c>
       <c r="C62" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D62" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>47.31</v>
+        <v>42.9</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>181</v>
+      </c>
+      <c r="B63" s="1">
+        <v>4211125606268</v>
       </c>
       <c r="C63" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D63" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
-        <v>47.31</v>
+        <v>42.9</v>
       </c>
       <c r="G63" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>184</v>
+      </c>
+      <c r="B64" s="1">
+        <v>8006540759912</v>
       </c>
       <c r="C64" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>47.31</v>
+        <v>43.04</v>
       </c>
       <c r="G64" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>184</v>
+      </c>
+      <c r="B65" s="1">
+        <v>8006540759912</v>
       </c>
       <c r="C65" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65">
-        <v>47.31</v>
+        <v>43.04</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="B66" s="1">
-        <v>8700216774192</v>
+        <v>5038061110043</v>
       </c>
       <c r="C66" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D66" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>47.47</v>
+        <v>43.99</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B67" s="1">
-        <v>8720689005678</v>
+        <v>8710103992707</v>
       </c>
       <c r="C67" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D67" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>47.9</v>
+        <v>44.59</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B68" s="1">
-        <v>8006540774724</v>
+        <v>4211125608057</v>
       </c>
       <c r="C68" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D68" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>47.99</v>
+        <v>44.99</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B69" s="1">
-        <v>5038061140170</v>
+        <v>4210201644392</v>
       </c>
       <c r="C69" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="D69" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F69">
-        <v>49.0</v>
+        <v>46.65</v>
       </c>
       <c r="G69" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="B70" s="1">
-        <v>5038061140170</v>
+        <v>4013833016892</v>
       </c>
       <c r="C70" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="D70" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F70">
-        <v>49.0</v>
+        <v>46.99</v>
       </c>
       <c r="G70" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>5038061140170</v>
+        <v>204</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="C71" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="D71" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>49.0</v>
+        <v>47.31</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>5038061140170</v>
+        <v>204</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="C72" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="D72" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>49.0</v>
+        <v>47.31</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>5038061140170</v>
+        <v>204</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="C73" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>49.0</v>
+        <v>47.31</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>5038061140057</v>
+        <v>204</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="C74" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="D74" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
       <c r="F74">
-        <v>49.99</v>
+        <v>47.31</v>
       </c>
       <c r="G74" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B75" s="1">
-        <v>8720689018920</v>
+        <v>8700216774192</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="D75" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F75">
-        <v>49.99</v>
+        <v>47.47</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="B76" s="1">
-        <v>5038061140057</v>
+        <v>3030050153804</v>
       </c>
       <c r="C76" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="D76" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>49.99</v>
+        <v>47.64</v>
       </c>
       <c r="G76" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="B77" s="1">
-        <v>5038061140057</v>
+        <v>8720689005678</v>
       </c>
       <c r="C77" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="D77" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>49.99</v>
+        <v>47.9</v>
       </c>
       <c r="G77" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="B78" s="1">
-        <v>5038061140057</v>
+        <v>8006540774724</v>
       </c>
       <c r="C78" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="D78" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>49.99</v>
+        <v>47.99</v>
       </c>
       <c r="G78" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B79" s="1">
-        <v>8007403117993</v>
+        <v>5038061140170</v>
       </c>
       <c r="C79" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="D79" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>49.99</v>
+        <v>49.0</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="B80" s="1">
-        <v>4211125581329</v>
+        <v>5038061140170</v>
       </c>
       <c r="C80" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="D80" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
-        <v>50.99</v>
+        <v>49.0</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="B81" s="1">
-        <v>7500435224956</v>
+        <v>5038061140170</v>
       </c>
       <c r="C81" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="D81" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F81">
-        <v>52.83</v>
+        <v>49.0</v>
       </c>
       <c r="G81" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="B82" s="1">
-        <v>8710103885641</v>
+        <v>5038061140170</v>
       </c>
       <c r="C82" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
-        <v>57.99</v>
+        <v>49.0</v>
       </c>
       <c r="G82" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B83" s="1">
-        <v>8700216655682</v>
+        <v>5038061140170</v>
       </c>
       <c r="C83" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D83" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83">
-        <v>59.01</v>
+        <v>49.0</v>
       </c>
       <c r="G83" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="B84" s="1">
-        <v>8720689022606</v>
+        <v>5038061140057</v>
       </c>
       <c r="C84" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="D84" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84">
-        <v>59.99</v>
+        <v>49.99</v>
       </c>
       <c r="G84" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B85" s="1">
-        <v>7500435245036</v>
+        <v>8720689018920</v>
       </c>
       <c r="C85" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>59.99</v>
+        <v>49.99</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B86" s="1">
-        <v>8720689042772</v>
+        <v>5038061140057</v>
       </c>
       <c r="C86" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D86" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F86">
-        <v>59.99</v>
+        <v>49.99</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
+        <v>229</v>
+      </c>
+      <c r="B87" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C87" t="s">
         <v>230</v>
       </c>
-      <c r="B87" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D87" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
-        <v>67.49</v>
+        <v>49.99</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B88" s="1">
-        <v>5038061140309</v>
+        <v>5038061140057</v>
       </c>
       <c r="C88" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D88" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="G88" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B89" s="1">
-        <v>5038061140309</v>
+        <v>8007403117993</v>
       </c>
       <c r="C89" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D89" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="G89" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B90" s="1">
-        <v>5038061140309</v>
+        <v>5038061140057</v>
       </c>
       <c r="C90" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D90" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="G90" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B91" s="1">
-        <v>8720689018418</v>
+        <v>4211125644048</v>
       </c>
       <c r="C91" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D91" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F91">
-        <v>73.91</v>
+        <v>49.99</v>
       </c>
       <c r="G91" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="B92" s="1">
-        <v>8720689018418</v>
+        <v>4211125581329</v>
       </c>
       <c r="C92" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="D92" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
-        <v>73.91</v>
+        <v>50.99</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B93" s="1">
-        <v>8006540835265</v>
+        <v>4211125581329</v>
       </c>
       <c r="C93" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D93" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
-        <v>74.24</v>
+        <v>51.0</v>
       </c>
       <c r="G93" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B94" s="1">
-        <v>8720689011044</v>
+        <v>7500435224956</v>
       </c>
       <c r="C94" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D94" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
-        <v>80.31</v>
+        <v>52.83</v>
       </c>
       <c r="G94" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>252</v>
+      </c>
+      <c r="B95" s="1">
+        <v>4897122204418</v>
       </c>
       <c r="C95" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D95" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95">
-        <v>87.79</v>
+        <v>52.99</v>
       </c>
       <c r="G95" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>252</v>
       </c>
       <c r="B96" s="1">
-        <v>8006540977804</v>
+        <v>4897122204418</v>
       </c>
       <c r="C96" t="s">
         <v>253</v>
       </c>
       <c r="D96" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
       <c r="F96">
-        <v>89.99</v>
+        <v>52.99</v>
       </c>
       <c r="G96" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B97" s="1">
-        <v>7500435244848</v>
+        <v>3121040062739</v>
       </c>
       <c r="C97" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D97" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F97">
-        <v>93.99</v>
+        <v>56.3</v>
       </c>
       <c r="G97" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
+        <v>256</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3121040062739</v>
+      </c>
+      <c r="C98" t="s">
+        <v>257</v>
+      </c>
+      <c r="D98" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
-        <v>99.99</v>
+        <v>56.3</v>
       </c>
       <c r="G98" t="s">
-        <v>262</v>
+        <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B99" s="1">
-        <v>4211125645335</v>
+        <v>4015588885679</v>
       </c>
       <c r="C99" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D99" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
       <c r="F99">
-        <v>142.05</v>
+        <v>57.35</v>
       </c>
       <c r="G99" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B100" s="1">
-        <v>8710103962878</v>
+        <v>8710103885641</v>
       </c>
       <c r="C100" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D100" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
-        <v>204.9</v>
+        <v>57.99</v>
       </c>
       <c r="G100" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
+        <v>266</v>
+      </c>
+      <c r="B101" s="1">
+        <v>8700216655682</v>
+      </c>
+      <c r="C101" t="s">
+        <v>267</v>
+      </c>
+      <c r="D101" t="s">
+        <v>268</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>59.01</v>
+      </c>
+      <c r="G101" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
         <v>269</v>
       </c>
-      <c r="B101" s="1">
+      <c r="B102" s="1">
+        <v>8720689022606</v>
+      </c>
+      <c r="C102" t="s">
+        <v>270</v>
+      </c>
+      <c r="D102" t="s">
+        <v>271</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>59.99</v>
+      </c>
+      <c r="G102" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>272</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7500435245036</v>
+      </c>
+      <c r="C103" t="s">
+        <v>273</v>
+      </c>
+      <c r="D103" t="s">
+        <v>274</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>59.99</v>
+      </c>
+      <c r="G103" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>275</v>
+      </c>
+      <c r="B104" s="1">
+        <v>8720689042772</v>
+      </c>
+      <c r="C104" t="s">
+        <v>276</v>
+      </c>
+      <c r="D104" t="s">
+        <v>277</v>
+      </c>
+      <c r="E104">
+        <v>1</v>
+      </c>
+      <c r="F104">
+        <v>59.99</v>
+      </c>
+      <c r="G104" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>278</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4211125591199</v>
+      </c>
+      <c r="C105" t="s">
+        <v>279</v>
+      </c>
+      <c r="D105" t="s">
+        <v>280</v>
+      </c>
+      <c r="E105">
+        <v>1</v>
+      </c>
+      <c r="F105">
+        <v>60.45</v>
+      </c>
+      <c r="G105" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>281</v>
+      </c>
+      <c r="B106" s="1">
+        <v>4210201432197</v>
+      </c>
+      <c r="C106" t="s">
+        <v>282</v>
+      </c>
+      <c r="D106" t="s">
+        <v>283</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>67.49</v>
+      </c>
+      <c r="G106" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>284</v>
+      </c>
+      <c r="B107" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C107" t="s">
+        <v>285</v>
+      </c>
+      <c r="D107" t="s">
+        <v>286</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>69.99</v>
+      </c>
+      <c r="G107" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" t="s">
+        <v>284</v>
+      </c>
+      <c r="B108" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C108" t="s">
+        <v>285</v>
+      </c>
+      <c r="D108" t="s">
+        <v>287</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>69.99</v>
+      </c>
+      <c r="G108" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" t="s">
+        <v>284</v>
+      </c>
+      <c r="B109" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C109" t="s">
+        <v>285</v>
+      </c>
+      <c r="D109" t="s">
+        <v>288</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>69.99</v>
+      </c>
+      <c r="G109" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" t="s">
+        <v>289</v>
+      </c>
+      <c r="B110" s="1">
+        <v>3030050140422</v>
+      </c>
+      <c r="C110" t="s">
+        <v>290</v>
+      </c>
+      <c r="D110" t="s">
+        <v>291</v>
+      </c>
+      <c r="E110">
+        <v>1</v>
+      </c>
+      <c r="F110">
+        <v>71.01</v>
+      </c>
+      <c r="G110" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>293</v>
+      </c>
+      <c r="B111" s="1">
+        <v>4211125681135</v>
+      </c>
+      <c r="C111" t="s">
+        <v>294</v>
+      </c>
+      <c r="D111" t="s">
+        <v>295</v>
+      </c>
+      <c r="E111">
+        <v>1</v>
+      </c>
+      <c r="F111">
+        <v>72.45</v>
+      </c>
+      <c r="G111" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>296</v>
+      </c>
+      <c r="B112" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C112" t="s">
+        <v>297</v>
+      </c>
+      <c r="D112" t="s">
+        <v>298</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>73.91</v>
+      </c>
+      <c r="G112" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>296</v>
+      </c>
+      <c r="B113" s="1">
+        <v>8720689018418</v>
+      </c>
+      <c r="C113" t="s">
+        <v>297</v>
+      </c>
+      <c r="D113" t="s">
+        <v>299</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>73.91</v>
+      </c>
+      <c r="G113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>300</v>
+      </c>
+      <c r="B114" s="1">
+        <v>8006540835265</v>
+      </c>
+      <c r="C114" t="s">
+        <v>301</v>
+      </c>
+      <c r="D114" t="s">
+        <v>302</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>74.24</v>
+      </c>
+      <c r="G114" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>303</v>
+      </c>
+      <c r="B115" s="1">
+        <v>8720689011044</v>
+      </c>
+      <c r="C115" t="s">
+        <v>304</v>
+      </c>
+      <c r="D115" t="s">
+        <v>305</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>80.31</v>
+      </c>
+      <c r="G115" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>307</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C116" t="s">
+        <v>308</v>
+      </c>
+      <c r="D116" t="s">
+        <v>309</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>87.79</v>
+      </c>
+      <c r="G116" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>310</v>
+      </c>
+      <c r="B117" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C117" t="s">
+        <v>311</v>
+      </c>
+      <c r="D117" t="s">
+        <v>312</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117">
+        <v>89.99</v>
+      </c>
+      <c r="G117" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" t="s">
+        <v>313</v>
+      </c>
+      <c r="B118" s="1">
+        <v>7500435244848</v>
+      </c>
+      <c r="C118" t="s">
+        <v>314</v>
+      </c>
+      <c r="D118" t="s">
+        <v>315</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>93.99</v>
+      </c>
+      <c r="G118" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>317</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C119" t="s">
+        <v>318</v>
+      </c>
+      <c r="D119" t="s">
+        <v>319</v>
+      </c>
+      <c r="E119">
+        <v>1</v>
+      </c>
+      <c r="F119">
+        <v>99.99</v>
+      </c>
+      <c r="G119" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>317</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C120" t="s">
+        <v>318</v>
+      </c>
+      <c r="D120" t="s">
+        <v>322</v>
+      </c>
+      <c r="E120">
+        <v>1</v>
+      </c>
+      <c r="F120">
+        <v>99.99</v>
+      </c>
+      <c r="G120" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>323</v>
+      </c>
+      <c r="B121" s="1">
+        <v>6973734685529</v>
+      </c>
+      <c r="C121" t="s">
+        <v>324</v>
+      </c>
+      <c r="D121" t="s">
+        <v>325</v>
+      </c>
+      <c r="E121">
+        <v>1</v>
+      </c>
+      <c r="F121">
+        <v>111.38</v>
+      </c>
+      <c r="G121" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>326</v>
+      </c>
+      <c r="B122" s="1">
+        <v>4211125645335</v>
+      </c>
+      <c r="C122" t="s">
+        <v>327</v>
+      </c>
+      <c r="D122" t="s">
+        <v>328</v>
+      </c>
+      <c r="E122">
+        <v>1</v>
+      </c>
+      <c r="F122">
+        <v>142.05</v>
+      </c>
+      <c r="G122" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>329</v>
+      </c>
+      <c r="B123" s="1">
+        <v>8710103962878</v>
+      </c>
+      <c r="C123" t="s">
+        <v>330</v>
+      </c>
+      <c r="D123" t="s">
+        <v>331</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>204.9</v>
+      </c>
+      <c r="G123" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>332</v>
+      </c>
+      <c r="B124" s="1">
         <v>5060777122850</v>
       </c>
-      <c r="C101" t="s">
-[...8 lines deleted...]
-      <c r="F101">
+      <c r="C124" t="s">
+        <v>333</v>
+      </c>
+      <c r="D124" t="s">
+        <v>334</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
         <v>236.0</v>
       </c>
-      <c r="G101" t="s">
+      <c r="G124" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>