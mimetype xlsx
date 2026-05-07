--- v0 (2026-03-08)
+++ v1 (2026-05-07)
@@ -12,257 +12,371 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Beurer SC Classic Clean główki szczoteczki do elektrycznej szczoteczki do zębów, 4 wymienne końcówki do sonicznych szczoteczek do zębów Philips Sonicare, włosie w kształcie litery W, średnia twardość</t>
+  </si>
+  <si>
+    <t>B0FG7ZQJYC</t>
+  </si>
+  <si>
+    <t>LPNRP056720109</t>
+  </si>
+  <si>
+    <t>spL1i983nl4</t>
+  </si>
+  <si>
+    <t>Philips Trymer do włosów w nosie i uszach Series 3000 do bezpiecznego przycinania włosów w nosie i uszach oraz brwi bez wyrywania Czarny</t>
+  </si>
+  <si>
+    <t>B087VM4TW9</t>
+  </si>
+  <si>
+    <t>LPNHK402049704</t>
+  </si>
+  <si>
+    <t>spL1i98iLN1</t>
+  </si>
+  <si>
+    <t>Beurer BR 60 środek na ukąszenia owadów, do leczenia ukąszeń i użądleń owadów, łagodzi swędzenie i obrzęk, bez chemikaliów, mały i poręczny Leczenie ukąszeń owadów bez funkcji światła</t>
+  </si>
+  <si>
+    <t>B089GRH43R</t>
+  </si>
+  <si>
+    <t>LPNRP052195407</t>
+  </si>
+  <si>
+    <t>spL1i989865</t>
+  </si>
+  <si>
+    <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
+  </si>
+  <si>
+    <t>B0B4SCYCLS</t>
+  </si>
+  <si>
+    <t>LPNRP053340065</t>
+  </si>
+  <si>
+    <t>Beurer IL 35Lampa na podczerwień, kojące i rozgrzewające światło podczerwone z 3-stopniowym timerem, 5 kątów nachylenia, rozluźnia mięśnie i łagodzi napięcie, 1 sztuka, biała</t>
+  </si>
+  <si>
+    <t>B09TPL16M7</t>
+  </si>
+  <si>
+    <t>LPNRP054168006</t>
+  </si>
+  <si>
+    <t>Remington lokówka do włosów z jonizacją, 32mm, ceramiczna z perłami, do luźnych loków, zakres temp. 130-210°C, szybkie nagrzewanie, czarne etui i rękawiczka ochronna, CI9533 Lokówka 32mm</t>
+  </si>
+  <si>
+    <t>B09RNBCK18</t>
+  </si>
+  <si>
+    <t>LPNHK387886410</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, koncentrator i dyfuzor, zimny nawiew, pierścień ceramiczny, moc 2200W, czarna, Ionic Dry D3198</t>
+  </si>
+  <si>
+    <t>B08DJ18C85</t>
+  </si>
+  <si>
+    <t>LPNRP054306426</t>
+  </si>
+  <si>
+    <t>LPNHK374577774</t>
+  </si>
+  <si>
+    <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
+  </si>
+  <si>
+    <t>B0DFYN8174</t>
+  </si>
+  <si>
+    <t>LPNRP051308394</t>
+  </si>
+  <si>
+    <t>Beurer Zestaw do manicure i pedicure MP 42, do zadbanych dłoni i stóp, 7 wysokiej jakości dodatków MP 42 - bezstopniowa kontrola prędkości, w zestawie osłonka na pył</t>
+  </si>
+  <si>
+    <t>B075V8X6TK</t>
+  </si>
+  <si>
+    <t>LPNRP057031194</t>
+  </si>
+  <si>
+    <t>Cecotec CeramicCare 6in1 Gyro obrotowa szczotka dmuchawa. Suszarka do włosów 1100 W, żyroskop obrotowy, 6 wymiennych głowic, zwijana głowica, kabel obrotowy 360°, powłoka ceramiczna anty-Frisottis 6 Cabezales</t>
+  </si>
+  <si>
+    <t>B0BPYXJY78</t>
+  </si>
+  <si>
+    <t>LPNHK347495246</t>
+  </si>
+  <si>
+    <t>spW82D0688S</t>
+  </si>
+  <si>
+    <t>Beurer HC 55 jonowa suszarka do włosów z otworem na kabel, technologia jonowa, profesjonalna dysza i dyfuzor objętościowy, czarna</t>
+  </si>
+  <si>
+    <t>B075NLLB8S</t>
+  </si>
+  <si>
+    <t>LPNRP060449895</t>
+  </si>
+  <si>
+    <t>Braun Silk-épil 5, depilator damski/depilator do długotrwałego usuwania włosów, 5-011, biały/szary</t>
+  </si>
+  <si>
+    <t>B0CQRRRND3</t>
+  </si>
+  <si>
+    <t>LPNRP056003386</t>
+  </si>
+  <si>
+    <t>Maszynka do golenia damska Philips z serii 8000 - Bezprzewodowa maszynka do golenia z 5 akcesoriami, w tym rękawica złuszczająca, grzebień trymerowy (model BRL166/91)</t>
+  </si>
+  <si>
+    <t>B0BHZQ1CYM</t>
+  </si>
+  <si>
+    <t>LPNRP052219694</t>
+  </si>
+  <si>
+    <t>Philips Sonicare ProtectiveClean HX6807/51 - szczoteczka soniczna biała + 2 końcówki White</t>
+  </si>
+  <si>
+    <t>B07DMLFNNR</t>
+  </si>
+  <si>
+    <t>LPNRP046169411</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
+  </si>
+  <si>
+    <t>B09RNCQSJL</t>
+  </si>
+  <si>
+    <t>LPNRP052248389</t>
+  </si>
+  <si>
+    <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
+  </si>
+  <si>
+    <t>B0872DQW46</t>
+  </si>
+  <si>
+    <t>LPNHK526185156</t>
+  </si>
+  <si>
+    <t>spNMZJMTXM1</t>
+  </si>
+  <si>
+    <t>Braun All-in-One Series 5 Groomingset 9-in-1, ultrascharfe Klinge, 120 Min Akku, SkinGuard-Technologie, Präzises Trimmen, AquaGrip für unter Wasser, AIO5545, Grau</t>
+  </si>
+  <si>
+    <t>B0DQWLT6HY</t>
+  </si>
+  <si>
+    <t>LPNRP052247423</t>
+  </si>
+  <si>
+    <t>Cecotec - Brosse Soufflante CeramicCare AirGlam Champagne 1400 W, technologia Coanda, 3 prędkości, 3 temperatury, inteligentna kontrola ciepła, 110 000 obr./min</t>
+  </si>
+  <si>
+    <t>B0CXTQG1NT</t>
+  </si>
+  <si>
+    <t>LPNHK272451175</t>
+  </si>
+  <si>
+    <t>LPNHK347474286</t>
+  </si>
+  <si>
+    <t>LPNWE361836572</t>
+  </si>
+  <si>
+    <t>LPNHK347143301</t>
+  </si>
+  <si>
+    <t>LPNHK272472433</t>
+  </si>
+  <si>
+    <t>LPNWE361090726</t>
+  </si>
+  <si>
+    <t>spW82D0687c</t>
+  </si>
+  <si>
+    <t>Beurer IL 60 promiennik podczerwieni, kojące ciepło przy przeziębieniach i napięciu mięśni, urządzenie medyczne o mocy 300 W z timerem, ceramiczny dysk z ochroną UV, płynna regulacja, biały IL 60 - z wytrzymałą szybą</t>
+  </si>
+  <si>
+    <t>B0CHJ1VR6S</t>
+  </si>
+  <si>
+    <t>LPNHK433655306</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
+  </si>
+  <si>
+    <t>B0DP1SJ555</t>
+  </si>
+  <si>
+    <t>LPNWE374860942</t>
+  </si>
+  <si>
+    <t>spNC4ZHLQB3</t>
+  </si>
+  <si>
+    <t>0850042383483</t>
+  </si>
+  <si>
+    <t>SNAILAX Shiatsu urządzenie do masażu stóp z funkcją ogrzewania, pilot zdalnego sterowania, regulowana prędkość wibracji, elektryczna maszyna do krążenia krwi, zapalenia powięzi podeszwowej, łagodzenia szary</t>
+  </si>
+  <si>
+    <t>B0BKZSMZNC</t>
+  </si>
+  <si>
+    <t>LPNRP038471497</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
+  </si>
+  <si>
+    <t>B0BS1WCG38</t>
+  </si>
+  <si>
+    <t>LPNRP052248609</t>
+  </si>
+  <si>
     <t>RENPHO Przenośna maszyna do masażu stóp z ciepłem na zapalenie powięzi podeszwowej, ugniatanie Shiatsu, kompresja, elektryczny masażer do stóp o 3 intensywności, prezenty dla mężczyzn i kobiet Czarny-D003R</t>
   </si>
   <si>
     <t>B0CBMPDDYS</t>
   </si>
   <si>
     <t>LPNHK440686811</t>
   </si>
   <si>
-    <t>spL1i989865</t>
-[...173 lines deleted...]
-    <t>LPNRP056720109</t>
+    <t>Oral-B iO 5N Czarna elektryczna szczoteczka do zębów Bluetooth połączona z Bluetooth, 1 szczotka, 1 etui podróżne</t>
+  </si>
+  <si>
+    <t>B0B5XPR45B</t>
+  </si>
+  <si>
+    <t>LPNHK191322457</t>
+  </si>
+  <si>
+    <t>spN6RYCPVHJ</t>
+  </si>
+  <si>
+    <t>Cecotec Wielofunkcyjny styl do modelowania włosów, 14 głowic AirGlam 14 w 1, Flex szampański, 1400 W, ekran, technologia Coanda, silnik bezszczotkowy, funkcja obrotowa i powłoka ceramiczna i</t>
+  </si>
+  <si>
+    <t>B0FKT6BGTY</t>
+  </si>
+  <si>
+    <t>LPNWE361814721</t>
+  </si>
+  <si>
+    <t>ghd rise – profesjonalna elektryczna szczotka do włosów, lokówka do wszystkich rodzajów włosów, technologia Ultra-Zone, czarna Nowe opakowanie</t>
+  </si>
+  <si>
+    <t>B0CCYQTKR9</t>
+  </si>
+  <si>
+    <t>LPNWE374967022</t>
+  </si>
+  <si>
+    <t>spNMG59YXJV</t>
+  </si>
+  <si>
+    <t>Ghd Platinum+ 767818930 Prostownica, Czarny, 185ºC Nowe opakowanie</t>
+  </si>
+  <si>
+    <t>B0CCYNPK3L</t>
+  </si>
+  <si>
+    <t>LPNWE377064617</t>
+  </si>
+  <si>
+    <t>Cecotec 14 głowic AirGlam 14 w 1 Flex Black 14 głowic 1400 W, 110000 obr./min, ekran, technologia Coanda, silnik bezszczotkowy, funkcja obrotowa i powłoka ceramiczna i keratynowa</t>
+  </si>
+  <si>
+    <t>B0FKT1S8CQ</t>
+  </si>
+  <si>
+    <t>LPNWE361312681</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -569,547 +683,869 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="255.938" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4897122208072</v>
+        <v>4211125105211</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>97.21</v>
+        <v>9.99</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>8006540977804</v>
+        <v>8710103924005</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F3">
-        <v>89.99</v>
+        <v>13.99</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4211125606176</v>
+      </c>
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>19.99</v>
+      </c>
+      <c r="G4" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4210201427063</v>
+      </c>
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="1">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>79.99</v>
+        <v>23.99</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="1">
+        <v>4211125614034</v>
+      </c>
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="1">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>74.99</v>
+        <v>25.99</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="1">
+        <v>5038061140118</v>
+      </c>
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="1">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>69.99</v>
+        <v>29.99</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="1">
+        <v>5038061112665</v>
+      </c>
+      <c r="C8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="1">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>30</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>68.97</v>
+        <v>29.99</v>
       </c>
       <c r="G8" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B9" s="1">
-        <v>8720689001137</v>
+        <v>5038061112665</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9">
-        <v>57.99</v>
+        <v>29.99</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>7500435225052</v>
+        <v>8720689031868</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>56.22</v>
+        <v>33.79</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B11" s="1">
-        <v>4211125586218</v>
+        <v>4211125574000</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>53.1</v>
+        <v>36.51</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="1">
+        <v>8435484010009</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12">
+        <v>1</v>
+      </c>
+      <c r="F12">
+        <v>51.8</v>
+      </c>
+      <c r="G12" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4211125586218</v>
+      </c>
+      <c r="C13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>33.79</v>
+        <v>53.1</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="1">
+        <v>7500435225052</v>
+      </c>
+      <c r="C14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>29.99</v>
+        <v>56.22</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="1">
+        <v>8720689001137</v>
+      </c>
+      <c r="C15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>29.99</v>
+        <v>57.99</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B16" s="1">
-        <v>5038061112665</v>
+        <v>8710103863243</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>29.99</v>
+        <v>68.97</v>
       </c>
       <c r="G16" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="1">
-        <v>4211125614034</v>
+        <v>5038061140309</v>
       </c>
       <c r="C17" t="s">
         <v>55</v>
       </c>
       <c r="D17" t="s">
         <v>56</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>25.99</v>
+        <v>69.99</v>
       </c>
       <c r="G17" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="1">
-        <v>4210201427063</v>
+        <v>4211125646639</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>23.99</v>
+        <v>69.99</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B19" s="1">
-        <v>4211125606176</v>
+        <v>7500435245074</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>19.99</v>
+        <v>74.99</v>
       </c>
       <c r="G19" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B20" s="1">
-        <v>8710103924005</v>
+        <v>8435484034654</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>13.99</v>
+        <v>79.9</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B21" s="1">
-        <v>4211125105211</v>
+        <v>8435484034654</v>
       </c>
       <c r="C21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" t="s">
         <v>67</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21">
+        <v>1</v>
+      </c>
+      <c r="F21">
+        <v>79.9</v>
+      </c>
+      <c r="G21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
         <v>68</v>
       </c>
-      <c r="E21">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22">
+        <v>79.9</v>
+      </c>
+      <c r="G22" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C23" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>79.9</v>
+      </c>
+      <c r="G23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>79.9</v>
+      </c>
+      <c r="G24" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25">
+        <v>1</v>
+      </c>
+      <c r="F25">
+        <v>79.9</v>
+      </c>
+      <c r="G25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4211125616953</v>
+      </c>
+      <c r="C26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>79.99</v>
+      </c>
+      <c r="G26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8700216655750</v>
+      </c>
+      <c r="C27" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>79.99</v>
+      </c>
+      <c r="G27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28">
+        <v>1</v>
+      </c>
+      <c r="F28">
+        <v>83.2</v>
+      </c>
+      <c r="G28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C29" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" t="s">
+        <v>86</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>89.99</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4897122208072</v>
+      </c>
+      <c r="C30" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30">
+        <v>1</v>
+      </c>
+      <c r="F30">
+        <v>97.21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4210201414803</v>
+      </c>
+      <c r="C31" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>128.48</v>
+      </c>
+      <c r="G31" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="1">
+        <v>8447420157945</v>
+      </c>
+      <c r="C32" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32">
+        <v>1</v>
+      </c>
+      <c r="F32">
+        <v>169.0</v>
+      </c>
+      <c r="G32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="1">
+        <v>5060777123147</v>
+      </c>
+      <c r="C33" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" t="s">
+        <v>99</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>175.2</v>
+      </c>
+      <c r="G33" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1">
+        <v>5060777128265</v>
+      </c>
+      <c r="C34" t="s">
+        <v>102</v>
+      </c>
+      <c r="D34" t="s">
+        <v>103</v>
+      </c>
+      <c r="E34">
+        <v>1</v>
+      </c>
+      <c r="F34">
+        <v>239.2</v>
+      </c>
+      <c r="G34" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>8447420157952</v>
+      </c>
+      <c r="C35" t="s">
+        <v>105</v>
+      </c>
+      <c r="D35" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+      <c r="F35">
+        <v>243.2</v>
+      </c>
+      <c r="G35" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>