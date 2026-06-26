--- v1 (2026-05-07)
+++ v2 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Beurer SC Classic Clean główki szczoteczki do elektrycznej szczoteczki do zębów, 4 wymienne końcówki do sonicznych szczoteczek do zębów Philips Sonicare, włosie w kształcie litery W, średnia twardość</t>
   </si>
   <si>
@@ -242,132 +242,123 @@
   <si>
     <t>LPNWE361836572</t>
   </si>
   <si>
     <t>LPNHK347143301</t>
   </si>
   <si>
     <t>LPNHK272472433</t>
   </si>
   <si>
     <t>LPNWE361090726</t>
   </si>
   <si>
     <t>spW82D0687c</t>
   </si>
   <si>
     <t>Beurer IL 60 promiennik podczerwieni, kojące ciepło przy przeziębieniach i napięciu mięśni, urządzenie medyczne o mocy 300 W z timerem, ceramiczny dysk z ochroną UV, płynna regulacja, biały IL 60 - z wytrzymałą szybą</t>
   </si>
   <si>
     <t>B0CHJ1VR6S</t>
   </si>
   <si>
     <t>LPNHK433655306</t>
   </si>
   <si>
-    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
-[...5 lines deleted...]
-    <t>LPNWE374860942</t>
+    <t>0850042383483</t>
+  </si>
+  <si>
+    <t>SNAILAX Shiatsu urządzenie do masażu stóp z funkcją ogrzewania, pilot zdalnego sterowania, regulowana prędkość wibracji, elektryczna maszyna do krążenia krwi, zapalenia powięzi podeszwowej, łagodzenia szary</t>
+  </si>
+  <si>
+    <t>B0BKZSMZNC</t>
+  </si>
+  <si>
+    <t>LPNRP038471497</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
+  </si>
+  <si>
+    <t>B0BS1WCG38</t>
+  </si>
+  <si>
+    <t>LPNRP052248609</t>
+  </si>
+  <si>
+    <t>RENPHO Przenośna maszyna do masażu stóp z ciepłem na zapalenie powięzi podeszwowej, ugniatanie Shiatsu, kompresja, elektryczny masażer do stóp o 3 intensywności, prezenty dla mężczyzn i kobiet Czarny-D003R</t>
+  </si>
+  <si>
+    <t>B0CBMPDDYS</t>
+  </si>
+  <si>
+    <t>LPNHK440686811</t>
+  </si>
+  <si>
+    <t>Oral-B iO 5N Czarna elektryczna szczoteczka do zębów Bluetooth połączona z Bluetooth, 1 szczotka, 1 etui podróżne</t>
+  </si>
+  <si>
+    <t>B0B5XPR45B</t>
+  </si>
+  <si>
+    <t>LPNHK191322457</t>
+  </si>
+  <si>
+    <t>spN6RYCPVHJ</t>
+  </si>
+  <si>
+    <t>Cecotec Wielofunkcyjny styl do modelowania włosów, 14 głowic AirGlam 14 w 1, Flex szampański, 1400 W, ekran, technologia Coanda, silnik bezszczotkowy, funkcja obrotowa i powłoka ceramiczna i</t>
+  </si>
+  <si>
+    <t>B0FKT6BGTY</t>
+  </si>
+  <si>
+    <t>LPNWE361814721</t>
+  </si>
+  <si>
+    <t>ghd rise – profesjonalna elektryczna szczotka do włosów, lokówka do wszystkich rodzajów włosów, technologia Ultra-Zone, czarna Nowe opakowanie</t>
+  </si>
+  <si>
+    <t>B0CCYQTKR9</t>
+  </si>
+  <si>
+    <t>LPNWE374967022</t>
+  </si>
+  <si>
+    <t>spNMG59YXJV</t>
+  </si>
+  <si>
+    <t>Ghd Platinum+ 767818930 Prostownica, Czarny, 185ºC Nowe opakowanie</t>
+  </si>
+  <si>
+    <t>B0CCYNPK3L</t>
+  </si>
+  <si>
+    <t>LPNWE377064617</t>
   </si>
   <si>
     <t>spNC4ZHLQB3</t>
-  </si>
-[...70 lines deleted...]
-    <t>LPNWE377064617</t>
   </si>
   <si>
     <t>Cecotec 14 głowic AirGlam 14 w 1 Flex Black 14 głowic 1400 W, 110000 obr./min, ekran, technologia Coanda, silnik bezszczotkowy, funkcja obrotowa i powłoka ceramiczna i keratynowa</t>
   </si>
   <si>
     <t>B0FKT1S8CQ</t>
   </si>
   <si>
     <t>LPNWE361312681</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -683,54 +674,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G35"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B35" sqref="B35"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -759,51 +750,51 @@
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>9.99</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
         <v>8710103924005</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
         <v>13.99</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1">
         <v>4211125606176</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
@@ -1173,51 +1164,51 @@
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
         <v>79.9</v>
       </c>
       <c r="G20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="1">
         <v>8435484034654</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F21">
         <v>79.9</v>
       </c>
       <c r="G21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="1">
         <v>8435484034654</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
@@ -1299,252 +1290,229 @@
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="1">
         <v>4211125616953</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>79.99</v>
       </c>
       <c r="G26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B27" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27">
-        <v>79.99</v>
+        <v>83.2</v>
       </c>
       <c r="G27" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C28" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>82</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>83.2</v>
+        <v>89.99</v>
       </c>
       <c r="G28" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>4897122208072</v>
+      </c>
+      <c r="C29" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="1">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>85</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29">
-        <v>89.99</v>
+        <v>97.21</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4210201414803</v>
+      </c>
+      <c r="C30" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="1">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>88</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>128.48</v>
+      </c>
+      <c r="G30" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="1">
-        <v>4210201414803</v>
+        <v>8447420157945</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F31">
-        <v>128.48</v>
+        <v>169.0</v>
       </c>
       <c r="G31" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5060777123147</v>
+      </c>
+      <c r="C32" t="s">
         <v>94</v>
       </c>
-      <c r="B32" s="1">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>95</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>175.2</v>
+      </c>
+      <c r="G32" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="1">
-        <v>5060777123147</v>
+        <v>5060777128265</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33">
-        <v>175.2</v>
+        <v>239.2</v>
       </c>
       <c r="G33" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="1">
-        <v>5060777128265</v>
+        <v>8447420157952</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
       <c r="D34" t="s">
         <v>103</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34">
-        <v>239.2</v>
+        <v>243.2</v>
       </c>
       <c r="G34" t="s">
-        <v>79</v>
-[...21 lines deleted...]
-      <c r="G35" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>