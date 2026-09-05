--- v2 (2026-06-26)
+++ v3 (2026-09-05)
@@ -12,205 +12,535 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Intex Łóżko dmuchane, 64756, kolorowe, 191 x 76 x 25 cm, pojemność - 72 cale sześcienne</t>
+  </si>
+  <si>
+    <t>B07LH45G51</t>
+  </si>
+  <si>
+    <t>LPNRP066556845</t>
+  </si>
+  <si>
+    <t>spLc46MI7NO</t>
+  </si>
+  <si>
+    <t>Kolekcja naklejek i kart kolekcjonerskich NFL 2025 – pakiet startowy</t>
+  </si>
+  <si>
+    <t>B0FM3V7LKX</t>
+  </si>
+  <si>
+    <t>LPNHe065481634</t>
+  </si>
+  <si>
     <t>Beurer SC Classic Clean główki szczoteczki do elektrycznej szczoteczki do zębów, 4 wymienne końcówki do sonicznych szczoteczek do zębów Philips Sonicare, włosie w kształcie litery W, średnia twardość</t>
   </si>
   <si>
     <t>B0FG7ZQJYC</t>
   </si>
   <si>
     <t>LPNRP056720109</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
+    <t>MeoZynxadril Piłki tenisowe</t>
+  </si>
+  <si>
+    <t>B0DF2LZXWY</t>
+  </si>
+  <si>
+    <t>LPNHe085732046</t>
+  </si>
+  <si>
+    <t>spLc46mIMom</t>
+  </si>
+  <si>
     <t>Philips Trymer do włosów w nosie i uszach Series 3000 do bezpiecznego przycinania włosów w nosie i uszach oraz brwi bez wyrywania Czarny</t>
   </si>
   <si>
     <t>B087VM4TW9</t>
   </si>
   <si>
     <t>LPNHK402049704</t>
   </si>
   <si>
     <t>spL1i98iLN1</t>
   </si>
   <si>
+    <t>Wielofunkcyjny drążek</t>
+  </si>
+  <si>
+    <t>B01AK2R9VU</t>
+  </si>
+  <si>
+    <t>LPNHe042594881</t>
+  </si>
+  <si>
+    <t>spL01o2934j</t>
+  </si>
+  <si>
+    <t>0372769556716</t>
+  </si>
+  <si>
+    <t>BEAST RAGE Rękawice bokserskie trening sparing Pro Impact Muay Thai MMA kickboxing mężczyźni kobiety dorosły ciężki worek bokserski podkładki ostrości rękawice prędkość trening wentylowana palma 8 10</t>
+  </si>
+  <si>
+    <t>B0BN3ZZMKB</t>
+  </si>
+  <si>
+    <t>LPNRP070796962</t>
+  </si>
+  <si>
+    <t>Zestaw 5 taśm oporowych</t>
+  </si>
+  <si>
+    <t>B0FCMNVTMG</t>
+  </si>
+  <si>
+    <t>LPNHe060008248</t>
+  </si>
+  <si>
+    <t>Svpro Ogrzewane rękawiczki dla mężczyzn i kobiet, na baterie, elektryczne, wodoszczelne, do obsługi ekranów dotykowych, zimowych, myśliwskich, do jazdy na nartach, motocyklu, wędrówek</t>
+  </si>
+  <si>
+    <t>B0BBVFQPGK</t>
+  </si>
+  <si>
+    <t>LPNHK523489931</t>
+  </si>
+  <si>
+    <t>Amazon Basics Yoga Exercise Ball czarny</t>
+  </si>
+  <si>
+    <t>B0DN5SCYYC</t>
+  </si>
+  <si>
+    <t>LPNHK540628500</t>
+  </si>
+  <si>
+    <t>Inteligentna skakanka RENPHO, skakanka fitness z aplikacją do analizy danych, skakanki treningowe do domowej siłowni, crossfit, ćwiczenia dla mężczyzn, kobiet, dzieci B-różowy</t>
+  </si>
+  <si>
+    <t>B0C8MD7D3M</t>
+  </si>
+  <si>
+    <t>LPNHe033176556</t>
+  </si>
+  <si>
+    <t>MILFECH Zestaw do snorkelingu dla dorosłych, z okularami do nurkowania i fajką suchą, przeciwmgielną, z hartowanego szkła, do nurkowania, pływania, suchej fajki</t>
+  </si>
+  <si>
+    <t>B0BZYL7ZX7</t>
+  </si>
+  <si>
+    <t>LPNHe045591890</t>
+  </si>
+  <si>
     <t>Beurer BR 60 środek na ukąszenia owadów, do leczenia ukąszeń i użądleń owadów, łagodzi swędzenie i obrzęk, bez chemikaliów, mały i poręczny Leczenie ukąszeń owadów bez funkcji światła</t>
   </si>
   <si>
     <t>B089GRH43R</t>
   </si>
   <si>
     <t>LPNRP052195407</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
+    <t>WINMAU Pro SFB tarcza do rzutek z włosiem 45 x 45 x 3,8 cm Wielokolorowy</t>
+  </si>
+  <si>
+    <t>B00130OHI2</t>
+  </si>
+  <si>
+    <t>LPNHe042544926</t>
+  </si>
+  <si>
+    <t>Super Sparrow Butelka do picia ze stali nierdzewnej – 350ml/500ml/750ml – nie zawiera BPA, szczelna butelka termiczna, do uprawiania sportu, w podróży, do szkoły, na zewnątrz, do biura, domu</t>
+  </si>
+  <si>
+    <t>B0CMT8TXY9</t>
+  </si>
+  <si>
+    <t>LPNWE424009684</t>
+  </si>
+  <si>
     <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
   </si>
   <si>
     <t>B0B4SCYCLS</t>
   </si>
   <si>
     <t>LPNRP053340065</t>
   </si>
   <si>
+    <t>Sidas 3D Comfort anatomiczna wkładka, uniseks Taille M/39-41 Niebieski</t>
+  </si>
+  <si>
+    <t>B076B4VSYY</t>
+  </si>
+  <si>
+    <t>LPNHe061625734</t>
+  </si>
+  <si>
+    <t>BJORKI® Schwimmring Baby – Stabil &amp; sicher auf dem Wasser – Mitwachsender Schwimmreifen ab 6 Monate bis 3 Jahre – 40° Schwimmlage für natürliche Bewegungen – Robuste Schwimmhilfe Baby różowy</t>
+  </si>
+  <si>
+    <t>B0F1M4R51N</t>
+  </si>
+  <si>
+    <t>LPNHK554880899</t>
+  </si>
+  <si>
+    <t>009283608729</t>
+  </si>
+  <si>
+    <t>EVERLAST Rękawice treningowe Core biały L-XL</t>
+  </si>
+  <si>
+    <t>B08XZNVT5X</t>
+  </si>
+  <si>
+    <t>LPNWE390757775</t>
+  </si>
+  <si>
+    <t>RENPHO Inteligentna skakanka z licznikiem, regulowane skakanki do fitnessu, skakanka z aplikacją do analizy danych, sprzęt treningowy dla kobiet, mężczyzn, dorosłych, dzieci, spalanie kalorii, A-czarny</t>
+  </si>
+  <si>
+    <t>B09D3DGS4T</t>
+  </si>
+  <si>
+    <t>LPNHe065427859</t>
+  </si>
+  <si>
     <t>Beurer IL 35Lampa na podczerwień, kojące i rozgrzewające światło podczerwone z 3-stopniowym timerem, 5 kątów nachylenia, rozluźnia mięśnie i łagodzi napięcie, 1 sztuka, biała</t>
   </si>
   <si>
     <t>B09TPL16M7</t>
   </si>
   <si>
     <t>LPNRP054168006</t>
   </si>
   <si>
+    <t>ProsourceFit Pasuje do drążka podciągającego z wieloma uchwytami, wytrzymały trener do drzwi do domowej siłowni Światło Multi Grip</t>
+  </si>
+  <si>
+    <t>B01H7OW5KY</t>
+  </si>
+  <si>
+    <t>LPNHe051956508</t>
+  </si>
+  <si>
+    <t>Seac Płetwy treningowe Speed-S 2/3 UK NIEBIESKI</t>
+  </si>
+  <si>
+    <t>B007V9RJ98</t>
+  </si>
+  <si>
+    <t>LPNHK214073663</t>
+  </si>
+  <si>
+    <t>RRP Unisex Proguard Rear Błotnik Rowerowy, Czarny, Z 6 opaskami</t>
+  </si>
+  <si>
+    <t>B07KTH96JZ</t>
+  </si>
+  <si>
+    <t>LPNHK556860982</t>
+  </si>
+  <si>
+    <t>Rehand Laska do chodzenia dla mężczyzn i kobiet – składana, regulowana, lekka, samodzielna, obrotowa laska, miękki uchwyt, z torbą podróżną, kijki do chodzenia dla seniorów i dorosłych (czarna)</t>
+  </si>
+  <si>
+    <t>B0CYSY6MDR</t>
+  </si>
+  <si>
+    <t>LPNHK504496586</t>
+  </si>
+  <si>
     <t>Remington lokówka do włosów z jonizacją, 32mm, ceramiczna z perłami, do luźnych loków, zakres temp. 130-210°C, szybkie nagrzewanie, czarne etui i rękawiczka ochronna, CI9533 Lokówka 32mm</t>
   </si>
   <si>
     <t>B09RNBCK18</t>
   </si>
   <si>
     <t>LPNHK387886410</t>
   </si>
   <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, koncentrator i dyfuzor, zimny nawiew, pierścień ceramiczny, moc 2200W, czarna, Ionic Dry D3198</t>
   </si>
   <si>
     <t>B08DJ18C85</t>
   </si>
   <si>
     <t>LPNRP054306426</t>
   </si>
   <si>
     <t>LPNHK374577774</t>
   </si>
   <si>
+    <t>Pływanie delfinem, czerwono-żółto-zielone, 4291, do 60 kg Pojedynczy</t>
+  </si>
+  <si>
+    <t>B0083GTQCQ</t>
+  </si>
+  <si>
+    <t>LPNRP084146265</t>
+  </si>
+  <si>
+    <t>Columbia Kapelusz Cachalot Uniseks Schooner Bank Ii Cachalot (1 w zestawie) Rozmiar uniwersalny Rekin</t>
+  </si>
+  <si>
+    <t>B0D4FBHVF7</t>
+  </si>
+  <si>
+    <t>LPNRP084204417</t>
+  </si>
+  <si>
+    <t>Reusch Męskie rękawiczki narciarskie Snow King Gwarantowane wiatroszczelne i bardzo oddychające rękawice softshellowe rękawice śniegowe rękawiczki zimowe 9, czarne/niebieskie</t>
+  </si>
+  <si>
+    <t>B0B153RLQM</t>
+  </si>
+  <si>
+    <t>LPNRP067068439</t>
+  </si>
+  <si>
     <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
   </si>
   <si>
     <t>B0DFYN8174</t>
   </si>
   <si>
     <t>LPNRP051308394</t>
   </si>
   <si>
+    <t>Campingaz 203164 transformator do termoelektrycznych lodówek 230 V/12 V (15,5 x 10 x 6,5 cm), czarny</t>
+  </si>
+  <si>
+    <t>B000RXZ9LU</t>
+  </si>
+  <si>
+    <t>LPNHe052404896</t>
+  </si>
+  <si>
+    <t>Elektryczna pompa powietrza z akumulatorem, pompka powietrza 150 psi do pompki rowerowej, przenośna mini sprężarka z manometrem i podwójnym wyświetlaczem LED, 12 V DC, elektryczne opony samochodowe do</t>
+  </si>
+  <si>
+    <t>B0DHH5BF26</t>
+  </si>
+  <si>
+    <t>LPNHe046635664</t>
+  </si>
+  <si>
     <t>Beurer Zestaw do manicure i pedicure MP 42, do zadbanych dłoni i stóp, 7 wysokiej jakości dodatków MP 42 - bezstopniowa kontrola prędkości, w zestawie osłonka na pył</t>
   </si>
   <si>
     <t>B075V8X6TK</t>
   </si>
   <si>
     <t>LPNRP057031194</t>
   </si>
   <si>
+    <t>Cecotec Pedały statyczne DrumFit Cycle Compact - ręcznie regulowane poziomy oporu, prosta i intuicyjna obsługa, wyświetlacz LCD, maksymalna waga 100 kg</t>
+  </si>
+  <si>
+    <t>B0BJLFMT75</t>
+  </si>
+  <si>
+    <t>LPNHK526391863</t>
+  </si>
+  <si>
+    <t>Portable Electric Air Compressor 2</t>
+  </si>
+  <si>
+    <t>B0CBBP8BQX</t>
+  </si>
+  <si>
+    <t>LPNWE394912068</t>
+  </si>
+  <si>
+    <t>Yaktrax Run Traction klocki do biegania na śniegu i lodzie S (rozmiar buta: szer. 6,5-10/M 5-8,5)</t>
+  </si>
+  <si>
+    <t>B007S3QY16</t>
+  </si>
+  <si>
+    <t>LPNHe053332829</t>
+  </si>
+  <si>
+    <t>ABUS PRO Amparo 4750S NR zamek ramowy - zamek rowerowy do montażu na ramie roweru - 8.5 mm - ABUS Poziom bezpieczeństwa 9 - czarny</t>
+  </si>
+  <si>
+    <t>B099X5K1NV</t>
+  </si>
+  <si>
+    <t>LPNRP086832278</t>
+  </si>
+  <si>
+    <t>Select spodenki kompresyjne m czarny</t>
+  </si>
+  <si>
+    <t>B00EO2I8W2</t>
+  </si>
+  <si>
+    <t>LPNHe062049183</t>
+  </si>
+  <si>
+    <t>NC-17 Sudpin I Pro aluminiowe pedały platformowe/pedały rowerowe MTB/rower górski/pedały BMX/łożyska kulkowe + oś Cr-Mo/w zestawie zapasowe piny, różne kolory złoto</t>
+  </si>
+  <si>
+    <t>B00GB3I7V4</t>
+  </si>
+  <si>
+    <t>LPNRP073009543</t>
+  </si>
+  <si>
+    <t>Roces Łyżwy damskie Paradise Lama 40 EU biały</t>
+  </si>
+  <si>
+    <t>B00HVG7LD0</t>
+  </si>
+  <si>
+    <t>LPNHK497261907</t>
+  </si>
+  <si>
     <t>Cecotec CeramicCare 6in1 Gyro obrotowa szczotka dmuchawa. Suszarka do włosów 1100 W, żyroskop obrotowy, 6 wymiennych głowic, zwijana głowica, kabel obrotowy 360°, powłoka ceramiczna anty-Frisottis 6 Cabezales</t>
   </si>
   <si>
     <t>B0BPYXJY78</t>
   </si>
   <si>
     <t>LPNHK347495246</t>
   </si>
   <si>
     <t>spW82D0688S</t>
   </si>
   <si>
     <t>Beurer HC 55 jonowa suszarka do włosów z otworem na kabel, technologia jonowa, profesjonalna dysza i dyfuzor objętościowy, czarna</t>
   </si>
   <si>
     <t>B075NLLB8S</t>
   </si>
   <si>
     <t>LPNRP060449895</t>
   </si>
   <si>
     <t>Braun Silk-épil 5, depilator damski/depilator do długotrwałego usuwania włosów, 5-011, biały/szary</t>
   </si>
   <si>
     <t>B0CQRRRND3</t>
   </si>
   <si>
     <t>LPNRP056003386</t>
   </si>
   <si>
+    <t>POC Joint VPD Air ochraniacz na ramię czarny Epidote Green Small</t>
+  </si>
+  <si>
+    <t>B09G6TPK9V</t>
+  </si>
+  <si>
+    <t>LPNWE412001251</t>
+  </si>
+  <si>
     <t>Maszynka do golenia damska Philips z serii 8000 - Bezprzewodowa maszynka do golenia z 5 akcesoriami, w tym rękawica złuszczająca, grzebień trymerowy (model BRL166/91)</t>
   </si>
   <si>
     <t>B0BHZQ1CYM</t>
   </si>
   <si>
     <t>LPNRP052219694</t>
   </si>
   <si>
+    <t>Clicgear 2016 3.5 Golf Trolley nakładane siedzisko czarny</t>
+  </si>
+  <si>
+    <t>B004YJ22FO</t>
+  </si>
+  <si>
+    <t>LPNHe056791733</t>
+  </si>
+  <si>
+    <t>Stanley Classic Legendary Termos 1.9L Hammertone Green - Termos ze Stali Nierdzewnej Bez BPA - Utrzymuje ciepło przez 45 godzin - Szczelna nakrętka pełniąca rolę kubka - Do Mycia w Zmywarce</t>
+  </si>
+  <si>
+    <t>B07PBN67YJ</t>
+  </si>
+  <si>
+    <t>LPNHe092103004</t>
+  </si>
+  <si>
     <t>Philips Sonicare ProtectiveClean HX6807/51 - szczoteczka soniczna biała + 2 końcówki White</t>
   </si>
   <si>
     <t>B07DMLFNNR</t>
   </si>
   <si>
     <t>LPNRP046169411</t>
   </si>
   <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
   </si>
   <si>
     <t>B09RNCQSJL</t>
   </si>
   <si>
     <t>LPNRP052248389</t>
   </si>
   <si>
     <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
   </si>
   <si>
     <t>B0872DQW46</t>
   </si>
   <si>
     <t>LPNHK526185156</t>
@@ -272,50 +602,59 @@
   <si>
     <t>B0BKZSMZNC</t>
   </si>
   <si>
     <t>LPNRP038471497</t>
   </si>
   <si>
     <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
   </si>
   <si>
     <t>B0BS1WCG38</t>
   </si>
   <si>
     <t>LPNRP052248609</t>
   </si>
   <si>
     <t>RENPHO Przenośna maszyna do masażu stóp z ciepłem na zapalenie powięzi podeszwowej, ugniatanie Shiatsu, kompresja, elektryczny masażer do stóp o 3 intensywności, prezenty dla mężczyzn i kobiet Czarny-D003R</t>
   </si>
   <si>
     <t>B0CBMPDDYS</t>
   </si>
   <si>
     <t>LPNHK440686811</t>
   </si>
   <si>
+    <t>Honeywell 1034490 Howard Leight Impact Sport miękkie nauszniki, czarne, 1</t>
+  </si>
+  <si>
+    <t>B073QZ7Q1T</t>
+  </si>
+  <si>
+    <t>LPNHe054355534</t>
+  </si>
+  <si>
     <t>Oral-B iO 5N Czarna elektryczna szczoteczka do zębów Bluetooth połączona z Bluetooth, 1 szczotka, 1 etui podróżne</t>
   </si>
   <si>
     <t>B0B5XPR45B</t>
   </si>
   <si>
     <t>LPNHK191322457</t>
   </si>
   <si>
     <t>spN6RYCPVHJ</t>
   </si>
   <si>
     <t>Cecotec Wielofunkcyjny styl do modelowania włosów, 14 głowic AirGlam 14 w 1, Flex szampański, 1400 W, ekran, technologia Coanda, silnik bezszczotkowy, funkcja obrotowa i powłoka ceramiczna i</t>
   </si>
   <si>
     <t>B0FKT6BGTY</t>
   </si>
   <si>
     <t>LPNWE361814721</t>
   </si>
   <si>
     <t>ghd rise – profesjonalna elektryczna szczotka do włosów, lokówka do wszystkich rodzajów włosów, technologia Ultra-Zone, czarna Nowe opakowanie</t>
   </si>
   <si>
     <t>B0CCYQTKR9</t>
@@ -324,50 +663,62 @@
     <t>LPNWE374967022</t>
   </si>
   <si>
     <t>spNMG59YXJV</t>
   </si>
   <si>
     <t>Ghd Platinum+ 767818930 Prostownica, Czarny, 185ºC Nowe opakowanie</t>
   </si>
   <si>
     <t>B0CCYNPK3L</t>
   </si>
   <si>
     <t>LPNWE377064617</t>
   </si>
   <si>
     <t>spNC4ZHLQB3</t>
   </si>
   <si>
     <t>Cecotec 14 głowic AirGlam 14 w 1 Flex Black 14 głowic 1400 W, 110000 obr./min, ekran, technologia Coanda, silnik bezszczotkowy, funkcja obrotowa i powłoka ceramiczna i keratynowa</t>
   </si>
   <si>
     <t>B0FKT1S8CQ</t>
   </si>
   <si>
     <t>LPNWE361312681</t>
+  </si>
+  <si>
+    <t>Autodarts Vantage zestaw do automatycznej punktacji do darta, kamery do rzutek, nagrywanie wyników rzutek, graj online vs globalni przeciwnicy i weź udział w zawodach z własnego domu, łatwa</t>
+  </si>
+  <si>
+    <t>B0GK8336JH</t>
+  </si>
+  <si>
+    <t>LPNHe066768134</t>
+  </si>
+  <si>
+    <t>spLc46LLIO5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -674,846 +1025,1693 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B71" sqref="B71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>4211125105211</v>
+        <v>6941057412436</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F2">
-        <v>9.99</v>
+        <v>5.96</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>8710103924005</v>
+        <v>8051708028515</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>13.99</v>
+        <v>9.78</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4211125105211</v>
+      </c>
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>9.99</v>
+      </c>
+      <c r="G4" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1">
+        <v>723884504388</v>
+      </c>
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="1">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>13.71</v>
+      </c>
+      <c r="G5" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="1">
-        <v>4211125614034</v>
+        <v>8710103924005</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>25.99</v>
+        <v>13.99</v>
       </c>
       <c r="G6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1">
-        <v>5038061140118</v>
+        <v>3412181026101</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7">
-        <v>29.99</v>
+        <v>14.25</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>5038061112665</v>
+        <v>31</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8">
-        <v>29.99</v>
+        <v>15.38</v>
       </c>
       <c r="G8" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B9" s="1">
-        <v>5038061112665</v>
+        <v>6974426753625</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>29.99</v>
+        <v>16.53</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B10" s="1"/>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10">
-        <v>33.79</v>
+        <v>16.86</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B11" s="1">
-        <v>4211125574000</v>
+        <v>840324423174</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>36.51</v>
+        <v>17.31</v>
       </c>
       <c r="G11" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B12" s="1">
-        <v>8435484010009</v>
+        <v>4897122209161</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>51.8</v>
+        <v>18.48</v>
       </c>
       <c r="G12" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B13" s="1">
-        <v>4211125586218</v>
+        <v>618087209928</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>53.1</v>
+        <v>19.91</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B14" s="1">
-        <v>7500435225052</v>
+        <v>4211125606176</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>56.22</v>
+        <v>19.99</v>
       </c>
       <c r="G14" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B15" s="1">
-        <v>8720689001137</v>
+        <v>4250283205784</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15">
-        <v>57.99</v>
+        <v>20.72</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B16" s="1">
-        <v>8710103863243</v>
+        <v>6975885492995</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>68.97</v>
+        <v>21.89</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B17" s="1">
-        <v>5038061140309</v>
+        <v>4210201427063</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
-        <v>69.99</v>
+        <v>23.99</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>4211125646639</v>
+        <v>3661267089640</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>69.99</v>
+        <v>24.2</v>
       </c>
       <c r="G18" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>7500435245074</v>
+        <v>4260518830858</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>74.99</v>
+        <v>24.23</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>8435484034654</v>
+        <v>69</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
-        <v>79.9</v>
+        <v>24.99</v>
       </c>
       <c r="G20" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B21" s="1">
-        <v>8435484034654</v>
+        <v>4897122205088</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F21">
-        <v>79.9</v>
+        <v>25.5</v>
       </c>
       <c r="G21" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="B22" s="1">
-        <v>8435484034654</v>
+        <v>4211125614034</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>79.9</v>
+        <v>25.99</v>
       </c>
       <c r="G22" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="B23" s="1">
-        <v>8435484034654</v>
+        <v>810244022641</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23">
-        <v>79.9</v>
+        <v>25.99</v>
       </c>
       <c r="G23" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="B24" s="1">
-        <v>8435484034654</v>
+        <v>8002908521351</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24">
-        <v>79.9</v>
+        <v>28.17</v>
       </c>
       <c r="G24" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>8435484034654</v>
+        <v>4717592034646</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>79.9</v>
+        <v>28.99</v>
       </c>
       <c r="G25" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B26" s="1">
-        <v>4211125616953</v>
+        <v>87676876</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26">
-        <v>79.99</v>
+        <v>29.64</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>90</v>
+      </c>
+      <c r="B27" s="1">
+        <v>5038061140118</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>83.2</v>
+        <v>29.99</v>
       </c>
       <c r="G27" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="B28" s="1">
-        <v>8006540977804</v>
+        <v>5038061112665</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>89.99</v>
+        <v>29.99</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="B29" s="1">
-        <v>4897122208072</v>
+        <v>5038061112665</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>97.21</v>
+        <v>29.99</v>
       </c>
       <c r="G29" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="B30" s="1">
-        <v>4210201414803</v>
+        <v>4008339420007</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30">
-        <v>128.48</v>
+        <v>31.31</v>
       </c>
       <c r="G30" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B31" s="1">
-        <v>8447420157945</v>
+        <v>195982129617</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>169.0</v>
+        <v>31.45</v>
       </c>
       <c r="G31" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="B32" s="1">
-        <v>5060777123147</v>
+        <v>4060485367988</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>175.2</v>
+        <v>31.99</v>
       </c>
       <c r="G32" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B33" s="1">
-        <v>5060777128265</v>
+        <v>8720689031868</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>239.2</v>
+        <v>33.79</v>
       </c>
       <c r="G33" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B34" s="1">
+        <v>3138522031640</v>
+      </c>
+      <c r="C34" t="s">
+        <v>110</v>
+      </c>
+      <c r="D34" t="s">
+        <v>111</v>
+      </c>
+      <c r="E34">
+        <v>1</v>
+      </c>
+      <c r="F34">
+        <v>34.91</v>
+      </c>
+      <c r="G34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="1">
+        <v>6976215900869</v>
+      </c>
+      <c r="C35" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" t="s">
+        <v>114</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>35.99</v>
+      </c>
+      <c r="G35" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4211125574000</v>
+      </c>
+      <c r="C36" t="s">
+        <v>116</v>
+      </c>
+      <c r="D36" t="s">
+        <v>117</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>36.51</v>
+      </c>
+      <c r="G36" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="1">
+        <v>8435484071543</v>
+      </c>
+      <c r="C37" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37" t="s">
+        <v>120</v>
+      </c>
+      <c r="E37">
+        <v>1</v>
+      </c>
+      <c r="F37">
+        <v>37.9</v>
+      </c>
+      <c r="G37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" s="1">
+        <v>6941812720974</v>
+      </c>
+      <c r="C38" t="s">
+        <v>122</v>
+      </c>
+      <c r="D38" t="s">
+        <v>123</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>37.98</v>
+      </c>
+      <c r="G38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" t="s">
+        <v>125</v>
+      </c>
+      <c r="D39" t="s">
+        <v>126</v>
+      </c>
+      <c r="E39">
+        <v>1</v>
+      </c>
+      <c r="F39">
+        <v>37.99</v>
+      </c>
+      <c r="G39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" s="1">
+        <v>4003318896767</v>
+      </c>
+      <c r="C40" t="s">
+        <v>128</v>
+      </c>
+      <c r="D40" t="s">
+        <v>129</v>
+      </c>
+      <c r="E40">
+        <v>1</v>
+      </c>
+      <c r="F40">
+        <v>41.59</v>
+      </c>
+      <c r="G40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B41" s="1">
+        <v>5703543033409</v>
+      </c>
+      <c r="C41" t="s">
+        <v>131</v>
+      </c>
+      <c r="D41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E41">
+        <v>1</v>
+      </c>
+      <c r="F41">
+        <v>41.61</v>
+      </c>
+      <c r="G41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4250149470912</v>
+      </c>
+      <c r="C42" t="s">
+        <v>134</v>
+      </c>
+      <c r="D42" t="s">
+        <v>135</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>42.51</v>
+      </c>
+      <c r="G42" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>136</v>
+      </c>
+      <c r="B43" s="1">
+        <v>8020187818856</v>
+      </c>
+      <c r="C43" t="s">
+        <v>137</v>
+      </c>
+      <c r="D43" t="s">
+        <v>138</v>
+      </c>
+      <c r="E43">
+        <v>1</v>
+      </c>
+      <c r="F43">
+        <v>47.2</v>
+      </c>
+      <c r="G43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>139</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8435484010009</v>
+      </c>
+      <c r="C44" t="s">
+        <v>140</v>
+      </c>
+      <c r="D44" t="s">
+        <v>141</v>
+      </c>
+      <c r="E44">
+        <v>1</v>
+      </c>
+      <c r="F44">
+        <v>51.8</v>
+      </c>
+      <c r="G44" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>143</v>
+      </c>
+      <c r="B45" s="1">
+        <v>4211125586218</v>
+      </c>
+      <c r="C45" t="s">
+        <v>144</v>
+      </c>
+      <c r="D45" t="s">
+        <v>145</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>53.1</v>
+      </c>
+      <c r="G45" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>146</v>
+      </c>
+      <c r="B46" s="1">
+        <v>7500435225052</v>
+      </c>
+      <c r="C46" t="s">
+        <v>147</v>
+      </c>
+      <c r="D46" t="s">
+        <v>148</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>56.22</v>
+      </c>
+      <c r="G46" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>149</v>
+      </c>
+      <c r="B47" s="1">
+        <v>7325549947771</v>
+      </c>
+      <c r="C47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D47" t="s">
+        <v>151</v>
+      </c>
+      <c r="E47">
+        <v>1</v>
+      </c>
+      <c r="F47">
+        <v>57.95</v>
+      </c>
+      <c r="G47" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>152</v>
+      </c>
+      <c r="B48" s="1">
+        <v>8720689001137</v>
+      </c>
+      <c r="C48" t="s">
+        <v>153</v>
+      </c>
+      <c r="D48" t="s">
+        <v>154</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>57.99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
+        <v>155</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4897052020461</v>
+      </c>
+      <c r="C49" t="s">
+        <v>156</v>
+      </c>
+      <c r="D49" t="s">
+        <v>157</v>
+      </c>
+      <c r="E49">
+        <v>1</v>
+      </c>
+      <c r="F49">
+        <v>61.48</v>
+      </c>
+      <c r="G49" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>158</v>
+      </c>
+      <c r="B50" s="1">
+        <v>6939236347587</v>
+      </c>
+      <c r="C50" t="s">
+        <v>159</v>
+      </c>
+      <c r="D50" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50">
+        <v>1</v>
+      </c>
+      <c r="F50">
+        <v>64.95</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8710103863243</v>
+      </c>
+      <c r="C51" t="s">
+        <v>162</v>
+      </c>
+      <c r="D51" t="s">
+        <v>163</v>
+      </c>
+      <c r="E51">
+        <v>1</v>
+      </c>
+      <c r="F51">
+        <v>68.97</v>
+      </c>
+      <c r="G51" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>164</v>
+      </c>
+      <c r="B52" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C52" t="s">
+        <v>165</v>
+      </c>
+      <c r="D52" t="s">
+        <v>166</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>69.99</v>
+      </c>
+      <c r="G52" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>167</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C53" t="s">
+        <v>168</v>
+      </c>
+      <c r="D53" t="s">
+        <v>169</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>69.99</v>
+      </c>
+      <c r="G53" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>171</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7500435245074</v>
+      </c>
+      <c r="C54" t="s">
+        <v>172</v>
+      </c>
+      <c r="D54" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="F54">
+        <v>74.99</v>
+      </c>
+      <c r="G54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>174</v>
+      </c>
+      <c r="B55" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C55" t="s">
+        <v>175</v>
+      </c>
+      <c r="D55" t="s">
+        <v>176</v>
+      </c>
+      <c r="E55">
+        <v>1</v>
+      </c>
+      <c r="F55">
+        <v>79.9</v>
+      </c>
+      <c r="G55" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>174</v>
+      </c>
+      <c r="B56" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C56" t="s">
+        <v>175</v>
+      </c>
+      <c r="D56" t="s">
+        <v>177</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>79.9</v>
+      </c>
+      <c r="G56" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>174</v>
+      </c>
+      <c r="B57" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C57" t="s">
+        <v>175</v>
+      </c>
+      <c r="D57" t="s">
+        <v>178</v>
+      </c>
+      <c r="E57">
+        <v>1</v>
+      </c>
+      <c r="F57">
+        <v>79.9</v>
+      </c>
+      <c r="G57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>174</v>
+      </c>
+      <c r="B58" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C58" t="s">
+        <v>175</v>
+      </c>
+      <c r="D58" t="s">
+        <v>179</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>79.9</v>
+      </c>
+      <c r="G58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>174</v>
+      </c>
+      <c r="B59" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C59" t="s">
+        <v>175</v>
+      </c>
+      <c r="D59" t="s">
+        <v>180</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>79.9</v>
+      </c>
+      <c r="G59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C60" t="s">
+        <v>175</v>
+      </c>
+      <c r="D60" t="s">
+        <v>181</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>79.9</v>
+      </c>
+      <c r="G60" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>183</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4211125616953</v>
+      </c>
+      <c r="C61" t="s">
+        <v>184</v>
+      </c>
+      <c r="D61" t="s">
+        <v>185</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>79.99</v>
+      </c>
+      <c r="G61" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>187</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C62" t="s">
+        <v>188</v>
+      </c>
+      <c r="D62" t="s">
+        <v>189</v>
+      </c>
+      <c r="E62">
+        <v>1</v>
+      </c>
+      <c r="F62">
+        <v>83.2</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C63" t="s">
+        <v>191</v>
+      </c>
+      <c r="D63" t="s">
+        <v>192</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>89.99</v>
+      </c>
+      <c r="G63" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>193</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4897122208072</v>
+      </c>
+      <c r="C64" t="s">
+        <v>194</v>
+      </c>
+      <c r="D64" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>97.21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>196</v>
+      </c>
+      <c r="B65" s="1">
+        <v>7312550344903</v>
+      </c>
+      <c r="C65" t="s">
+        <v>197</v>
+      </c>
+      <c r="D65" t="s">
+        <v>198</v>
+      </c>
+      <c r="E65">
+        <v>1</v>
+      </c>
+      <c r="F65">
+        <v>124.35</v>
+      </c>
+      <c r="G65" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
+        <v>199</v>
+      </c>
+      <c r="B66" s="1">
+        <v>4210201414803</v>
+      </c>
+      <c r="C66" t="s">
+        <v>200</v>
+      </c>
+      <c r="D66" t="s">
+        <v>201</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>128.48</v>
+      </c>
+      <c r="G66" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
+        <v>203</v>
+      </c>
+      <c r="B67" s="1">
+        <v>8447420157945</v>
+      </c>
+      <c r="C67" t="s">
+        <v>204</v>
+      </c>
+      <c r="D67" t="s">
+        <v>205</v>
+      </c>
+      <c r="E67">
+        <v>1</v>
+      </c>
+      <c r="F67">
+        <v>169.0</v>
+      </c>
+      <c r="G67" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" t="s">
+        <v>206</v>
+      </c>
+      <c r="B68" s="1">
+        <v>5060777123147</v>
+      </c>
+      <c r="C68" t="s">
+        <v>207</v>
+      </c>
+      <c r="D68" t="s">
+        <v>208</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>175.2</v>
+      </c>
+      <c r="G68" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" t="s">
+        <v>210</v>
+      </c>
+      <c r="B69" s="1">
+        <v>5060777128265</v>
+      </c>
+      <c r="C69" t="s">
+        <v>211</v>
+      </c>
+      <c r="D69" t="s">
+        <v>212</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
+        <v>239.2</v>
+      </c>
+      <c r="G69" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>214</v>
+      </c>
+      <c r="B70" s="1">
         <v>8447420157952</v>
       </c>
-      <c r="C34" t="s">
-[...8 lines deleted...]
-      <c r="F34">
+      <c r="C70" t="s">
+        <v>215</v>
+      </c>
+      <c r="D70" t="s">
+        <v>216</v>
+      </c>
+      <c r="E70">
+        <v>1</v>
+      </c>
+      <c r="F70">
         <v>243.2</v>
       </c>
-      <c r="G34" t="s">
-        <v>72</v>
+      <c r="G70" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
+        <v>217</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4270004398960</v>
+      </c>
+      <c r="C71" t="s">
+        <v>218</v>
+      </c>
+      <c r="D71" t="s">
+        <v>219</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
+        <v>263.42</v>
+      </c>
+      <c r="G71" t="s">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>