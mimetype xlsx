--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -12,161 +12,680 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Philips Trymer, BT3206/14 Biały</t>
+  </si>
+  <si>
+    <t>B079RRVLGQ</t>
+  </si>
+  <si>
+    <t>LPNWE353302581</t>
+  </si>
+  <si>
+    <t>spN6V663BNP</t>
+  </si>
+  <si>
+    <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
+  </si>
+  <si>
+    <t>B0041R9NMO</t>
+  </si>
+  <si>
+    <t>LPNWE374964896</t>
+  </si>
+  <si>
+    <t>Braun Face Mini FS1000 Elektryczny Depilator do Włosów na Twarzy dla Kobiet, Biały, FS 1000</t>
+  </si>
+  <si>
+    <t>B08J4NMBL2</t>
+  </si>
+  <si>
+    <t>LPNWE360443594</t>
+  </si>
+  <si>
+    <t>spNMG59YXJV</t>
+  </si>
+  <si>
+    <t>LPNWE352697860</t>
+  </si>
+  <si>
+    <t>LPNWE362372349</t>
+  </si>
+  <si>
+    <t>0043917008363</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
+  </si>
+  <si>
+    <t>B0CVY1696Z</t>
+  </si>
+  <si>
+    <t>LPNWE377037309</t>
+  </si>
+  <si>
+    <t>Skala Tkanki Tłuszczowej Bluetooth, Cyfrowa Inteligentna Waga Lazienkowa RENPHO do Analizatora Składu Ciała z Aplikacją na Smartfona, 13 Pomiarów Składu Ciała dla Sprawności, Białaiała z aplikacją na smartfona, 13 pomiarów składu ciała dla sprawności, bia</t>
+  </si>
+  <si>
+    <t>B077RXM292</t>
+  </si>
+  <si>
+    <t>LPNRP063020928</t>
+  </si>
+  <si>
+    <t>spNM7QY2YZY</t>
+  </si>
+  <si>
+    <t>Cecotec Irygator dentystyczny Port Toothcare Jet Splash. Kompaktowy i lekki irygator podróżny z 3 trybami i do 8 intensywności, pojemność 150 ml i 2 wymienne dysze, IPX7, wodoodporny</t>
+  </si>
+  <si>
+    <t>B0DJ2WXS2K</t>
+  </si>
+  <si>
+    <t>LPNWE343374581</t>
+  </si>
+  <si>
+    <t>spL1i983nl4</t>
+  </si>
+  <si>
+    <t>Cecotec Bamba PrecisionCare Wet&amp;Dry Haarschneidemaschine aus Edelstahl mit Titanbeschichtung, Lithium-Akku, Akkulaufzeit bis 120 min, Längen 0,5-30 mm, 8 Kämme (Wet&amp;Dry) Kämme x 8</t>
+  </si>
+  <si>
+    <t>B082DDM32Y</t>
+  </si>
+  <si>
+    <t>LPNWE375810220</t>
+  </si>
+  <si>
+    <t>spN7J1YYG65</t>
+  </si>
+  <si>
+    <t>Cecotec Waga łazienkowa Surface Precision 970 Smart Healthy, Łączność Bluetooth 4.0, Pomiar impedancji bioelektrycznej, Szkło hartowane, Wyświetlacz LED</t>
+  </si>
+  <si>
+    <t>B0BQ1368TK</t>
+  </si>
+  <si>
+    <t>LPNWE375309306</t>
+  </si>
+  <si>
+    <t>LPNWE373950979</t>
+  </si>
+  <si>
+    <t>Philips Wkład czyszczący Quick Clean (model CC13/50)</t>
+  </si>
+  <si>
+    <t>B08FDX1NYP</t>
+  </si>
+  <si>
+    <t>LPNHK472268374</t>
+  </si>
+  <si>
+    <t>043917006888</t>
+  </si>
+  <si>
+    <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna Srebro</t>
+  </si>
+  <si>
+    <t>B01MDO45HY</t>
+  </si>
+  <si>
+    <t>LPNWE353048051</t>
+  </si>
+  <si>
+    <t>Cecotec Bamba PrecisionCare Wet&amp;Dry. Bateria litowa, Autonomia 120 mins, Ostrza ze stali nierdzewnej z powłoką tytanową, IPX6, tryb przewodowy, w zestawie 8 grzebieni</t>
+  </si>
+  <si>
+    <t>B0BPZRQYH3</t>
+  </si>
+  <si>
+    <t>LPNWE360597259</t>
+  </si>
+  <si>
+    <t>spN3YFVXGHS</t>
+  </si>
+  <si>
+    <t>Cecotec Golarka wielofunkcyjna 5 w 1 Bamba PrecisionCare Pro Bateria litowa, Autonomia 60 mins, Waterproof, Tytanowe ostrza powłokowe, IPX7, tryb przewodowy</t>
+  </si>
+  <si>
+    <t>B0BQ28V9FV</t>
+  </si>
+  <si>
+    <t>LPNWE366955449</t>
+  </si>
+  <si>
+    <t>Cecotec Bezprzewodowy Depilator rozruchowy Bamba SkinCare Depil-action. Bateria litowa, Autonomia 40 mins, Waterproof, Wymienne głowice, 2 ustawienia prędkości, tryb przewodowy</t>
+  </si>
+  <si>
+    <t>B0BQ1WBMB5</t>
+  </si>
+  <si>
+    <t>LPNWE360978587</t>
+  </si>
+  <si>
+    <t>Remington PG6030 Personal Groomer Edge</t>
+  </si>
+  <si>
+    <t>B0076Z6PLA</t>
+  </si>
+  <si>
+    <t>LPNHe034796252</t>
+  </si>
+  <si>
+    <t>Braun MobileShave M90 podróżna maszynka do golenia (do zastosowania w podróży) M-90</t>
+  </si>
+  <si>
+    <t>B002EZZ5NG</t>
+  </si>
+  <si>
+    <t>LPNRP056327082</t>
+  </si>
+  <si>
+    <t>spL1i98iLN1</t>
+  </si>
+  <si>
+    <t>Remington suszarka do włosów z jonizacją z proteinami jedwabiu, 3 ust. nagrzewania, zimny nawiew, koncentrator i dyfuzor w zestawie, łatwa do czyszczenia, moc 2400W AC, czerwona, Silk AC9096 suszarka do włosów pojedyncze</t>
+  </si>
+  <si>
+    <t>B00ECBKOCW</t>
+  </si>
+  <si>
+    <t>LPNWE362624530</t>
+  </si>
+  <si>
+    <t>spNJJB2JKK3</t>
+  </si>
+  <si>
+    <t>Cecotec PrecisionCare Skull Shaver, bardzo duża głowica goląca, 7 ruchomych ostrzy, 60 min golenia, baza ładująca, łatwe czyszczenie</t>
+  </si>
+  <si>
+    <t>B0BPZTWHH4</t>
+  </si>
+  <si>
+    <t>LPNWE375945999</t>
+  </si>
+  <si>
+    <t>Rowenta Advancer Easy TN5201 Haarschneider für Herren, Edelstahl, titanbeschichtet, 29 Einstellungen von 0,5 mm bis 30 mm, Betriebsdauer bis zu 120 min, Schnellladung, ohne Kabel 29 Schnitteinstellungen ohne Kabel</t>
+  </si>
+  <si>
+    <t>B08XYXNG7F</t>
+  </si>
+  <si>
+    <t>LPNWE361161797</t>
+  </si>
+  <si>
+    <t>Autentyczny Philips Oneblade First Shave, Hybrydowa Golarka Elektryczna dla Nastolatków, Model QP1324/30 Model First Shave z 2 przyjaznymi dla skóry ostrzami</t>
+  </si>
+  <si>
+    <t>B0CVXD87HW</t>
+  </si>
+  <si>
+    <t>LPNWE373949645</t>
+  </si>
+  <si>
+    <t>Trymer do brody Philips z serii 3000 – samoostrzące się ostrza z zaokrąglonymi końcówkami, 20 ustawień, nasadka Lift&amp;Trim, 100% wodoodporności, wskaźnik naładowania baterii, miękkie etui, BT3619/15</t>
+  </si>
+  <si>
+    <t>B0F725KDWK</t>
+  </si>
+  <si>
+    <t>LPNWE361690962</t>
+  </si>
+  <si>
+    <t>Cecotec Bamba IoniCare 5350 Powershine Ice jonowa suszarka do włosów. 2600 W, prawdziwy jon, dwie precyzyjne dysze, dyfuzor maksymalna objętość, regulacja temperatury i prędkości czarny, niebieski</t>
+  </si>
+  <si>
+    <t>B081VNXDW5</t>
+  </si>
+  <si>
+    <t>LPNWE377785576</t>
+  </si>
+  <si>
+    <t>Braun ExactFit 3 ciśnieniomierz na ramieniu | klinicznie udowodniona precyzja | kolorowy wyświetlacz | 2 rozmiary mankietów | do użytku niekomercyjnego | BUA6150</t>
+  </si>
+  <si>
+    <t>B07KVFQX9C</t>
+  </si>
+  <si>
+    <t>LPNWE374404730</t>
+  </si>
+  <si>
+    <t>0053701021812</t>
+  </si>
+  <si>
+    <t>3w1 Szczotka do włosów na gorące powietrze, podwójne napięcie One-Step Ionen Hair Dryer Brush,przenośna Szczotka do suszarki z 2 prędkościami,Szczotka do stylizacji zwiększająca objętość włosów</t>
+  </si>
+  <si>
+    <t>B0F6D2K25L</t>
+  </si>
+  <si>
+    <t>LPNRP053462345</t>
+  </si>
+  <si>
+    <t>spL1i989865</t>
+  </si>
+  <si>
+    <t>Remington PROluxe prostownica do włosów S9100, z technologią OPTIheat Haarglätter Single</t>
+  </si>
+  <si>
+    <t>B01KLXFBFE</t>
+  </si>
+  <si>
+    <t>LPNWE348511749</t>
+  </si>
+  <si>
+    <t>Cecotec Obrotowa szczotka do ciepłego powietrza CeramicCare 5 w 1 AirBrush Gyro Elite. 1100 W, funkcja jonowa, 5 nasadek, dwukierunkowa funkcja rotacji, powłoka ceramiczna, końcówka chłodząca, 3</t>
+  </si>
+  <si>
+    <t>B0FKT1ZRDL</t>
+  </si>
+  <si>
+    <t>LPNWE353299326</t>
+  </si>
+  <si>
+    <t>Cecotec Żelazko Wielogłowicowe urządzenie do surfowania MultiWaves, specjalna głowica 90º, 5 głowic, powłoka ceramiczna, regulacja temperatury, 140 do 200º, rękawica termiczna, etui, 2 klipsy</t>
+  </si>
+  <si>
+    <t>B0BQ1PHHC5</t>
+  </si>
+  <si>
+    <t>LPNWE360693890</t>
+  </si>
+  <si>
+    <t>spNL6WCKXDC</t>
+  </si>
+  <si>
+    <t>Rowenta Silence Soft Depilator, miękkie urządzenie do usuwania włosów, funkcja widzenia, wydajność pod wieloma kątami, akcesoria do wrażliwych obszarów i złuszczania, EP5625F0</t>
+  </si>
+  <si>
+    <t>B0DD3LDNPD</t>
+  </si>
+  <si>
+    <t>LPNWE375759491</t>
+  </si>
+  <si>
+    <t>Remington wałki do włosów z jonizacją, welurowe pokrycie, 20 wałków w 3 rozmiarach, 30 klipsów + szpilki do mocowania włosów, szybkie nagrzewanie, moc 500W, czarno-różowe, Ionic Rollers H5600</t>
+  </si>
+  <si>
+    <t>B01KLXFKH8</t>
+  </si>
+  <si>
+    <t>LPNWE375203038</t>
+  </si>
+  <si>
+    <t>Philips Multigroom All-in-One z serii 3000: 9-elementowy trymer do twarzy, głowy i ciała, samoostrzące się, przyjazne dla skóry ostrza, 12 ustawień długości, model MG3946/15</t>
+  </si>
+  <si>
+    <t>B0FDL1XP3J</t>
+  </si>
+  <si>
+    <t>LPNWE375339671</t>
+  </si>
+  <si>
+    <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
+  </si>
+  <si>
+    <t>B0BQ12ZGFJ</t>
+  </si>
+  <si>
+    <t>LPNWE374306986</t>
+  </si>
+  <si>
+    <t>LPNWE360925022</t>
+  </si>
+  <si>
+    <t>Braun HD580 suszarka do włosów Satin Hair 5 HD 580 Power Perfection solo suszarka do włosów pojedyncze</t>
+  </si>
+  <si>
+    <t>B00R9GZAI0</t>
+  </si>
+  <si>
+    <t>LPNWE374800109</t>
+  </si>
+  <si>
+    <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
+  </si>
+  <si>
+    <t>B0DFYN8174</t>
+  </si>
+  <si>
+    <t>LPNWE374290184</t>
+  </si>
+  <si>
+    <t>Remington rotacyjna golarka elektryczna dla mężczyzn, bezprzewodowa, 100% wodoodporna z wysuwanym trymerem i ładowaniem przez USB, Virtually Indestructable PR1855</t>
+  </si>
+  <si>
+    <t>B09RPX7Y8K</t>
+  </si>
+  <si>
+    <t>LPNHK455603714</t>
+  </si>
+  <si>
+    <t>0043917020808</t>
+  </si>
+  <si>
+    <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
+  </si>
+  <si>
+    <t>B0D1CT54VV</t>
+  </si>
+  <si>
+    <t>LPNWE375806605</t>
+  </si>
+  <si>
+    <t>LPNWE353796052</t>
+  </si>
+  <si>
+    <t>Braun 4210201448099 Trymer, Czarny, 4 końcówki</t>
+  </si>
+  <si>
+    <t>B0BT542LGB</t>
+  </si>
+  <si>
+    <t>LPNHK401583268</t>
+  </si>
+  <si>
+    <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
+  </si>
+  <si>
+    <t>B0C815WY3Z</t>
+  </si>
+  <si>
+    <t>LPNWE353654193</t>
+  </si>
+  <si>
+    <t>Philips Electric Shaver Series 3000x golarka elektryczna na mokro i sucho, kolor czarny, z technologią SkinProtect, maszynka do golenia dla mężczyzn (model X3001/00)</t>
+  </si>
+  <si>
+    <t>B0CHMN5BJS</t>
+  </si>
+  <si>
+    <t>LPNWE373451221</t>
+  </si>
+  <si>
+    <t>Philips OneBlade 360 Hybrydowy golarka twarzy+ciała, golarka elektryczna, trymer do brody i ciała, ostrzy 360, 3x ostrze 360 do twarzy, 3x grzebień do zarostu (1,3,5mm), 1x zestaw do ciała, QP2824/31</t>
+  </si>
+  <si>
+    <t>B0DXLBZF4Q</t>
+  </si>
+  <si>
+    <t>LPNWE374458822</t>
+  </si>
+  <si>
+    <t>BaByliss Szczotka do gorącego powietrza Perfect Finish AS126E, 1000 W, 4 wymienne głowice, Suchy, Formy, Prosty, Objętość, Technologia jonowa, Miękkie włosy, Błyszczące i bez pukania</t>
+  </si>
+  <si>
+    <t>B085D7MF2Z</t>
+  </si>
+  <si>
+    <t>LPNWE353516265</t>
+  </si>
+  <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
+  </si>
+  <si>
+    <t>B0B911KRRD</t>
+  </si>
+  <si>
+    <t>LPNWE373851848</t>
+  </si>
+  <si>
+    <t>LPNWE375268744</t>
+  </si>
+  <si>
+    <t>LPNWE373919124</t>
+  </si>
+  <si>
+    <t>Remington XR1500 Stary model XR1500</t>
+  </si>
+  <si>
+    <t>B084DPPYKD</t>
+  </si>
+  <si>
+    <t>LPNWE376459194</t>
+  </si>
+  <si>
+    <t>Oclean Szczotka elektryczna X Series Pro Elite, Super cichy, inteligentny ekran dotykowy, 4 tryby, 32 poziomy intensywności, 35 dni użytkowania, IPX7, uchwyt ścienny, opakowanie ekologiczne, czarny Czarny (Black) elite</t>
+  </si>
+  <si>
+    <t>B0D3QQLLYM</t>
+  </si>
+  <si>
+    <t>LPNHK451104366</t>
+  </si>
+  <si>
+    <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
+  </si>
+  <si>
+    <t>B0CQHW6YD8</t>
+  </si>
+  <si>
+    <t>LPNWE373474219</t>
+  </si>
+  <si>
+    <t>Philips Series 3000 S3145/00 Golarka Elektryczna, Dark Moon</t>
+  </si>
+  <si>
+    <t>B0CHMPJB3Y</t>
+  </si>
+  <si>
+    <t>LPNWE360910881</t>
+  </si>
+  <si>
+    <t>Oral-B Oral Health Center Pro Series Elektryczna szczoteczka do zębów i szczoteczka do zębów, 1 kaniula Oxyjet, 1 kaniula wodna, 4 strumienie wody i 5 ciśnień, 2 szczotki, akumulator</t>
+  </si>
+  <si>
+    <t>B0C6MBLKZZ</t>
+  </si>
+  <si>
+    <t>LPNHK440060465</t>
+  </si>
+  <si>
+    <t>Cecotec - Brosse Soufflante CeramicCare AirGlam Champagne 1400 W, technologia Coanda, 3 prędkości, 3 temperatury, inteligentna kontrola ciepła, 110 000 obr./min</t>
+  </si>
+  <si>
+    <t>B0CXTQG1NT</t>
+  </si>
+  <si>
+    <t>LPNWE376458727</t>
+  </si>
+  <si>
+    <t>LPNWE377375205</t>
+  </si>
+  <si>
+    <t>LPNWE375808130</t>
+  </si>
+  <si>
+    <t>Omron VIVA inteligentna waga do analizy masy ciała ciśnieniomierz z bluetooth pojedyncze</t>
+  </si>
+  <si>
+    <t>B07CLRK7Y8</t>
+  </si>
+  <si>
+    <t>LPNHK369290159</t>
+  </si>
+  <si>
+    <t>OMRON X4 Smart - Automatisches Oberarm-Blutdruckmessgerät | „Gut</t>
+  </si>
+  <si>
+    <t>B07Z9M9C8B</t>
+  </si>
+  <si>
+    <t>LPNWE374404836</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
+  </si>
+  <si>
+    <t>B0DP1SJ555</t>
+  </si>
+  <si>
+    <t>LPNWE348251632</t>
+  </si>
+  <si>
+    <t>Philips BG7025/15 Bodygroom Series 7000 z wbudowanym grzebieniem (od 3 do 11 mm) czarny 2 Piece Set</t>
+  </si>
+  <si>
+    <t>B07FJHZDPL</t>
+  </si>
+  <si>
+    <t>LPNWE376968636</t>
+  </si>
+  <si>
+    <t>Cecotec Air Lisse Olive prostownica do włosów z ciepłym powietrzem, 600 W, ochrona włosów, technologia jonowa, keratyna i olej arganowy, 3 tryby pracy i silnik BLDC, do wszystkich rodzajów włosów, 3</t>
+  </si>
+  <si>
+    <t>B0F83ZQ96M</t>
+  </si>
+  <si>
+    <t>LPNWE377567664</t>
+  </si>
+  <si>
+    <t>Braun Series 5 golarka elektryczna z nakładką EasyClick i trymerem precyzyjnym, golarka męska, elektryczna, EasyClean, na mokro i sucho, prezent dla mężczyzny, wyprodukowano w Niemczech, 51-B1200s, Nowy</t>
+  </si>
+  <si>
+    <t>B0B3JC16GW</t>
+  </si>
+  <si>
+    <t>LPNWE360603810</t>
+  </si>
+  <si>
+    <t>Philips Series 5000 S5466/18, Elektryczna golarka na mokro i na sucho, wydajne i delikatne golenie, system cięcia SteelPrecision, elastyczne głowice tnące 360°, czas pracy 60 min, Dark Royal Blue</t>
+  </si>
+  <si>
+    <t>B095H9X4K3</t>
+  </si>
+  <si>
+    <t>LPNWE350973944</t>
+  </si>
+  <si>
+    <t>LPNWE375801931</t>
+  </si>
+  <si>
+    <t>Cecotec AirLisse 2w1 ForceDry Champagne Air Prostownica do włosów, 1000 W, przepływ powietrza 19,7 m/s, 2 głowice z magnesem, bez puszenia się, funkcja plazmowa, silnik szczotkowy, 4 temperatury i 2</t>
+  </si>
+  <si>
+    <t>B0F84455ZV</t>
+  </si>
+  <si>
+    <t>LPNWE375094719</t>
+  </si>
+  <si>
+    <t>Oral-B iO 6 Czarna szczoteczka elektryczna w zestawie akcesoria, 3 końcówki, 1 etui podróżne, 1 ładowarka, 1 pokrowiec, stworzona w technologii Braun z napędem magnetycznym, interaktywny wyświetlacz Czarna + 3 końcówki + etui</t>
+  </si>
+  <si>
+    <t>B0B59Z1X62</t>
+  </si>
+  <si>
+    <t>LPNHK402011412</t>
+  </si>
+  <si>
+    <t>LPNRP052247692</t>
+  </si>
+  <si>
+    <t>LPNRP053338377</t>
+  </si>
+  <si>
+    <t>Cecotec IPL Bamba SkinCare IPL pistolet do usuwania włosów, dla kobiet i mężczyzn, ciała, pachy i twarzy, lampy kwarcowe, 500 000 impulsów świetlnych, funkcja chłodzenia, wyświetlacz LCD, 2 tryby</t>
+  </si>
+  <si>
+    <t>B0BPYX78BY</t>
+  </si>
+  <si>
+    <t>LPNWE358100574</t>
+  </si>
+  <si>
+    <t>Cecotec AirGlam CeramicCare 8 w 1 stylizacja włosów, 8 głowic, 1500 W, 110 000 obr./min, wygładza i kręci włosy, silnik bezszczotkowy, funkcja rotacji, powłoka ceramiczna i keratyna 2-Czarny 8 Köpfe | Rotations</t>
+  </si>
+  <si>
+    <t>B0FKTB5QQB</t>
+  </si>
+  <si>
+    <t>LPNWE377076357</t>
+  </si>
+  <si>
+    <t>Oral-B iO Seria 9 Szczoteczka Elektryczna, Łączy się z Aplikacją Mobilną Oral-B, z Technologią Magnetyczną iO, 3 Końcówki, Etui Podróżne z Funkcją Ładowania, Czarna Czarna + 3 końcówki + etui</t>
+  </si>
+  <si>
+    <t>B0B5B2X2ZY</t>
+  </si>
+  <si>
+    <t>LPNHK391496494</t>
+  </si>
+  <si>
     <t>Szczoteczka elektryczna Philips Sonicare DiamondClean 9000, podwójne opakowanie, szczoteczka soniczna z aplikacją, czujnik nacisku, szklanka do ładowania, kolor czarny i Rosegold, model HX9914/61 Black &amp; Rosegold</t>
   </si>
   <si>
     <t>B0B722CTNL</t>
   </si>
   <si>
     <t>LPNHK401577657</t>
-  </si>
-[...79 lines deleted...]
-    <t>LPNWE343374581</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -473,317 +992,1720 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B72" sqref="B72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="266.506" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>8720689002530</v>
+        <v>8710103844037</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>344.94</v>
+        <v>14.99</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>4210201443766</v>
+        <v>8887549392092</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>129.99</v>
+        <v>14.99</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>4210201443766</v>
+        <v>4210201313908</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>129.99</v>
+        <v>17.99</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>4210201443766</v>
+        <v>4210201313908</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>129.99</v>
+        <v>17.99</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B6" s="1">
-        <v>8006540840825</v>
+        <v>4210201313908</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>79.19</v>
+        <v>17.99</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="1">
-        <v>6970810556223</v>
+      <c r="B7" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>63.76</v>
+        <v>18.2</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
-        <v>4210201448099</v>
+        <v>4897122200045</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>52.97</v>
+        <v>19.19</v>
       </c>
       <c r="G8" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="1" t="s">
-        <v>27</v>
+      <c r="B9" s="1">
+        <v>8435667194298</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>36.6</v>
+        <v>19.9</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>4210201649953</v>
+        <v>8435484042192</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10">
-        <v>28.82</v>
+        <v>19.9</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B11" s="1">
-        <v>8435667194298</v>
+        <v>8435484044042</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
         <v>19.9</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1">
+        <v>8435484042192</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>19.9</v>
+      </c>
+      <c r="G12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8710103944669</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>19.99</v>
+      </c>
+      <c r="G13" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>20.9</v>
+      </c>
+      <c r="G14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="1">
+        <v>8435484043335</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15">
+        <v>1</v>
+      </c>
+      <c r="F15">
+        <v>22.9</v>
+      </c>
+      <c r="G15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="1">
+        <v>8435484043311</v>
+      </c>
+      <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16">
+        <v>1</v>
+      </c>
+      <c r="F16">
+        <v>24.73</v>
+      </c>
+      <c r="G16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8435484043342</v>
+      </c>
+      <c r="C17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17">
+        <v>1</v>
+      </c>
+      <c r="F17">
+        <v>24.88</v>
+      </c>
+      <c r="G17" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4008496725434</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18">
+        <v>1</v>
+      </c>
+      <c r="F18">
+        <v>25.49</v>
+      </c>
+      <c r="G18" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4210201649953</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>28.82</v>
+      </c>
+      <c r="G19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4008496789078</v>
+      </c>
+      <c r="C20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>29.0</v>
+      </c>
+      <c r="G20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="1">
+        <v>8435484044431</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>29.87</v>
+      </c>
+      <c r="G21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>3121040082553</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22">
+        <v>29.95</v>
+      </c>
+      <c r="G22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>8720689029308</v>
+      </c>
+      <c r="C23" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>29.99</v>
+      </c>
+      <c r="G23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>8720689042796</v>
+      </c>
+      <c r="C24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24">
+        <v>30.99</v>
+      </c>
+      <c r="G24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8435484042048</v>
+      </c>
+      <c r="C25" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25">
+        <v>1</v>
+      </c>
+      <c r="F25">
+        <v>32.9</v>
+      </c>
+      <c r="G25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4022167116505</v>
+      </c>
+      <c r="C26" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>34.9</v>
+      </c>
+      <c r="G26" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27">
+        <v>1</v>
+      </c>
+      <c r="F27">
+        <v>36.6</v>
+      </c>
+      <c r="G27" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4008496873340</v>
+      </c>
+      <c r="C28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>39.34</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8435484034463</v>
+      </c>
+      <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29">
+        <v>1</v>
+      </c>
+      <c r="F29">
+        <v>40.61</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="1">
+        <v>8435484009690</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E30">
+        <v>1</v>
+      </c>
+      <c r="F30">
+        <v>41.28</v>
+      </c>
+      <c r="G30" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3121040092224</v>
+      </c>
+      <c r="C31" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" t="s">
+        <v>103</v>
+      </c>
+      <c r="E31">
+        <v>1</v>
+      </c>
+      <c r="F31">
+        <v>43.0</v>
+      </c>
+      <c r="G31" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4008496872879</v>
+      </c>
+      <c r="C32" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>43.44</v>
+      </c>
+      <c r="G32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" s="1">
+        <v>8720689027762</v>
+      </c>
+      <c r="C33" t="s">
+        <v>108</v>
+      </c>
+      <c r="D33" t="s">
+        <v>109</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>44.34</v>
+      </c>
+      <c r="G33" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" s="1">
+        <v>8435484044394</v>
+      </c>
+      <c r="C34" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>44.54</v>
+      </c>
+      <c r="G34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" s="1">
+        <v>8435484044394</v>
+      </c>
+      <c r="C35" t="s">
+        <v>111</v>
+      </c>
+      <c r="D35" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+      <c r="F35">
+        <v>44.54</v>
+      </c>
+      <c r="G35" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4210201122616</v>
+      </c>
+      <c r="C36" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>44.9</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="1">
+        <v>8720689031868</v>
+      </c>
+      <c r="C37" t="s">
+        <v>118</v>
+      </c>
+      <c r="D37" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>44.97</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="1">
+        <v>5038061139525</v>
+      </c>
+      <c r="C38" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38">
+        <v>1</v>
+      </c>
+      <c r="F38">
+        <v>50.0</v>
+      </c>
+      <c r="G38" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" t="s">
+        <v>125</v>
+      </c>
+      <c r="D39" t="s">
+        <v>126</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>52.9</v>
+      </c>
+      <c r="G39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C40" t="s">
+        <v>125</v>
+      </c>
+      <c r="D40" t="s">
+        <v>127</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>52.9</v>
+      </c>
+      <c r="G40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4210201448099</v>
+      </c>
+      <c r="C41" t="s">
+        <v>129</v>
+      </c>
+      <c r="D41" t="s">
+        <v>130</v>
+      </c>
+      <c r="E41">
+        <v>1</v>
+      </c>
+      <c r="F41">
+        <v>52.97</v>
+      </c>
+      <c r="G41" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B42" s="1">
+        <v>8720689013857</v>
+      </c>
+      <c r="C42" t="s">
+        <v>132</v>
+      </c>
+      <c r="D42" t="s">
+        <v>133</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>54.99</v>
+      </c>
+      <c r="G42" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>134</v>
+      </c>
+      <c r="B43" s="1">
+        <v>8720689018920</v>
+      </c>
+      <c r="C43" t="s">
+        <v>135</v>
+      </c>
+      <c r="D43" t="s">
+        <v>136</v>
+      </c>
+      <c r="E43">
+        <v>1</v>
+      </c>
+      <c r="F43">
+        <v>54.99</v>
+      </c>
+      <c r="G43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>137</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C44" t="s">
+        <v>138</v>
+      </c>
+      <c r="D44" t="s">
+        <v>139</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>57.0</v>
+      </c>
+      <c r="G44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>140</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3030050153774</v>
+      </c>
+      <c r="C45" t="s">
+        <v>141</v>
+      </c>
+      <c r="D45" t="s">
+        <v>142</v>
+      </c>
+      <c r="E45">
+        <v>1</v>
+      </c>
+      <c r="F45">
+        <v>57.5</v>
+      </c>
+      <c r="G45" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>143</v>
+      </c>
+      <c r="B46" s="1">
+        <v>5038061144017</v>
+      </c>
+      <c r="C46" t="s">
+        <v>144</v>
+      </c>
+      <c r="D46" t="s">
+        <v>145</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>57.58</v>
+      </c>
+      <c r="G46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C47" t="s">
+        <v>138</v>
+      </c>
+      <c r="D47" t="s">
+        <v>146</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>59.99</v>
+      </c>
+      <c r="G47" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>137</v>
+      </c>
+      <c r="B48" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C48" t="s">
+        <v>138</v>
+      </c>
+      <c r="D48" t="s">
+        <v>147</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>59.99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
+        <v>148</v>
+      </c>
+      <c r="B49" s="1">
+        <v>5038061106022</v>
+      </c>
+      <c r="C49" t="s">
+        <v>149</v>
+      </c>
+      <c r="D49" t="s">
+        <v>150</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>62.99</v>
+      </c>
+      <c r="G49" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" s="1">
+        <v>6970810556223</v>
+      </c>
+      <c r="C50" t="s">
+        <v>152</v>
+      </c>
+      <c r="D50" t="s">
+        <v>153</v>
+      </c>
+      <c r="E50">
+        <v>1</v>
+      </c>
+      <c r="F50">
+        <v>63.76</v>
+      </c>
+      <c r="G50" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8720689020558</v>
+      </c>
+      <c r="C51" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" t="s">
+        <v>156</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>66.99</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>157</v>
+      </c>
+      <c r="B52" s="1">
+        <v>8720689018562</v>
+      </c>
+      <c r="C52" t="s">
+        <v>158</v>
+      </c>
+      <c r="D52" t="s">
+        <v>159</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>69.99</v>
+      </c>
+      <c r="G52" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>160</v>
+      </c>
+      <c r="B53" s="1">
+        <v>8006540840825</v>
+      </c>
+      <c r="C53" t="s">
+        <v>161</v>
+      </c>
+      <c r="D53" t="s">
+        <v>162</v>
+      </c>
+      <c r="E53">
+        <v>1</v>
+      </c>
+      <c r="F53">
+        <v>79.19</v>
+      </c>
+      <c r="G53" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B54" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C54" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54" t="s">
+        <v>165</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="F54">
+        <v>79.9</v>
+      </c>
+      <c r="G54" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>163</v>
+      </c>
+      <c r="B55" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C55" t="s">
+        <v>164</v>
+      </c>
+      <c r="D55" t="s">
+        <v>166</v>
+      </c>
+      <c r="E55">
+        <v>1</v>
+      </c>
+      <c r="F55">
+        <v>79.9</v>
+      </c>
+      <c r="G55" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>163</v>
+      </c>
+      <c r="B56" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C56" t="s">
+        <v>164</v>
+      </c>
+      <c r="D56" t="s">
+        <v>167</v>
+      </c>
+      <c r="E56">
+        <v>3</v>
+      </c>
+      <c r="F56">
+        <v>79.9</v>
+      </c>
+      <c r="G56" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2220008637161</v>
+      </c>
+      <c r="C57" t="s">
+        <v>169</v>
+      </c>
+      <c r="D57" t="s">
+        <v>170</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>79.99</v>
+      </c>
+      <c r="G57" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>171</v>
+      </c>
+      <c r="B58" s="1">
+        <v>4015672112063</v>
+      </c>
+      <c r="C58" t="s">
+        <v>172</v>
+      </c>
+      <c r="D58" t="s">
+        <v>173</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>79.99</v>
+      </c>
+      <c r="G58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>174</v>
+      </c>
+      <c r="B59" s="1">
+        <v>8700216655750</v>
+      </c>
+      <c r="C59" t="s">
+        <v>175</v>
+      </c>
+      <c r="D59" t="s">
+        <v>176</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>79.99</v>
+      </c>
+      <c r="G59" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>177</v>
+      </c>
+      <c r="B60" s="1">
+        <v>8710103875376</v>
+      </c>
+      <c r="C60" t="s">
+        <v>178</v>
+      </c>
+      <c r="D60" t="s">
+        <v>179</v>
+      </c>
+      <c r="E60">
+        <v>1</v>
+      </c>
+      <c r="F60">
+        <v>89.31</v>
+      </c>
+      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>180</v>
+      </c>
+      <c r="B61" s="1">
+        <v>8435771923869</v>
+      </c>
+      <c r="C61" t="s">
+        <v>181</v>
+      </c>
+      <c r="D61" t="s">
+        <v>182</v>
+      </c>
+      <c r="E61">
+        <v>1</v>
+      </c>
+      <c r="F61">
+        <v>91.47</v>
+      </c>
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>183</v>
+      </c>
+      <c r="B62" s="1">
+        <v>4210201432630</v>
+      </c>
+      <c r="C62" t="s">
+        <v>184</v>
+      </c>
+      <c r="D62" t="s">
+        <v>185</v>
+      </c>
+      <c r="E62">
+        <v>1</v>
+      </c>
+      <c r="F62">
+        <v>99.74</v>
+      </c>
+      <c r="G62" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>186</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8710103993827</v>
+      </c>
+      <c r="C63" t="s">
+        <v>187</v>
+      </c>
+      <c r="D63" t="s">
+        <v>188</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>119.99</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>186</v>
+      </c>
+      <c r="B64" s="1">
+        <v>8710103993827</v>
+      </c>
+      <c r="C64" t="s">
+        <v>187</v>
+      </c>
+      <c r="D64" t="s">
+        <v>189</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>119.99</v>
+      </c>
+      <c r="G64" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>190</v>
+      </c>
+      <c r="B65" s="1">
+        <v>8447420039944</v>
+      </c>
+      <c r="C65" t="s">
+        <v>191</v>
+      </c>
+      <c r="D65" t="s">
+        <v>192</v>
+      </c>
+      <c r="E65">
+        <v>1</v>
+      </c>
+      <c r="F65">
+        <v>127.1</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C66" t="s">
+        <v>194</v>
+      </c>
+      <c r="D66" t="s">
+        <v>195</v>
+      </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
+      <c r="F66">
+        <v>129.99</v>
+      </c>
+      <c r="G66" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
+        <v>193</v>
+      </c>
+      <c r="B67" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C67" t="s">
+        <v>194</v>
+      </c>
+      <c r="D67" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67">
+        <v>1</v>
+      </c>
+      <c r="F67">
+        <v>129.99</v>
+      </c>
+      <c r="G67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" t="s">
+        <v>193</v>
+      </c>
+      <c r="B68" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C68" t="s">
+        <v>194</v>
+      </c>
+      <c r="D68" t="s">
+        <v>197</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>129.99</v>
+      </c>
+      <c r="G68" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" t="s">
+        <v>198</v>
+      </c>
+      <c r="B69" s="1">
+        <v>8435484044301</v>
+      </c>
+      <c r="C69" t="s">
+        <v>199</v>
+      </c>
+      <c r="D69" t="s">
+        <v>200</v>
+      </c>
+      <c r="E69">
+        <v>1</v>
+      </c>
+      <c r="F69">
+        <v>134.0</v>
+      </c>
+      <c r="G69" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>201</v>
+      </c>
+      <c r="B70" s="1">
+        <v>8447420024612</v>
+      </c>
+      <c r="C70" t="s">
+        <v>202</v>
+      </c>
+      <c r="D70" t="s">
+        <v>203</v>
+      </c>
+      <c r="E70">
+        <v>1</v>
+      </c>
+      <c r="F70">
+        <v>149.0</v>
+      </c>
+      <c r="G70" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
+        <v>204</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4210201443889</v>
+      </c>
+      <c r="C71" t="s">
+        <v>205</v>
+      </c>
+      <c r="D71" t="s">
+        <v>206</v>
+      </c>
+      <c r="E71">
+        <v>1</v>
+      </c>
+      <c r="F71">
+        <v>229.99</v>
+      </c>
+      <c r="G71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
+        <v>207</v>
+      </c>
+      <c r="B72" s="1">
+        <v>8720689002530</v>
+      </c>
+      <c r="C72" t="s">
+        <v>208</v>
+      </c>
+      <c r="D72" t="s">
+        <v>209</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>344.94</v>
+      </c>
+      <c r="G72" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>