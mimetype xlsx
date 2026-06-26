--- v1 (2026-05-07)
+++ v2 (2026-06-26)
@@ -12,94 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Philips Trymer, BT3206/14 Biały</t>
   </si>
   <si>
     <t>B079RRVLGQ</t>
   </si>
   <si>
     <t>LPNWE353302581</t>
   </si>
   <si>
     <t>spN6V663BNP</t>
   </si>
   <si>
     <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
   </si>
   <si>
     <t>B0041R9NMO</t>
   </si>
   <si>
     <t>LPNWE374964896</t>
   </si>
   <si>
+    <t>Golarka intymna dla kobiet, 2 w 1, elektryczna golarka damska, ładowana przez USB-C, podwójna głowica trymer do twarzy, nóg, ramion i strefy bikini, wodoszczelna, do użytku na mokro i na sucho, łatwa Różowy</t>
+  </si>
+  <si>
+    <t>B0FHHXW8SY</t>
+  </si>
+  <si>
+    <t>LPNHK454181112</t>
+  </si>
+  <si>
+    <t>spL1i987PjN</t>
+  </si>
+  <si>
     <t>Braun Face Mini FS1000 Elektryczny Depilator do Włosów na Twarzy dla Kobiet, Biały, FS 1000</t>
   </si>
   <si>
     <t>B08J4NMBL2</t>
   </si>
   <si>
     <t>LPNWE360443594</t>
   </si>
   <si>
     <t>spNMG59YXJV</t>
   </si>
   <si>
     <t>LPNWE352697860</t>
   </si>
   <si>
     <t>LPNWE362372349</t>
   </si>
   <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
   </si>
   <si>
     <t>B0CVY1696Z</t>
@@ -194,50 +206,59 @@
   <si>
     <t>B0BQ28V9FV</t>
   </si>
   <si>
     <t>LPNWE366955449</t>
   </si>
   <si>
     <t>Cecotec Bezprzewodowy Depilator rozruchowy Bamba SkinCare Depil-action. Bateria litowa, Autonomia 40 mins, Waterproof, Wymienne głowice, 2 ustawienia prędkości, tryb przewodowy</t>
   </si>
   <si>
     <t>B0BQ1WBMB5</t>
   </si>
   <si>
     <t>LPNWE360978587</t>
   </si>
   <si>
     <t>Remington PG6030 Personal Groomer Edge</t>
   </si>
   <si>
     <t>B0076Z6PLA</t>
   </si>
   <si>
     <t>LPNHe034796252</t>
   </si>
   <si>
+    <t>Finishing Touch Flawless Face depilator do brody i twarzy, hipoalergiczna głowica goląca, bezbolesna golarka damska, możliwość ponownego ładowania, w zestawie 2 wymienne głowice do golenia, kolor</t>
+  </si>
+  <si>
+    <t>B08HMVGWQZ</t>
+  </si>
+  <si>
+    <t>LPNHK450006964</t>
+  </si>
+  <si>
     <t>Braun MobileShave M90 podróżna maszynka do golenia (do zastosowania w podróży) M-90</t>
   </si>
   <si>
     <t>B002EZZ5NG</t>
   </si>
   <si>
     <t>LPNRP056327082</t>
   </si>
   <si>
     <t>spL1i98iLN1</t>
   </si>
   <si>
     <t>Remington suszarka do włosów z jonizacją z proteinami jedwabiu, 3 ust. nagrzewania, zimny nawiew, koncentrator i dyfuzor w zestawie, łatwa do czyszczenia, moc 2400W AC, czerwona, Silk AC9096 suszarka do włosów pojedyncze</t>
   </si>
   <si>
     <t>B00ECBKOCW</t>
   </si>
   <si>
     <t>LPNWE362624530</t>
   </si>
   <si>
     <t>spNJJB2JKK3</t>
   </si>
   <si>
     <t>Cecotec PrecisionCare Skull Shaver, bardzo duża głowica goląca, 7 ruchomych ostrzy, 60 min golenia, baza ładująca, łatwe czyszczenie</t>
@@ -296,50 +317,59 @@
   <si>
     <t>0053701021812</t>
   </si>
   <si>
     <t>3w1 Szczotka do włosów na gorące powietrze, podwójne napięcie One-Step Ionen Hair Dryer Brush,przenośna Szczotka do suszarki z 2 prędkościami,Szczotka do stylizacji zwiększająca objętość włosów</t>
   </si>
   <si>
     <t>B0F6D2K25L</t>
   </si>
   <si>
     <t>LPNRP053462345</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
     <t>Remington PROluxe prostownica do włosów S9100, z technologią OPTIheat Haarglätter Single</t>
   </si>
   <si>
     <t>B01KLXFBFE</t>
   </si>
   <si>
     <t>LPNWE348511749</t>
   </si>
   <si>
+    <t>ELOTAME Elektryczna szczoteczka do zębów dla dzieci w kształcie litery U, kreskówkowa kapibara z 6 głowicami szczotek, czyszczenie pełnych ust, soniczna, dla malucha, automatyczna szczoteczka do zębów</t>
+  </si>
+  <si>
+    <t>B0DKSFX7TW</t>
+  </si>
+  <si>
+    <t>LPNHK452815913</t>
+  </si>
+  <si>
     <t>Cecotec Obrotowa szczotka do ciepłego powietrza CeramicCare 5 w 1 AirBrush Gyro Elite. 1100 W, funkcja jonowa, 5 nasadek, dwukierunkowa funkcja rotacji, powłoka ceramiczna, końcówka chłodząca, 3</t>
   </si>
   <si>
     <t>B0FKT1ZRDL</t>
   </si>
   <si>
     <t>LPNWE353299326</t>
   </si>
   <si>
     <t>Cecotec Żelazko Wielogłowicowe urządzenie do surfowania MultiWaves, specjalna głowica 90º, 5 głowic, powłoka ceramiczna, regulacja temperatury, 140 do 200º, rękawica termiczna, etui, 2 klipsy</t>
   </si>
   <si>
     <t>B0BQ1PHHC5</t>
   </si>
   <si>
     <t>LPNWE360693890</t>
   </si>
   <si>
     <t>spNL6WCKXDC</t>
   </si>
   <si>
     <t>Rowenta Silence Soft Depilator, miękkie urządzenie do usuwania włosów, funkcja widzenia, wydajność pod wieloma kątami, akcesoria do wrażliwych obszarów i złuszczania, EP5625F0</t>
   </si>
   <si>
     <t>B0DD3LDNPD</t>
@@ -383,50 +413,59 @@
   <si>
     <t>B00R9GZAI0</t>
   </si>
   <si>
     <t>LPNWE374800109</t>
   </si>
   <si>
     <t>Philips Oneblade Intimate Golarka, Przeznaczona do Okolic Intymnych, Przycinania i Golenia z Dodatkową Ochroną Skóry, Model QP1924/30</t>
   </si>
   <si>
     <t>B0DFYN8174</t>
   </si>
   <si>
     <t>LPNWE374290184</t>
   </si>
   <si>
     <t>Remington rotacyjna golarka elektryczna dla mężczyzn, bezprzewodowa, 100% wodoodporna z wysuwanym trymerem i ładowaniem przez USB, Virtually Indestructable PR1855</t>
   </si>
   <si>
     <t>B09RPX7Y8K</t>
   </si>
   <si>
     <t>LPNHK455603714</t>
   </si>
   <si>
+    <t>Beurer MP 62 elektryczny zestaw do pielęgnacji paznokci, manicure, pedicure, z 10 końcówkami, jasnym światłem LED, w zestawie torba do przechowywania 5400 obr./min</t>
+  </si>
+  <si>
+    <t>B00N9BOOZ4</t>
+  </si>
+  <si>
+    <t>LPNHK528035869</t>
+  </si>
+  <si>
     <t>0043917020808</t>
   </si>
   <si>
     <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
   </si>
   <si>
     <t>B0D1CT54VV</t>
   </si>
   <si>
     <t>LPNWE375806605</t>
   </si>
   <si>
     <t>LPNWE353796052</t>
   </si>
   <si>
     <t>Braun 4210201448099 Trymer, Czarny, 4 końcówki</t>
   </si>
   <si>
     <t>B0BT542LGB</t>
   </si>
   <si>
     <t>LPNHK401583268</t>
   </si>
   <si>
     <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
@@ -476,68 +515,86 @@
   <si>
     <t>LPNWE375268744</t>
   </si>
   <si>
     <t>LPNWE373919124</t>
   </si>
   <si>
     <t>Remington XR1500 Stary model XR1500</t>
   </si>
   <si>
     <t>B084DPPYKD</t>
   </si>
   <si>
     <t>LPNWE376459194</t>
   </si>
   <si>
     <t>Oclean Szczotka elektryczna X Series Pro Elite, Super cichy, inteligentny ekran dotykowy, 4 tryby, 32 poziomy intensywności, 35 dni użytkowania, IPX7, uchwyt ścienny, opakowanie ekologiczne, czarny Czarny (Black) elite</t>
   </si>
   <si>
     <t>B0D3QQLLYM</t>
   </si>
   <si>
     <t>LPNHK451104366</t>
   </si>
   <si>
+    <t>Oral-B iO Ultimate Clean Black wymienne okrągłe końcówki do szczoteczki elektrycznej z technologią magnetyczną dla lepszego czyszczenia zębów; w zestawie 8 sztuk, czarne</t>
+  </si>
+  <si>
+    <t>B0B1DV8KG8</t>
+  </si>
+  <si>
+    <t>LPNHK452765026</t>
+  </si>
+  <si>
     <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
   </si>
   <si>
     <t>B0CQHW6YD8</t>
   </si>
   <si>
     <t>LPNWE373474219</t>
   </si>
   <si>
     <t>Philips Series 3000 S3145/00 Golarka Elektryczna, Dark Moon</t>
   </si>
   <si>
     <t>B0CHMPJB3Y</t>
   </si>
   <si>
     <t>LPNWE360910881</t>
   </si>
   <si>
+    <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
+  </si>
+  <si>
+    <t>B0872DQW46</t>
+  </si>
+  <si>
+    <t>LPNHK450623234</t>
+  </si>
+  <si>
     <t>Oral-B Oral Health Center Pro Series Elektryczna szczoteczka do zębów i szczoteczka do zębów, 1 kaniula Oxyjet, 1 kaniula wodna, 4 strumienie wody i 5 ciśnień, 2 szczotki, akumulator</t>
   </si>
   <si>
     <t>B0C6MBLKZZ</t>
   </si>
   <si>
     <t>LPNHK440060465</t>
   </si>
   <si>
     <t>Cecotec - Brosse Soufflante CeramicCare AirGlam Champagne 1400 W, technologia Coanda, 3 prędkości, 3 temperatury, inteligentna kontrola ciepła, 110 000 obr./min</t>
   </si>
   <si>
     <t>B0CXTQG1NT</t>
   </si>
   <si>
     <t>LPNWE376458727</t>
   </si>
   <si>
     <t>LPNWE377375205</t>
   </si>
   <si>
     <t>LPNWE375808130</t>
   </si>
   <si>
     <t>Omron VIVA inteligentna waga do analizy masy ciała ciśnieniomierz z bluetooth pojedyncze</t>
@@ -545,77 +602,122 @@
   <si>
     <t>B07CLRK7Y8</t>
   </si>
   <si>
     <t>LPNHK369290159</t>
   </si>
   <si>
     <t>OMRON X4 Smart - Automatisches Oberarm-Blutdruckmessgerät | „Gut</t>
   </si>
   <si>
     <t>B07Z9M9C8B</t>
   </si>
   <si>
     <t>LPNWE374404836</t>
   </si>
   <si>
     <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, etui na</t>
   </si>
   <si>
     <t>B0DP1SJ555</t>
   </si>
   <si>
     <t>LPNWE348251632</t>
   </si>
   <si>
+    <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
+  </si>
+  <si>
+    <t>B0BS1WCG38</t>
+  </si>
+  <si>
+    <t>LPNHK452622816</t>
+  </si>
+  <si>
+    <t>LPNRP073645326</t>
+  </si>
+  <si>
+    <t>Braun All-in-One zestaw 5, 9 w 1, trymer do brody, maszynka do strzyżenia włosów, maszynka do strzyżenia twarzy, głowy i ciała, akumulator 120 min, 14 długości (0,5-21 mm), wodoszczelny, AIO5545</t>
+  </si>
+  <si>
+    <t>B0DQWLT6HY</t>
+  </si>
+  <si>
+    <t>LPNHK451871685</t>
+  </si>
+  <si>
+    <t>spLc0NP4mKm</t>
+  </si>
+  <si>
     <t>Philips BG7025/15 Bodygroom Series 7000 z wbudowanym grzebieniem (od 3 do 11 mm) czarny 2 Piece Set</t>
   </si>
   <si>
     <t>B07FJHZDPL</t>
   </si>
   <si>
     <t>LPNWE376968636</t>
   </si>
   <si>
+    <t>RENPHO Przenośna maszyna do masażu stóp z ciepłem na zapalenie powięzi podeszwowej, ugniatanie Shiatsu, kompresja, elektryczny masażer do stóp o 3 intensywności, prezenty dla mężczyzn i kobiet Czarny-D003R</t>
+  </si>
+  <si>
+    <t>B0CBMPDDYS</t>
+  </si>
+  <si>
+    <t>LPNHK475322276</t>
+  </si>
+  <si>
+    <t>spLc0NP4iij</t>
+  </si>
+  <si>
     <t>Cecotec Air Lisse Olive prostownica do włosów z ciepłym powietrzem, 600 W, ochrona włosów, technologia jonowa, keratyna i olej arganowy, 3 tryby pracy i silnik BLDC, do wszystkich rodzajów włosów, 3</t>
   </si>
   <si>
     <t>B0F83ZQ96M</t>
   </si>
   <si>
     <t>LPNWE377567664</t>
   </si>
   <si>
     <t>Braun Series 5 golarka elektryczna z nakładką EasyClick i trymerem precyzyjnym, golarka męska, elektryczna, EasyClean, na mokro i sucho, prezent dla mężczyzny, wyprodukowano w Niemczech, 51-B1200s, Nowy</t>
   </si>
   <si>
     <t>B0B3JC16GW</t>
   </si>
   <si>
     <t>LPNWE360603810</t>
   </si>
   <si>
+    <t>Oral-B iO Series 4N elektryczna szczoteczka do zębów/elektryczna szczoteczka do zębów, 4 tryby czyszczenia zębów, zaprojektowana przez Braun, quite white, zwycięzca testu Stiftung Warentest (12/2023) Quite White z etui podróżnym</t>
+  </si>
+  <si>
+    <t>B0B4SF6WVC</t>
+  </si>
+  <si>
+    <t>LPNHK479692783</t>
+  </si>
+  <si>
     <t>Philips Series 5000 S5466/18, Elektryczna golarka na mokro i na sucho, wydajne i delikatne golenie, system cięcia SteelPrecision, elastyczne głowice tnące 360°, czas pracy 60 min, Dark Royal Blue</t>
   </si>
   <si>
     <t>B095H9X4K3</t>
   </si>
   <si>
     <t>LPNWE350973944</t>
   </si>
   <si>
     <t>LPNWE375801931</t>
   </si>
   <si>
     <t>Cecotec AirLisse 2w1 ForceDry Champagne Air Prostownica do włosów, 1000 W, przepływ powietrza 19,7 m/s, 2 głowice z magnesem, bez puszenia się, funkcja plazmowa, silnik szczotkowy, 4 temperatury i 2</t>
   </si>
   <si>
     <t>B0F84455ZV</t>
   </si>
   <si>
     <t>LPNWE375094719</t>
   </si>
   <si>
     <t>Oral-B iO 6 Czarna szczoteczka elektryczna w zestawie akcesoria, 3 końcówki, 1 etui podróżne, 1 ładowarka, 1 pokrowiec, stworzona w technologii Braun z napędem magnetycznym, interaktywny wyświetlacz Czarna + 3 końcówki + etui</t>
   </si>
   <si>
     <t>B0B59Z1X62</t>
@@ -642,50 +744,53 @@
     <t>Cecotec AirGlam CeramicCare 8 w 1 stylizacja włosów, 8 głowic, 1500 W, 110 000 obr./min, wygładza i kręci włosy, silnik bezszczotkowy, funkcja rotacji, powłoka ceramiczna i keratyna 2-Czarny 8 Köpfe | Rotations</t>
   </si>
   <si>
     <t>B0FKTB5QQB</t>
   </si>
   <si>
     <t>LPNWE377076357</t>
   </si>
   <si>
     <t>Oral-B iO Seria 9 Szczoteczka Elektryczna, Łączy się z Aplikacją Mobilną Oral-B, z Technologią Magnetyczną iO, 3 Końcówki, Etui Podróżne z Funkcją Ładowania, Czarna Czarna + 3 końcówki + etui</t>
   </si>
   <si>
     <t>B0B5B2X2ZY</t>
   </si>
   <si>
     <t>LPNHK391496494</t>
   </si>
   <si>
     <t>Szczoteczka elektryczna Philips Sonicare DiamondClean 9000, podwójne opakowanie, szczoteczka soniczna z aplikacją, czujnik nacisku, szklanka do ładowania, kolor czarny i Rosegold, model HX9914/61 Black &amp; Rosegold</t>
   </si>
   <si>
     <t>B0B722CTNL</t>
   </si>
   <si>
     <t>LPNHK401577657</t>
+  </si>
+  <si>
+    <t>LPNHK452639680</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -992,54 +1097,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G72"/>
+  <dimension ref="A1:G84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B72" sqref="B72"/>
+      <selection activeCell="B84" sqref="B84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -1082,1630 +1187,1906 @@
       </c>
       <c r="B3" s="1">
         <v>8887549392092</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>14.99</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1">
-        <v>4210201313908</v>
+        <v>5907990976054</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>17.99</v>
+        <v>17.01</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B5" s="1">
         <v>4210201313908</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>17.99</v>
       </c>
       <c r="G5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1">
         <v>4210201313908</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>17.99</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4210201313908</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>18.2</v>
+        <v>17.99</v>
       </c>
       <c r="G7" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>19.19</v>
+        <v>18.2</v>
       </c>
       <c r="G8" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="1">
-        <v>8435667194298</v>
+        <v>4897122200045</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>19.9</v>
+        <v>19.19</v>
       </c>
       <c r="G9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1">
-        <v>8435484042192</v>
+        <v>8435667194298</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
         <v>19.9</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="1">
-        <v>8435484044042</v>
+        <v>8435484042192</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
         <v>19.9</v>
       </c>
       <c r="G11" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1">
-        <v>8435484042192</v>
+        <v>8435484044042</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
         <v>19.9</v>
       </c>
       <c r="G12" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B13" s="1">
-        <v>8710103944669</v>
+        <v>8435484042192</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G13" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="1" t="s">
-        <v>43</v>
+      <c r="B14" s="1">
+        <v>8710103944669</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>20.9</v>
+        <v>19.99</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15">
-        <v>22.9</v>
+        <v>20.9</v>
       </c>
       <c r="G15" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="1">
-        <v>8435484043311</v>
+        <v>8435484043335</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>24.73</v>
+        <v>22.9</v>
       </c>
       <c r="G16" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8435484043311</v>
+      </c>
+      <c r="C17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17">
+        <v>1</v>
+      </c>
+      <c r="F17">
+        <v>24.73</v>
+      </c>
+      <c r="G17" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" s="1">
-        <v>4008496725434</v>
+        <v>8435484043342</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>25.49</v>
+        <v>24.88</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B19" s="1">
-        <v>4210201649953</v>
+        <v>4008496725434</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>28.82</v>
+        <v>25.49</v>
       </c>
       <c r="G19" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="1">
-        <v>4008496789078</v>
+        <v>5010724544495</v>
       </c>
       <c r="C20" t="s">
         <v>65</v>
       </c>
       <c r="D20" t="s">
         <v>66</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20">
-        <v>29.0</v>
+        <v>27.18</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4210201649953</v>
+      </c>
+      <c r="C21" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="1">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>69</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>28.82</v>
+      </c>
+      <c r="G21" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>3121040082553</v>
+        <v>4008496789078</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>29.95</v>
+        <v>29.0</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>8720689029308</v>
+        <v>8435484044431</v>
       </c>
       <c r="C23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>29.99</v>
+        <v>29.87</v>
       </c>
       <c r="G23" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" s="1">
-        <v>8720689042796</v>
+        <v>3121040082553</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>30.99</v>
+        <v>29.95</v>
       </c>
       <c r="G24" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B25" s="1">
-        <v>8435484042048</v>
+        <v>8720689029308</v>
       </c>
       <c r="C25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25">
-        <v>32.9</v>
+        <v>29.99</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" s="1">
-        <v>4022167116505</v>
+        <v>8720689042796</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26">
-        <v>34.9</v>
+        <v>30.99</v>
       </c>
       <c r="G26" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>87</v>
       </c>
-      <c r="B27" s="1" t="s">
-        <v>86</v>
+      <c r="B27" s="1">
+        <v>8435484042048</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27" t="s">
         <v>89</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>36.6</v>
+        <v>32.9</v>
       </c>
       <c r="G27" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4022167116505</v>
+      </c>
+      <c r="C28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" s="1">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>92</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>39.34</v>
+        <v>34.9</v>
       </c>
       <c r="G28" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>94</v>
       </c>
-      <c r="B29" s="1">
-        <v>8435484034463</v>
+      <c r="B29" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29" t="s">
         <v>96</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
-        <v>40.61</v>
+        <v>36.6</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30" s="1">
-        <v>8435484009690</v>
+        <v>4008496873340</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F30">
-        <v>41.28</v>
+        <v>39.34</v>
       </c>
       <c r="G30" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="1">
-        <v>3121040092224</v>
+        <v>6928554411155</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31" t="s">
         <v>103</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31">
-        <v>43.0</v>
+        <v>40.19</v>
       </c>
       <c r="G31" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>104</v>
       </c>
       <c r="B32" s="1">
-        <v>4008496872879</v>
+        <v>8435484034463</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32" t="s">
         <v>106</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>43.44</v>
+        <v>40.61</v>
       </c>
       <c r="G32" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33" s="1">
-        <v>8720689027762</v>
+        <v>8435484009690</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33" t="s">
         <v>109</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33">
-        <v>44.34</v>
+        <v>41.28</v>
       </c>
       <c r="G33" t="s">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B34" s="1">
-        <v>8435484044394</v>
+        <v>3121040092224</v>
       </c>
       <c r="C34" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>44.54</v>
+        <v>43.0</v>
       </c>
       <c r="G34" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B35" s="1">
-        <v>8435484044394</v>
+        <v>4008496872879</v>
       </c>
       <c r="C35" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>44.54</v>
+        <v>43.44</v>
       </c>
       <c r="G35" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B36" s="1">
-        <v>4210201122616</v>
+        <v>8720689027762</v>
       </c>
       <c r="C36" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D36" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>44.9</v>
+        <v>44.34</v>
       </c>
       <c r="G36" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B37" s="1">
-        <v>8720689031868</v>
+        <v>8435484044394</v>
       </c>
       <c r="C37" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>44.97</v>
+        <v>44.54</v>
       </c>
       <c r="G37" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>120</v>
       </c>
       <c r="B38" s="1">
-        <v>5038061139525</v>
+        <v>8435484044394</v>
       </c>
       <c r="C38" t="s">
         <v>121</v>
       </c>
       <c r="D38" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38">
-        <v>50.0</v>
+        <v>44.54</v>
       </c>
       <c r="G38" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>124</v>
       </c>
-      <c r="B39" s="1" t="s">
-        <v>123</v>
+      <c r="B39" s="1">
+        <v>4210201122616</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39" t="s">
         <v>126</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>52.9</v>
+        <v>44.9</v>
       </c>
       <c r="G39" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>127</v>
+      </c>
+      <c r="B40" s="1">
+        <v>8720689031868</v>
       </c>
       <c r="C40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>52.9</v>
+        <v>44.97</v>
       </c>
       <c r="G40" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B41" s="1">
-        <v>4210201448099</v>
+        <v>5038061139525</v>
       </c>
       <c r="C41" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41">
-        <v>52.97</v>
+        <v>50.0</v>
       </c>
       <c r="G41" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B42" s="1">
-        <v>8720689013857</v>
+        <v>4056256711753</v>
       </c>
       <c r="C42" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D42" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42">
-        <v>54.99</v>
+        <v>51.9</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>8720689018920</v>
+        <v>137</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>136</v>
       </c>
       <c r="C43" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D43" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43">
-        <v>54.99</v>
+        <v>52.9</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>137</v>
       </c>
-      <c r="B44" s="1">
-        <v>8720689040099</v>
+      <c r="B44" s="1" t="s">
+        <v>136</v>
       </c>
       <c r="C44" t="s">
         <v>138</v>
       </c>
       <c r="D44" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>57.0</v>
+        <v>52.9</v>
       </c>
       <c r="G44" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B45" s="1">
-        <v>3030050153774</v>
+        <v>4210201448099</v>
       </c>
       <c r="C45" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D45" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>57.5</v>
+        <v>52.97</v>
       </c>
       <c r="G45" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B46" s="1">
-        <v>5038061144017</v>
+        <v>8720689013857</v>
       </c>
       <c r="C46" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D46" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>57.58</v>
+        <v>54.99</v>
       </c>
       <c r="G46" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B47" s="1">
-        <v>8720689040099</v>
+        <v>8720689018920</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="D47" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>59.99</v>
+        <v>54.99</v>
       </c>
       <c r="G47" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B48" s="1">
         <v>8720689040099</v>
       </c>
       <c r="C48" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="D48" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>59.99</v>
+        <v>57.0</v>
       </c>
       <c r="G48" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B49" s="1">
-        <v>5038061106022</v>
+        <v>3030050153774</v>
       </c>
       <c r="C49" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F49">
-        <v>62.99</v>
+        <v>57.5</v>
       </c>
       <c r="G49" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B50" s="1">
-        <v>6970810556223</v>
+        <v>5038061144017</v>
       </c>
       <c r="C50" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D50" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F50">
-        <v>63.76</v>
+        <v>57.58</v>
       </c>
       <c r="G50" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B51" s="1">
-        <v>8720689020558</v>
+        <v>8720689040099</v>
       </c>
       <c r="C51" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D51" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>66.99</v>
+        <v>59.99</v>
       </c>
       <c r="G51" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B52" s="1">
-        <v>8720689018562</v>
+        <v>8720689040099</v>
       </c>
       <c r="C52" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D52" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>69.99</v>
+        <v>59.99</v>
       </c>
       <c r="G52" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B53" s="1">
-        <v>8006540840825</v>
+        <v>5038061106022</v>
       </c>
       <c r="C53" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D53" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53">
-        <v>79.19</v>
+        <v>62.99</v>
       </c>
       <c r="G53" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B54" s="1">
-        <v>8435484034654</v>
+        <v>6970810556223</v>
       </c>
       <c r="C54" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
       <c r="F54">
-        <v>79.9</v>
+        <v>63.76</v>
       </c>
       <c r="G54" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B55" s="1">
-        <v>8435484034654</v>
+        <v>4210201434832</v>
       </c>
       <c r="C55" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D55" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F55">
-        <v>79.9</v>
+        <v>65.7</v>
       </c>
       <c r="G55" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B56" s="1">
-        <v>8435484034654</v>
+        <v>8720689020558</v>
       </c>
       <c r="C56" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="D56" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E56">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F56">
-        <v>79.9</v>
+        <v>66.99</v>
       </c>
       <c r="G56" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B57" s="1">
-        <v>2220008637161</v>
+        <v>8720689018562</v>
       </c>
       <c r="C57" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D57" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
       <c r="G57" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B58" s="1">
-        <v>4015672112063</v>
+        <v>4211125646639</v>
       </c>
       <c r="C58" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D58" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
       <c r="G58" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B59" s="1">
-        <v>8700216655750</v>
+        <v>8006540840825</v>
       </c>
       <c r="C59" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="D59" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>79.99</v>
+        <v>79.19</v>
       </c>
       <c r="G59" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B60" s="1">
-        <v>8710103875376</v>
+        <v>8435484034654</v>
       </c>
       <c r="C60" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D60" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
       <c r="F60">
-        <v>89.31</v>
+        <v>79.9</v>
       </c>
       <c r="G60" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B61" s="1">
-        <v>8435771923869</v>
+        <v>8435484034654</v>
       </c>
       <c r="C61" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D61" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61">
-        <v>91.47</v>
+        <v>79.9</v>
       </c>
       <c r="G61" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>182</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8435484034654</v>
+      </c>
+      <c r="C62" t="s">
         <v>183</v>
       </c>
-      <c r="B62" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F62">
-        <v>99.74</v>
+        <v>79.9</v>
       </c>
       <c r="G62" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B63" s="1">
-        <v>8710103993827</v>
+        <v>2220008637161</v>
       </c>
       <c r="C63" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D63" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>119.99</v>
+        <v>79.99</v>
       </c>
       <c r="G63" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B64" s="1">
-        <v>8710103993827</v>
+        <v>4015672112063</v>
       </c>
       <c r="C64" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D64" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>119.99</v>
+        <v>79.99</v>
       </c>
       <c r="G64" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B65" s="1">
-        <v>8447420039944</v>
+        <v>8700216655750</v>
       </c>
       <c r="C65" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D65" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65">
-        <v>127.1</v>
+        <v>79.99</v>
       </c>
       <c r="G65" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B66" s="1">
-        <v>4210201443766</v>
+        <v>8006540977804</v>
       </c>
       <c r="C66" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D66" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>129.99</v>
+        <v>79.99</v>
       </c>
       <c r="G66" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B67" s="1">
-        <v>4210201443766</v>
+        <v>8006540977804</v>
       </c>
       <c r="C67" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D67" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
       <c r="F67">
-        <v>129.99</v>
+        <v>79.99</v>
       </c>
       <c r="G67" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B68" s="1">
-        <v>4210201443766</v>
+        <v>7500435245074</v>
       </c>
       <c r="C68" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D68" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F68">
-        <v>129.99</v>
+        <v>83.95</v>
       </c>
       <c r="G68" t="s">
-        <v>90</v>
+        <v>203</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B69" s="1">
-        <v>8435484044301</v>
+        <v>8710103875376</v>
       </c>
       <c r="C69" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D69" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F69">
-        <v>134.0</v>
+        <v>89.31</v>
       </c>
       <c r="G69" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B70" s="1">
-        <v>8447420024612</v>
+        <v>4897122208072</v>
       </c>
       <c r="C70" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D70" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
       <c r="F70">
-        <v>149.0</v>
+        <v>89.99</v>
       </c>
       <c r="G70" t="s">
-        <v>50</v>
+        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B71" s="1">
-        <v>4210201443889</v>
+        <v>8435771923869</v>
       </c>
       <c r="C71" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D71" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
-        <v>229.99</v>
+        <v>91.47</v>
       </c>
       <c r="G71" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B72" s="1">
+        <v>4210201432630</v>
+      </c>
+      <c r="C72" t="s">
+        <v>215</v>
+      </c>
+      <c r="D72" t="s">
+        <v>216</v>
+      </c>
+      <c r="E72">
+        <v>1</v>
+      </c>
+      <c r="F72">
+        <v>99.74</v>
+      </c>
+      <c r="G72" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>217</v>
+      </c>
+      <c r="B73" s="1">
+        <v>4210201414988</v>
+      </c>
+      <c r="C73" t="s">
+        <v>218</v>
+      </c>
+      <c r="D73" t="s">
+        <v>219</v>
+      </c>
+      <c r="E73">
+        <v>1</v>
+      </c>
+      <c r="F73">
+        <v>101.28</v>
+      </c>
+      <c r="G73" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" t="s">
+        <v>220</v>
+      </c>
+      <c r="B74" s="1">
+        <v>8710103993827</v>
+      </c>
+      <c r="C74" t="s">
+        <v>221</v>
+      </c>
+      <c r="D74" t="s">
+        <v>222</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>119.99</v>
+      </c>
+      <c r="G74" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" t="s">
+        <v>220</v>
+      </c>
+      <c r="B75" s="1">
+        <v>8710103993827</v>
+      </c>
+      <c r="C75" t="s">
+        <v>221</v>
+      </c>
+      <c r="D75" t="s">
+        <v>223</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>119.99</v>
+      </c>
+      <c r="G75" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
+        <v>224</v>
+      </c>
+      <c r="B76" s="1">
+        <v>8447420039944</v>
+      </c>
+      <c r="C76" t="s">
+        <v>225</v>
+      </c>
+      <c r="D76" t="s">
+        <v>226</v>
+      </c>
+      <c r="E76">
+        <v>1</v>
+      </c>
+      <c r="F76">
+        <v>127.1</v>
+      </c>
+      <c r="G76" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" t="s">
+        <v>227</v>
+      </c>
+      <c r="B77" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C77" t="s">
+        <v>228</v>
+      </c>
+      <c r="D77" t="s">
+        <v>229</v>
+      </c>
+      <c r="E77">
+        <v>1</v>
+      </c>
+      <c r="F77">
+        <v>129.99</v>
+      </c>
+      <c r="G77" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>227</v>
+      </c>
+      <c r="B78" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C78" t="s">
+        <v>228</v>
+      </c>
+      <c r="D78" t="s">
+        <v>230</v>
+      </c>
+      <c r="E78">
+        <v>1</v>
+      </c>
+      <c r="F78">
+        <v>129.99</v>
+      </c>
+      <c r="G78" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" t="s">
+        <v>227</v>
+      </c>
+      <c r="B79" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C79" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" t="s">
+        <v>231</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>129.99</v>
+      </c>
+      <c r="G79" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" t="s">
+        <v>232</v>
+      </c>
+      <c r="B80" s="1">
+        <v>8435484044301</v>
+      </c>
+      <c r="C80" t="s">
+        <v>233</v>
+      </c>
+      <c r="D80" t="s">
+        <v>234</v>
+      </c>
+      <c r="E80">
+        <v>1</v>
+      </c>
+      <c r="F80">
+        <v>134.0</v>
+      </c>
+      <c r="G80" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
+        <v>235</v>
+      </c>
+      <c r="B81" s="1">
+        <v>8447420024612</v>
+      </c>
+      <c r="C81" t="s">
+        <v>236</v>
+      </c>
+      <c r="D81" t="s">
+        <v>237</v>
+      </c>
+      <c r="E81">
+        <v>1</v>
+      </c>
+      <c r="F81">
+        <v>149.0</v>
+      </c>
+      <c r="G81" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
+        <v>238</v>
+      </c>
+      <c r="B82" s="1">
+        <v>4210201443889</v>
+      </c>
+      <c r="C82" t="s">
+        <v>239</v>
+      </c>
+      <c r="D82" t="s">
+        <v>240</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>229.99</v>
+      </c>
+      <c r="G82" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>241</v>
+      </c>
+      <c r="B83" s="1">
         <v>8720689002530</v>
       </c>
-      <c r="C72" t="s">
-[...8 lines deleted...]
-      <c r="F72">
+      <c r="C83" t="s">
+        <v>242</v>
+      </c>
+      <c r="D83" t="s">
+        <v>243</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
         <v>344.94</v>
       </c>
-      <c r="G72" t="s">
-        <v>63</v>
+      <c r="G83" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>241</v>
+      </c>
+      <c r="B84" s="1">
+        <v>8720689002530</v>
+      </c>
+      <c r="C84" t="s">
+        <v>242</v>
+      </c>
+      <c r="D84" t="s">
+        <v>244</v>
+      </c>
+      <c r="E84">
+        <v>1</v>
+      </c>
+      <c r="F84">
+        <v>344.94</v>
+      </c>
+      <c r="G84" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>