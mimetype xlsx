--- v2 (2026-06-26)
+++ v3 (2026-09-05)
@@ -12,124 +12,169 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>0840324430264</t>
+  </si>
+  <si>
+    <t>Amazon Basics Slam Medicine Balls for Exercise 4 kg</t>
+  </si>
+  <si>
+    <t>B0DPQJMTCC</t>
+  </si>
+  <si>
+    <t>LPNHe092557096</t>
+  </si>
+  <si>
+    <t>spLc46mIMom</t>
+  </si>
+  <si>
     <t>Philips Trymer, BT3206/14 Biały</t>
   </si>
   <si>
     <t>B079RRVLGQ</t>
   </si>
   <si>
     <t>LPNWE353302581</t>
   </si>
   <si>
     <t>spN6V663BNP</t>
   </si>
   <si>
     <t>Panasonic ER-GN-30K trymer do nosa i uszu z zasilaniem na baterie. ER-GN30-K503</t>
   </si>
   <si>
     <t>B0041R9NMO</t>
   </si>
   <si>
     <t>LPNWE374964896</t>
   </si>
   <si>
+    <t>Philips Wkład czyszczący Quick Clean (model CC12/50) 2 sztuki pojedynczo.</t>
+  </si>
+  <si>
+    <t>B08FDX4ZCK</t>
+  </si>
+  <si>
+    <t>LPNHK552144307</t>
+  </si>
+  <si>
+    <t>spL1I51O9P5</t>
+  </si>
+  <si>
+    <t>PUMA Urządzenia przenośne Uniseks Puma Buzz Portable (1 w zestawie) Rozmiar uniwersalny Puma Black</t>
+  </si>
+  <si>
+    <t>B0D316GKN7</t>
+  </si>
+  <si>
+    <t>LPNHe073712653</t>
+  </si>
+  <si>
     <t>Golarka intymna dla kobiet, 2 w 1, elektryczna golarka damska, ładowana przez USB-C, podwójna głowica trymer do twarzy, nóg, ramion i strefy bikini, wodoszczelna, do użytku na mokro i na sucho, łatwa Różowy</t>
   </si>
   <si>
     <t>B0FHHXW8SY</t>
   </si>
   <si>
     <t>LPNHK454181112</t>
   </si>
   <si>
     <t>spL1i987PjN</t>
   </si>
   <si>
     <t>Braun Face Mini FS1000 Elektryczny Depilator do Włosów na Twarzy dla Kobiet, Biały, FS 1000</t>
   </si>
   <si>
     <t>B08J4NMBL2</t>
   </si>
   <si>
     <t>LPNWE360443594</t>
   </si>
   <si>
     <t>spNMG59YXJV</t>
   </si>
   <si>
     <t>LPNWE352697860</t>
   </si>
   <si>
     <t>LPNWE362372349</t>
   </si>
   <si>
+    <t>Remington on the Go suszarka do włosów, czarna</t>
+  </si>
+  <si>
+    <t>B01N39SZ87</t>
+  </si>
+  <si>
+    <t>LPNHK552085119</t>
+  </si>
+  <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
   </si>
   <si>
     <t>B0CVY1696Z</t>
   </si>
   <si>
     <t>LPNWE377037309</t>
   </si>
   <si>
     <t>Skala Tkanki Tłuszczowej Bluetooth, Cyfrowa Inteligentna Waga Lazienkowa RENPHO do Analizatora Składu Ciała z Aplikacją na Smartfona, 13 Pomiarów Składu Ciała dla Sprawności, Białaiała z aplikacją na smartfona, 13 pomiarów składu ciała dla sprawności, bia</t>
   </si>
   <si>
     <t>B077RXM292</t>
   </si>
   <si>
     <t>LPNRP063020928</t>
   </si>
   <si>
     <t>spNM7QY2YZY</t>
   </si>
   <si>
     <t>Cecotec Irygator dentystyczny Port Toothcare Jet Splash. Kompaktowy i lekki irygator podróżny z 3 trybami i do 8 intensywności, pojemność 150 ml i 2 wymienne dysze, IPX7, wodoodporny</t>
@@ -155,92 +200,134 @@
   <si>
     <t>spN7J1YYG65</t>
   </si>
   <si>
     <t>Cecotec Waga łazienkowa Surface Precision 970 Smart Healthy, Łączność Bluetooth 4.0, Pomiar impedancji bioelektrycznej, Szkło hartowane, Wyświetlacz LED</t>
   </si>
   <si>
     <t>B0BQ1368TK</t>
   </si>
   <si>
     <t>LPNWE375309306</t>
   </si>
   <si>
     <t>LPNWE373950979</t>
   </si>
   <si>
     <t>Philips Wkład czyszczący Quick Clean (model CC13/50)</t>
   </si>
   <si>
     <t>B08FDX1NYP</t>
   </si>
   <si>
     <t>LPNHK472268374</t>
   </si>
   <si>
+    <t>Amazon Basics Gumowy zestaw obciążeń 6 kg</t>
+  </si>
+  <si>
+    <t>B0DMD159MN</t>
+  </si>
+  <si>
+    <t>LPNHe061637028</t>
+  </si>
+  <si>
+    <t>spL01o2934j</t>
+  </si>
+  <si>
     <t>043917006888</t>
   </si>
   <si>
     <t>Wahl Travel Shaver – bezprzewodowa golarka elektryczna z możliwością ponownego ładowania dla mężczyzn, idealna w podróży, do strzyżenia włosów i brody, kompaktowa i przenośna Srebro</t>
   </si>
   <si>
     <t>B01MDO45HY</t>
   </si>
   <si>
     <t>LPNWE353048051</t>
   </si>
   <si>
+    <t>Remington prostownica do włosów, powłoka z keratyną i olejkiem migdałowym, PRO+ dla zdrowej stylizacji, zakres temp. 150-230°C, funkcja Turbo, ruchome płytki, etui, brązowa, Keratin Protect S8540 Prostownica do włosów, pojedyncza</t>
+  </si>
+  <si>
+    <t>B073ZG6J9N</t>
+  </si>
+  <si>
+    <t>LPNWE402111964</t>
+  </si>
+  <si>
+    <t>spSLN41bB5x</t>
+  </si>
+  <si>
     <t>Cecotec Bamba PrecisionCare Wet&amp;Dry. Bateria litowa, Autonomia 120 mins, Ostrza ze stali nierdzewnej z powłoką tytanową, IPX6, tryb przewodowy, w zestawie 8 grzebieni</t>
   </si>
   <si>
     <t>B0BPZRQYH3</t>
   </si>
   <si>
     <t>LPNWE360597259</t>
   </si>
   <si>
     <t>spN3YFVXGHS</t>
   </si>
   <si>
     <t>Cecotec Golarka wielofunkcyjna 5 w 1 Bamba PrecisionCare Pro Bateria litowa, Autonomia 60 mins, Waterproof, Tytanowe ostrza powłokowe, IPX7, tryb przewodowy</t>
   </si>
   <si>
     <t>B0BQ28V9FV</t>
   </si>
   <si>
     <t>LPNWE366955449</t>
   </si>
   <si>
     <t>Cecotec Bezprzewodowy Depilator rozruchowy Bamba SkinCare Depil-action. Bateria litowa, Autonomia 40 mins, Waterproof, Wymienne głowice, 2 ustawienia prędkości, tryb przewodowy</t>
   </si>
   <si>
     <t>B0BQ1WBMB5</t>
   </si>
   <si>
     <t>LPNWE360978587</t>
   </si>
   <si>
+    <t>Babyliss Turbo Smooth Suszarka Do Włosów, Czarny/Srebrny, 2200W</t>
+  </si>
+  <si>
+    <t>B07W4X74JC</t>
+  </si>
+  <si>
+    <t>LPNHK544921759</t>
+  </si>
+  <si>
+    <t>Suszarko-lokówka BaByliss 800W Shape and Smooth. Objętość, modelowanie, stylizacja</t>
+  </si>
+  <si>
+    <t>B07ZHPDPQR</t>
+  </si>
+  <si>
+    <t>LPNHK545933653</t>
+  </si>
+  <si>
     <t>Remington PG6030 Personal Groomer Edge</t>
   </si>
   <si>
     <t>B0076Z6PLA</t>
   </si>
   <si>
     <t>LPNHe034796252</t>
   </si>
   <si>
     <t>Finishing Touch Flawless Face depilator do brody i twarzy, hipoalergiczna głowica goląca, bezbolesna golarka damska, możliwość ponownego ładowania, w zestawie 2 wymienne głowice do golenia, kolor</t>
   </si>
   <si>
     <t>B08HMVGWQZ</t>
   </si>
   <si>
     <t>LPNHK450006964</t>
   </si>
   <si>
     <t>Braun MobileShave M90 podróżna maszynka do golenia (do zastosowania w podróży) M-90</t>
   </si>
   <si>
     <t>B002EZZ5NG</t>
   </si>
   <si>
     <t>LPNRP056327082</t>
@@ -266,101 +353,164 @@
   <si>
     <t>B0BPZTWHH4</t>
   </si>
   <si>
     <t>LPNWE375945999</t>
   </si>
   <si>
     <t>Rowenta Advancer Easy TN5201 Haarschneider für Herren, Edelstahl, titanbeschichtet, 29 Einstellungen von 0,5 mm bis 30 mm, Betriebsdauer bis zu 120 min, Schnellladung, ohne Kabel 29 Schnitteinstellungen ohne Kabel</t>
   </si>
   <si>
     <t>B08XYXNG7F</t>
   </si>
   <si>
     <t>LPNWE361161797</t>
   </si>
   <si>
     <t>Autentyczny Philips Oneblade First Shave, Hybrydowa Golarka Elektryczna dla Nastolatków, Model QP1324/30 Model First Shave z 2 przyjaznymi dla skóry ostrzami</t>
   </si>
   <si>
     <t>B0CVXD87HW</t>
   </si>
   <si>
     <t>LPNWE373949645</t>
   </si>
   <si>
+    <t>Rowenta Studio Dry CV5830 Suszarka do włosów Effiwatts Tech, 6 ustawień prędkości/temperatury, Termocontrol, generator jonowy, Biały 2300 W + dyfuzor i dysza</t>
+  </si>
+  <si>
+    <t>B0847ZTV5Q</t>
+  </si>
+  <si>
+    <t>LPNHK551373120</t>
+  </si>
+  <si>
+    <t>Schwalbe Nobby NIC Performance opony składane czarny Pojedynczy</t>
+  </si>
+  <si>
+    <t>B08FDMDDSP</t>
+  </si>
+  <si>
+    <t>LPNHe059373454</t>
+  </si>
+  <si>
+    <t>spLc46MI7NO</t>
+  </si>
+  <si>
     <t>Trymer do brody Philips z serii 3000 – samoostrzące się ostrza z zaokrąglonymi końcówkami, 20 ustawień, nasadka Lift&amp;Trim, 100% wodoodporności, wskaźnik naładowania baterii, miękkie etui, BT3619/15</t>
   </si>
   <si>
     <t>B0F725KDWK</t>
   </si>
   <si>
     <t>LPNWE361690962</t>
   </si>
   <si>
+    <t>Remington lokówka z jonizacją (38mm), do dużych loków, ceramiczna z turmalinem, 4x ochrona włosów, 8-stopniowa regulacja temp., zimna końcówka, moc 56W, czarno-srebrna, Pro Big Curl CI5538</t>
+  </si>
+  <si>
+    <t>B07G7FFQX6</t>
+  </si>
+  <si>
+    <t>LPNHK545863593</t>
+  </si>
+  <si>
     <t>Cecotec Bamba IoniCare 5350 Powershine Ice jonowa suszarka do włosów. 2600 W, prawdziwy jon, dwie precyzyjne dysze, dyfuzor maksymalna objętość, regulacja temperatury i prędkości czarny, niebieski</t>
   </si>
   <si>
     <t>B081VNXDW5</t>
   </si>
   <si>
     <t>LPNWE377785576</t>
   </si>
   <si>
+    <t>Gel Blaster The Original Surge - Wysokowydajny pistolet na kulki żelowe | Tryby półautomatyczny i automatyczny | 10 tysięcy kul | Zasięg 30 metrów | Zestaw zawiera 800 kul | Dla osób od 14 lat</t>
+  </si>
+  <si>
+    <t>B0BXY5V7YN</t>
+  </si>
+  <si>
+    <t>LPNHe055676608</t>
+  </si>
+  <si>
     <t>Braun ExactFit 3 ciśnieniomierz na ramieniu | klinicznie udowodniona precyzja | kolorowy wyświetlacz | 2 rozmiary mankietów | do użytku niekomercyjnego | BUA6150</t>
   </si>
   <si>
     <t>B07KVFQX9C</t>
   </si>
   <si>
     <t>LPNWE374404730</t>
   </si>
   <si>
+    <t>Continental Hometrainer II 559 składana opona rowerowa 26 x 1.75</t>
+  </si>
+  <si>
+    <t>B009BBWE9O</t>
+  </si>
+  <si>
+    <t>LPNHe059256882</t>
+  </si>
+  <si>
     <t>0053701021812</t>
   </si>
   <si>
     <t>3w1 Szczotka do włosów na gorące powietrze, podwójne napięcie One-Step Ionen Hair Dryer Brush,przenośna Szczotka do suszarki z 2 prędkościami,Szczotka do stylizacji zwiększająca objętość włosów</t>
   </si>
   <si>
     <t>B0F6D2K25L</t>
   </si>
   <si>
     <t>LPNRP053462345</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
     <t>Remington PROluxe prostownica do włosów S9100, z technologią OPTIheat Haarglätter Single</t>
   </si>
   <si>
     <t>B01KLXFBFE</t>
   </si>
   <si>
     <t>LPNWE348511749</t>
   </si>
   <si>
+    <t>0761318522362</t>
+  </si>
+  <si>
+    <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
+  </si>
+  <si>
+    <t>B0D98PWHXN</t>
+  </si>
+  <si>
+    <t>LPNHK541295899</t>
+  </si>
+  <si>
+    <t>LPNHK500318862</t>
+  </si>
+  <si>
     <t>ELOTAME Elektryczna szczoteczka do zębów dla dzieci w kształcie litery U, kreskówkowa kapibara z 6 głowicami szczotek, czyszczenie pełnych ust, soniczna, dla malucha, automatyczna szczoteczka do zębów</t>
   </si>
   <si>
     <t>B0DKSFX7TW</t>
   </si>
   <si>
     <t>LPNHK452815913</t>
   </si>
   <si>
     <t>Cecotec Obrotowa szczotka do ciepłego powietrza CeramicCare 5 w 1 AirBrush Gyro Elite. 1100 W, funkcja jonowa, 5 nasadek, dwukierunkowa funkcja rotacji, powłoka ceramiczna, końcówka chłodząca, 3</t>
   </si>
   <si>
     <t>B0FKT1ZRDL</t>
   </si>
   <si>
     <t>LPNWE353299326</t>
   </si>
   <si>
     <t>Cecotec Żelazko Wielogłowicowe urządzenie do surfowania MultiWaves, specjalna głowica 90º, 5 głowic, powłoka ceramiczna, regulacja temperatury, 140 do 200º, rękawica termiczna, etui, 2 klipsy</t>
   </si>
   <si>
     <t>B0BQ1PHHC5</t>
   </si>
   <si>
     <t>LPNWE360693890</t>
@@ -422,50 +572,68 @@
   <si>
     <t>B0DFYN8174</t>
   </si>
   <si>
     <t>LPNWE374290184</t>
   </si>
   <si>
     <t>Remington rotacyjna golarka elektryczna dla mężczyzn, bezprzewodowa, 100% wodoodporna z wysuwanym trymerem i ładowaniem przez USB, Virtually Indestructable PR1855</t>
   </si>
   <si>
     <t>B09RPX7Y8K</t>
   </si>
   <si>
     <t>LPNHK455603714</t>
   </si>
   <si>
     <t>Beurer MP 62 elektryczny zestaw do pielęgnacji paznokci, manicure, pedicure, z 10 końcówkami, jasnym światłem LED, w zestawie torba do przechowywania 5400 obr./min</t>
   </si>
   <si>
     <t>B00N9BOOZ4</t>
   </si>
   <si>
     <t>LPNHK528035869</t>
   </si>
   <si>
+    <t>BaByliss Smooth Pro 2100 suszarka do włosów, moc 2100 W, wyprodukowana we Włoszech, technologia jonowa zapobiegająca mechaceniu się, w zestawie dysza centrująca i dyfuzor do naturalnych loków, 6709DE</t>
+  </si>
+  <si>
+    <t>B07YMPM4T6</t>
+  </si>
+  <si>
+    <t>LPNHK545915607</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, zaprojektowana</t>
+  </si>
+  <si>
+    <t>B0DP15W646</t>
+  </si>
+  <si>
+    <t>LPNHK552707999</t>
+  </si>
+  <si>
     <t>0043917020808</t>
   </si>
   <si>
     <t>Wahl Home Pro Combo 3w1, zestaw prezentowy do strzyżenia włosów, maszynka do strzyżenia włosów dla mężczyzn, przewodowa golarka do głowy, trymer do brody dla mężczyzn, trymer do zarostu Maszynka do strzyżenia włosów Home Pro Combo 3w1 - zestaw Combi</t>
   </si>
   <si>
     <t>B0D1CT54VV</t>
   </si>
   <si>
     <t>LPNWE375806605</t>
   </si>
   <si>
     <t>LPNWE353796052</t>
   </si>
   <si>
     <t>Braun 4210201448099 Trymer, Czarny, 4 końcówki</t>
   </si>
   <si>
     <t>B0BT542LGB</t>
   </si>
   <si>
     <t>LPNHK401583268</t>
   </si>
   <si>
     <t>Philips One Blade 360 QP2734/30 Trymer do Brody, Czarny, 5 w 1</t>
@@ -491,108 +659,135 @@
   <si>
     <t>B0DXLBZF4Q</t>
   </si>
   <si>
     <t>LPNWE374458822</t>
   </si>
   <si>
     <t>BaByliss Szczotka do gorącego powietrza Perfect Finish AS126E, 1000 W, 4 wymienne głowice, Suchy, Formy, Prosty, Objętość, Technologia jonowa, Miękkie włosy, Błyszczące i bez pukania</t>
   </si>
   <si>
     <t>B085D7MF2Z</t>
   </si>
   <si>
     <t>LPNWE353516265</t>
   </si>
   <si>
     <t>Remington golarka elektryczna do głowy, rotacyjna, wodoodporna, bezprzewodowa, golenie na sucho i mokro, Ultimate RX7 XR1600 Nowy model XR1600</t>
   </si>
   <si>
     <t>B0B911KRRD</t>
   </si>
   <si>
     <t>LPNWE373851848</t>
   </si>
   <si>
+    <t>Benlee Rocky Marciano Pełna ochrona twarzy Męski boks Headguard Large/X-Large</t>
+  </si>
+  <si>
+    <t>B001B0O13A</t>
+  </si>
+  <si>
+    <t>LPNHK561609443</t>
+  </si>
+  <si>
     <t>LPNWE375268744</t>
   </si>
   <si>
     <t>LPNWE373919124</t>
   </si>
   <si>
     <t>Remington XR1500 Stary model XR1500</t>
   </si>
   <si>
     <t>B084DPPYKD</t>
   </si>
   <si>
     <t>LPNWE376459194</t>
   </si>
   <si>
     <t>Oclean Szczotka elektryczna X Series Pro Elite, Super cichy, inteligentny ekran dotykowy, 4 tryby, 32 poziomy intensywności, 35 dni użytkowania, IPX7, uchwyt ścienny, opakowanie ekologiczne, czarny Czarny (Black) elite</t>
   </si>
   <si>
     <t>B0D3QQLLYM</t>
   </si>
   <si>
     <t>LPNHK451104366</t>
   </si>
   <si>
     <t>Oral-B iO Ultimate Clean Black wymienne okrągłe końcówki do szczoteczki elektrycznej z technologią magnetyczną dla lepszego czyszczenia zębów; w zestawie 8 sztuk, czarne</t>
   </si>
   <si>
     <t>B0B1DV8KG8</t>
   </si>
   <si>
     <t>LPNHK452765026</t>
   </si>
   <si>
     <t>Maszynka do strzyżenia włosów Philips OneBlade QP2821/20 100-240 V</t>
   </si>
   <si>
     <t>B0CQHW6YD8</t>
   </si>
   <si>
     <t>LPNWE373474219</t>
   </si>
   <si>
+    <t>BaByliss Straight &amp; Curl Brilliance 2 w 1 prostownica ST482E, czarna Prostownica_Straight &amp; Curl Brilliance miedź</t>
+  </si>
+  <si>
+    <t>B08WMTXJVF</t>
+  </si>
+  <si>
+    <t>LPNHK552249875</t>
+  </si>
+  <si>
     <t>Philips Series 3000 S3145/00 Golarka Elektryczna, Dark Moon</t>
   </si>
   <si>
     <t>B0CHMPJB3Y</t>
   </si>
   <si>
     <t>LPNWE360910881</t>
   </si>
   <si>
     <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
   </si>
   <si>
     <t>B0872DQW46</t>
   </si>
   <si>
     <t>LPNHK450623234</t>
+  </si>
+  <si>
+    <t>Oral-B iO Series 3 elektryczna szczoteczka do zębów, 3 tryby czyszczenia do pielęgnacji zębów, etui podróżne, prezent walentynkowy dla niego/niej, zaprojektowana przez brązową, matową czerń mat czarny</t>
+  </si>
+  <si>
+    <t>B0C6ML9FMG</t>
+  </si>
+  <si>
+    <t>LPNHK552050457</t>
   </si>
   <si>
     <t>Oral-B Oral Health Center Pro Series Elektryczna szczoteczka do zębów i szczoteczka do zębów, 1 kaniula Oxyjet, 1 kaniula wodna, 4 strumienie wody i 5 ciśnień, 2 szczotki, akumulator</t>
   </si>
   <si>
     <t>B0C6MBLKZZ</t>
   </si>
   <si>
     <t>LPNHK440060465</t>
   </si>
   <si>
     <t>Cecotec - Brosse Soufflante CeramicCare AirGlam Champagne 1400 W, technologia Coanda, 3 prędkości, 3 temperatury, inteligentna kontrola ciepła, 110 000 obr./min</t>
   </si>
   <si>
     <t>B0CXTQG1NT</t>
   </si>
   <si>
     <t>LPNWE376458727</t>
   </si>
   <si>
     <t>LPNWE377375205</t>
   </si>
   <si>
     <t>LPNWE375808130</t>
   </si>
@@ -1097,1996 +1292,2456 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G84"/>
+  <dimension ref="A1:G104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B84" sqref="B84"/>
+      <selection activeCell="B104" sqref="B104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>14.99</v>
+        <v>14.95</v>
       </c>
       <c r="G2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3" s="1">
-        <v>8887549392092</v>
+        <v>8710103844037</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>14.99</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B4" s="1">
-        <v>5907990976054</v>
+        <v>8887549392092</v>
       </c>
       <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>14.99</v>
+      </c>
+      <c r="G4" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" s="1">
-        <v>4210201313908</v>
+        <v>8710103944645</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>17.99</v>
+        <v>14.99</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B6" s="1">
-        <v>4210201313908</v>
+        <v>4067984165459</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>17.99</v>
+        <v>15.99</v>
       </c>
       <c r="G6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1">
-        <v>4210201313908</v>
+        <v>5907990976054</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>17.99</v>
+        <v>17.01</v>
       </c>
       <c r="G7" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>30</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4210201313908</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>18.2</v>
+        <v>17.99</v>
       </c>
       <c r="G8" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1">
-        <v>4897122200045</v>
+        <v>4210201313908</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>19.19</v>
+        <v>17.99</v>
       </c>
       <c r="G9" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B10" s="1">
-        <v>8435667194298</v>
+        <v>4210201313908</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>19.9</v>
+        <v>17.99</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="1">
-        <v>8435484042192</v>
+        <v>4008496877461</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>19.9</v>
+        <v>17.99</v>
       </c>
       <c r="G11" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="1">
-        <v>8435484044042</v>
+      <c r="B12" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>41</v>
       </c>
       <c r="D12" t="s">
         <v>42</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>19.9</v>
+        <v>18.2</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B13" s="1">
-        <v>8435484042192</v>
+        <v>4897122200045</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>19.9</v>
+        <v>19.19</v>
       </c>
       <c r="G13" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B14" s="1">
-        <v>8710103944669</v>
+        <v>8435667194298</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F14">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>51</v>
+      </c>
+      <c r="B15" s="1">
+        <v>8435484042192</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>20.9</v>
+        <v>19.9</v>
       </c>
       <c r="G15" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B16" s="1">
-        <v>8435484043335</v>
+        <v>8435484044042</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>22.9</v>
+        <v>19.9</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B17" s="1">
-        <v>8435484043311</v>
+        <v>8435484042192</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>24.73</v>
+        <v>19.9</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B18" s="1">
-        <v>8435484043342</v>
+        <v>8710103944669</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>24.88</v>
+        <v>19.99</v>
       </c>
       <c r="G18" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B19" s="1">
-        <v>4008496725434</v>
+        <v>840324422504</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>25.49</v>
+        <v>20.2</v>
       </c>
       <c r="G19" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>5010724544495</v>
+        <v>67</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20">
-        <v>27.18</v>
+        <v>20.9</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B21" s="1">
-        <v>4210201649953</v>
+        <v>4008496938438</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>28.82</v>
+        <v>22.23</v>
       </c>
       <c r="G21" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B22" s="1">
-        <v>4008496789078</v>
+        <v>8435484043335</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F22">
-        <v>29.0</v>
+        <v>22.9</v>
       </c>
       <c r="G22" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B23" s="1">
-        <v>8435484044431</v>
+        <v>8435484043311</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+      <c r="F23">
+        <v>24.73</v>
+      </c>
+      <c r="G23" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B24" s="1">
-        <v>3121040082553</v>
+        <v>8435484043342</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>29.95</v>
+        <v>24.88</v>
       </c>
       <c r="G24" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>8720689029308</v>
+        <v>3030050153842</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>29.99</v>
+        <v>24.9</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B26" s="1">
-        <v>8720689042796</v>
+        <v>3030050153347</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>30.99</v>
+        <v>25.19</v>
       </c>
       <c r="G26" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B27" s="1">
-        <v>8435484042048</v>
+        <v>4008496725434</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>32.9</v>
+        <v>25.49</v>
       </c>
       <c r="G27" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B28" s="1">
-        <v>4022167116505</v>
+        <v>5010724544495</v>
       </c>
       <c r="C28" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>34.9</v>
+        <v>27.18</v>
       </c>
       <c r="G28" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>96</v>
+      </c>
+      <c r="B29" s="1">
+        <v>4210201649953</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>36.6</v>
+        <v>28.82</v>
       </c>
       <c r="G29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30" s="1">
-        <v>4008496873340</v>
+        <v>4008496789078</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>39.34</v>
+        <v>29.0</v>
       </c>
       <c r="G30" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B31" s="1">
-        <v>6928554411155</v>
+        <v>8435484044431</v>
       </c>
       <c r="C31" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D31" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>40.19</v>
+        <v>29.87</v>
       </c>
       <c r="G31" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B32" s="1">
-        <v>8435484034463</v>
+        <v>3121040082553</v>
       </c>
       <c r="C32" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>40.61</v>
+        <v>29.95</v>
       </c>
       <c r="G32" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B33" s="1">
-        <v>8435484009690</v>
+        <v>8720689029308</v>
       </c>
       <c r="C33" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>41.28</v>
+        <v>29.99</v>
       </c>
       <c r="G33" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B34" s="1">
-        <v>3121040092224</v>
+        <v>3121040078044</v>
       </c>
       <c r="C34" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D34" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34">
-        <v>43.0</v>
+        <v>30.0</v>
       </c>
       <c r="G34" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B35" s="1">
-        <v>4008496872879</v>
+        <v>4026495877138</v>
       </c>
       <c r="C35" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F35">
-        <v>43.44</v>
+        <v>30.9</v>
       </c>
       <c r="G35" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B36" s="1">
-        <v>8720689027762</v>
+        <v>8720689042796</v>
       </c>
       <c r="C36" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D36" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>44.34</v>
+        <v>30.99</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B37" s="1">
-        <v>8435484044394</v>
+        <v>4008496975754</v>
       </c>
       <c r="C37" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>44.54</v>
+        <v>30.99</v>
       </c>
       <c r="G37" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B38" s="1">
-        <v>8435484044394</v>
+        <v>8435484042048</v>
       </c>
       <c r="C38" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D38" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>44.54</v>
+        <v>32.9</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B39" s="1">
-        <v>4210201122616</v>
+        <v>8500405236766</v>
       </c>
       <c r="C39" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D39" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>44.9</v>
+        <v>34.5</v>
       </c>
       <c r="G39" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B40" s="1">
-        <v>8720689031868</v>
+        <v>4022167116505</v>
       </c>
       <c r="C40" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D40" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>44.97</v>
+        <v>34.9</v>
       </c>
       <c r="G40" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B41" s="1">
-        <v>5038061139525</v>
+        <v>4019238581454</v>
       </c>
       <c r="C41" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D41" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>50.0</v>
+        <v>34.9</v>
       </c>
       <c r="G41" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>4056256711753</v>
+        <v>139</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>138</v>
       </c>
       <c r="C42" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
       <c r="F42">
-        <v>51.9</v>
+        <v>36.6</v>
       </c>
       <c r="G42" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>143</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4008496873340</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D43" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>52.9</v>
+        <v>39.34</v>
       </c>
       <c r="G43" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="C44" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>52.9</v>
+        <v>39.99</v>
       </c>
       <c r="G44" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>4210201448099</v>
+        <v>147</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="C45" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D45" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45">
-        <v>52.97</v>
+        <v>39.99</v>
       </c>
       <c r="G45" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B46" s="1">
-        <v>8720689013857</v>
+        <v>6928554411155</v>
       </c>
       <c r="C46" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="D46" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>54.99</v>
+        <v>40.19</v>
       </c>
       <c r="G46" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B47" s="1">
-        <v>8720689018920</v>
+        <v>8435484034463</v>
       </c>
       <c r="C47" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="D47" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F47">
-        <v>54.99</v>
+        <v>40.61</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B48" s="1">
-        <v>8720689040099</v>
+        <v>8435484009690</v>
       </c>
       <c r="C48" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D48" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
-        <v>57.0</v>
+        <v>41.28</v>
       </c>
       <c r="G48" t="s">
-        <v>39</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B49" s="1">
-        <v>3030050153774</v>
+        <v>3121040092224</v>
       </c>
       <c r="C49" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D49" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>57.5</v>
+        <v>43.0</v>
       </c>
       <c r="G49" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="B50" s="1">
-        <v>5038061144017</v>
+        <v>4008496872879</v>
       </c>
       <c r="C50" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="D50" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>57.58</v>
+        <v>43.44</v>
       </c>
       <c r="G50" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="B51" s="1">
-        <v>8720689040099</v>
+        <v>8720689027762</v>
       </c>
       <c r="C51" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="D51" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>59.99</v>
+        <v>44.34</v>
       </c>
       <c r="G51" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B52" s="1">
-        <v>8720689040099</v>
+        <v>8435484044394</v>
       </c>
       <c r="C52" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="D52" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>59.99</v>
+        <v>44.54</v>
       </c>
       <c r="G52" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B53" s="1">
-        <v>5038061106022</v>
+        <v>8435484044394</v>
       </c>
       <c r="C53" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="D53" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F53">
-        <v>62.99</v>
+        <v>44.54</v>
       </c>
       <c r="G53" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B54" s="1">
-        <v>6970810556223</v>
+        <v>4210201122616</v>
       </c>
       <c r="C54" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="D54" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>63.76</v>
+        <v>44.9</v>
       </c>
       <c r="G54" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B55" s="1">
-        <v>4210201434832</v>
+        <v>8720689031868</v>
       </c>
       <c r="C55" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="D55" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>65.7</v>
+        <v>44.97</v>
       </c>
       <c r="G55" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B56" s="1">
-        <v>8720689020558</v>
+        <v>5038061139525</v>
       </c>
       <c r="C56" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="D56" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>66.99</v>
+        <v>50.0</v>
       </c>
       <c r="G56" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="B57" s="1">
-        <v>8720689018562</v>
+        <v>4056256711753</v>
       </c>
       <c r="C57" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="D57" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F57">
-        <v>69.99</v>
+        <v>51.9</v>
       </c>
       <c r="G57" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="B58" s="1">
-        <v>4211125646639</v>
+        <v>3030050154849</v>
       </c>
       <c r="C58" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>69.99</v>
+        <v>51.96</v>
       </c>
       <c r="G58" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="B59" s="1">
-        <v>8006540840825</v>
+        <v>8700216610834</v>
       </c>
       <c r="C59" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="D59" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>79.19</v>
+        <v>51.99</v>
       </c>
       <c r="G59" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>8435484034654</v>
+        <v>193</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="C60" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="D60" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>79.9</v>
+        <v>52.9</v>
       </c>
       <c r="G60" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>8435484034654</v>
+        <v>193</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="C61" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="D61" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>79.9</v>
+        <v>52.9</v>
       </c>
       <c r="G61" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="B62" s="1">
-        <v>8435484034654</v>
+        <v>4210201448099</v>
       </c>
       <c r="C62" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="D62" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="E62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F62">
-        <v>79.9</v>
+        <v>52.97</v>
       </c>
       <c r="G62" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B63" s="1">
-        <v>2220008637161</v>
+        <v>8720689013857</v>
       </c>
       <c r="C63" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="D63" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>79.99</v>
+        <v>54.99</v>
       </c>
       <c r="G63" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="B64" s="1">
-        <v>4015672112063</v>
+        <v>8720689018920</v>
       </c>
       <c r="C64" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="D64" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>79.99</v>
+        <v>54.99</v>
       </c>
       <c r="G64" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="B65" s="1">
-        <v>8700216655750</v>
+        <v>8720689040099</v>
       </c>
       <c r="C65" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="D65" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>79.99</v>
+        <v>57.0</v>
       </c>
       <c r="G65" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="B66" s="1">
-        <v>8006540977804</v>
+        <v>3030050153774</v>
       </c>
       <c r="C66" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D66" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
-        <v>79.99</v>
+        <v>57.5</v>
       </c>
       <c r="G66" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="B67" s="1">
-        <v>8006540977804</v>
+        <v>5038061144017</v>
       </c>
       <c r="C67" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="D67" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>79.99</v>
+        <v>57.58</v>
       </c>
       <c r="G67" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="B68" s="1">
-        <v>7500435245074</v>
+        <v>4250206758854</v>
       </c>
       <c r="C68" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="D68" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68">
-        <v>83.95</v>
+        <v>57.92</v>
       </c>
       <c r="G68" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B69" s="1">
-        <v>8710103875376</v>
+        <v>8720689040099</v>
       </c>
       <c r="C69" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D69" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>89.31</v>
+        <v>59.99</v>
       </c>
       <c r="G69" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C70" t="s">
         <v>207</v>
       </c>
-      <c r="B70" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>89.99</v>
+        <v>59.99</v>
       </c>
       <c r="G70" t="s">
-        <v>210</v>
+        <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="B71" s="1">
-        <v>8435771923869</v>
+        <v>5038061106022</v>
       </c>
       <c r="C71" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="D71" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71">
-        <v>91.47</v>
+        <v>62.99</v>
       </c>
       <c r="G71" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B72" s="1">
-        <v>4210201432630</v>
+        <v>6970810556223</v>
       </c>
       <c r="C72" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="D72" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F72">
-        <v>99.74</v>
+        <v>63.76</v>
       </c>
       <c r="G72" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="B73" s="1">
-        <v>4210201414988</v>
+        <v>4210201434832</v>
       </c>
       <c r="C73" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="D73" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F73">
-        <v>101.28</v>
+        <v>65.7</v>
       </c>
       <c r="G73" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="B74" s="1">
-        <v>8710103993827</v>
+        <v>8720689020558</v>
       </c>
       <c r="C74" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="D74" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>119.99</v>
+        <v>66.99</v>
       </c>
       <c r="G74" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="B75" s="1">
-        <v>8710103993827</v>
+        <v>3030050153385</v>
       </c>
       <c r="C75" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D75" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>119.99</v>
+        <v>68.28</v>
       </c>
       <c r="G75" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="B76" s="1">
-        <v>8447420039944</v>
+        <v>8720689018562</v>
       </c>
       <c r="C76" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="D76" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>127.1</v>
+        <v>69.99</v>
       </c>
       <c r="G76" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="B77" s="1">
-        <v>4210201443766</v>
+        <v>4211125646639</v>
       </c>
       <c r="C77" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="D77" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77">
-        <v>129.99</v>
+        <v>69.99</v>
       </c>
       <c r="G77" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="B78" s="1">
-        <v>4210201443766</v>
+        <v>8006540731536</v>
       </c>
       <c r="C78" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="D78" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="E78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>129.99</v>
+        <v>75.99</v>
       </c>
       <c r="G78" t="s">
-        <v>97</v>
+        <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="B79" s="1">
-        <v>4210201443766</v>
+        <v>8006540840825</v>
       </c>
       <c r="C79" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="D79" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>129.99</v>
+        <v>79.19</v>
       </c>
       <c r="G79" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="B80" s="1">
-        <v>8435484044301</v>
+        <v>8435484034654</v>
       </c>
       <c r="C80" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="D80" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
-        <v>134.0</v>
+        <v>79.9</v>
       </c>
       <c r="G80" t="s">
-        <v>54</v>
+        <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="B81" s="1">
-        <v>8447420024612</v>
+        <v>8435484034654</v>
       </c>
       <c r="C81" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="D81" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="E81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F81">
-        <v>149.0</v>
+        <v>79.9</v>
       </c>
       <c r="G81" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B82" s="1">
-        <v>4210201443889</v>
+        <v>8435484034654</v>
       </c>
       <c r="C82" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="D82" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F82">
-        <v>229.99</v>
+        <v>79.9</v>
       </c>
       <c r="G82" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="B83" s="1">
-        <v>8720689002530</v>
+        <v>2220008637161</v>
       </c>
       <c r="C83" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="D83" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>344.94</v>
+        <v>79.99</v>
       </c>
       <c r="G83" t="s">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="B84" s="1">
+        <v>4015672112063</v>
+      </c>
+      <c r="C84" t="s">
+        <v>256</v>
+      </c>
+      <c r="D84" t="s">
+        <v>257</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>79.99</v>
+      </c>
+      <c r="G84" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>258</v>
+      </c>
+      <c r="B85" s="1">
+        <v>8700216655750</v>
+      </c>
+      <c r="C85" t="s">
+        <v>259</v>
+      </c>
+      <c r="D85" t="s">
+        <v>260</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>79.99</v>
+      </c>
+      <c r="G85" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>261</v>
+      </c>
+      <c r="B86" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C86" t="s">
+        <v>262</v>
+      </c>
+      <c r="D86" t="s">
+        <v>263</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+      <c r="F86">
+        <v>79.99</v>
+      </c>
+      <c r="G86" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>261</v>
+      </c>
+      <c r="B87" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C87" t="s">
+        <v>262</v>
+      </c>
+      <c r="D87" t="s">
+        <v>264</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>79.99</v>
+      </c>
+      <c r="G87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>265</v>
+      </c>
+      <c r="B88" s="1">
+        <v>7500435245074</v>
+      </c>
+      <c r="C88" t="s">
+        <v>266</v>
+      </c>
+      <c r="D88" t="s">
+        <v>267</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88">
+        <v>83.95</v>
+      </c>
+      <c r="G88" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="1">
+        <v>8710103875376</v>
+      </c>
+      <c r="C89" t="s">
+        <v>270</v>
+      </c>
+      <c r="D89" t="s">
+        <v>271</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>89.31</v>
+      </c>
+      <c r="G89" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>272</v>
+      </c>
+      <c r="B90" s="1">
+        <v>4897122208072</v>
+      </c>
+      <c r="C90" t="s">
+        <v>273</v>
+      </c>
+      <c r="D90" t="s">
+        <v>274</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>89.99</v>
+      </c>
+      <c r="G90" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>276</v>
+      </c>
+      <c r="B91" s="1">
+        <v>8435771923869</v>
+      </c>
+      <c r="C91" t="s">
+        <v>277</v>
+      </c>
+      <c r="D91" t="s">
+        <v>278</v>
+      </c>
+      <c r="E91">
+        <v>1</v>
+      </c>
+      <c r="F91">
+        <v>91.47</v>
+      </c>
+      <c r="G91" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>279</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4210201432630</v>
+      </c>
+      <c r="C92" t="s">
+        <v>280</v>
+      </c>
+      <c r="D92" t="s">
+        <v>281</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>99.74</v>
+      </c>
+      <c r="G92" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>282</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4210201414988</v>
+      </c>
+      <c r="C93" t="s">
+        <v>283</v>
+      </c>
+      <c r="D93" t="s">
+        <v>284</v>
+      </c>
+      <c r="E93">
+        <v>1</v>
+      </c>
+      <c r="F93">
+        <v>101.28</v>
+      </c>
+      <c r="G93" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>285</v>
+      </c>
+      <c r="B94" s="1">
+        <v>8710103993827</v>
+      </c>
+      <c r="C94" t="s">
+        <v>286</v>
+      </c>
+      <c r="D94" t="s">
+        <v>287</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>119.99</v>
+      </c>
+      <c r="G94" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>285</v>
+      </c>
+      <c r="B95" s="1">
+        <v>8710103993827</v>
+      </c>
+      <c r="C95" t="s">
+        <v>286</v>
+      </c>
+      <c r="D95" t="s">
+        <v>288</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>119.99</v>
+      </c>
+      <c r="G95" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>289</v>
+      </c>
+      <c r="B96" s="1">
+        <v>8447420039944</v>
+      </c>
+      <c r="C96" t="s">
+        <v>290</v>
+      </c>
+      <c r="D96" t="s">
+        <v>291</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96">
+        <v>127.1</v>
+      </c>
+      <c r="G96" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>292</v>
+      </c>
+      <c r="B97" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C97" t="s">
+        <v>293</v>
+      </c>
+      <c r="D97" t="s">
+        <v>294</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+      <c r="F97">
+        <v>129.99</v>
+      </c>
+      <c r="G97" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>292</v>
+      </c>
+      <c r="B98" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C98" t="s">
+        <v>293</v>
+      </c>
+      <c r="D98" t="s">
+        <v>295</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+      <c r="F98">
+        <v>129.99</v>
+      </c>
+      <c r="G98" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>292</v>
+      </c>
+      <c r="B99" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C99" t="s">
+        <v>293</v>
+      </c>
+      <c r="D99" t="s">
+        <v>296</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>129.99</v>
+      </c>
+      <c r="G99" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>297</v>
+      </c>
+      <c r="B100" s="1">
+        <v>8435484044301</v>
+      </c>
+      <c r="C100" t="s">
+        <v>298</v>
+      </c>
+      <c r="D100" t="s">
+        <v>299</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+      <c r="F100">
+        <v>134.0</v>
+      </c>
+      <c r="G100" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>300</v>
+      </c>
+      <c r="B101" s="1">
+        <v>8447420024612</v>
+      </c>
+      <c r="C101" t="s">
+        <v>301</v>
+      </c>
+      <c r="D101" t="s">
+        <v>302</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>149.0</v>
+      </c>
+      <c r="G101" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>303</v>
+      </c>
+      <c r="B102" s="1">
+        <v>4210201443889</v>
+      </c>
+      <c r="C102" t="s">
+        <v>304</v>
+      </c>
+      <c r="D102" t="s">
+        <v>305</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>229.99</v>
+      </c>
+      <c r="G102" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>306</v>
+      </c>
+      <c r="B103" s="1">
         <v>8720689002530</v>
       </c>
-      <c r="C84" t="s">
-[...8 lines deleted...]
-      <c r="F84">
+      <c r="C103" t="s">
+        <v>307</v>
+      </c>
+      <c r="D103" t="s">
+        <v>308</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
         <v>344.94</v>
       </c>
-      <c r="G84" t="s">
-        <v>17</v>
+      <c r="G103" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>306</v>
+      </c>
+      <c r="B104" s="1">
+        <v>8720689002530</v>
+      </c>
+      <c r="C104" t="s">
+        <v>307</v>
+      </c>
+      <c r="D104" t="s">
+        <v>309</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>344.94</v>
+      </c>
+      <c r="G104" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>