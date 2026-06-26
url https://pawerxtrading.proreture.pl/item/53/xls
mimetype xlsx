--- v0 (2026-05-07)
+++ v1 (2026-06-26)
@@ -1097,51 +1097,51 @@
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
         <v>17.11</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
         <v>18.2</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="1">
         <v>8435667194250</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
@@ -1281,51 +1281,51 @@
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
         <v>22.9</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="1">
         <v>8710103844037</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12">
         <v>23.66</v>
       </c>
       <c r="G12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="1">
         <v>8435484042291</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
@@ -1396,51 +1396,51 @@
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>24.99</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
         <v>8710103951360</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
         <v>25.99</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
         <v>4210201426967</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
         <v>64</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
@@ -1465,51 +1465,51 @@
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>26.58</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="1">
         <v>5038061140118</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F20">
         <v>28.86</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
         <v>4008496818488</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
@@ -1649,51 +1649,51 @@
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
         <v>35.99</v>
       </c>
       <c r="G27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>4210201447733</v>
       </c>
       <c r="C28" t="s">
         <v>91</v>
       </c>
       <c r="D28" t="s">
         <v>92</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28">
         <v>36.93</v>
       </c>
       <c r="G28" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29" t="s">
         <v>97</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
       <c r="F29">
@@ -1856,51 +1856,51 @@
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>44.99</v>
       </c>
       <c r="G36" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>115</v>
       </c>
       <c r="B37" s="1">
         <v>5038061140248</v>
       </c>
       <c r="C37" t="s">
         <v>116</v>
       </c>
       <c r="D37" t="s">
         <v>117</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
         <v>44.99</v>
       </c>
       <c r="G37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>118</v>
       </c>
       <c r="B38" s="1">
         <v>8006540759790</v>
       </c>
       <c r="C38" t="s">
         <v>119</v>
       </c>
       <c r="D38" t="s">
         <v>120</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
@@ -2408,97 +2408,97 @@
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>99.74</v>
       </c>
       <c r="G60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>182</v>
       </c>
       <c r="B61" s="1">
         <v>4210201432630</v>
       </c>
       <c r="C61" t="s">
         <v>183</v>
       </c>
       <c r="D61" t="s">
         <v>185</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F61">
         <v>99.74</v>
       </c>
       <c r="G61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>186</v>
       </c>
       <c r="B62" s="1">
         <v>3030050153828</v>
       </c>
       <c r="C62" t="s">
         <v>187</v>
       </c>
       <c r="D62" t="s">
         <v>188</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F62">
         <v>99.9</v>
       </c>
       <c r="G62" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>190</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C63" t="s">
         <v>191</v>
       </c>
       <c r="D63" t="s">
         <v>192</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63">
         <v>99.99</v>
       </c>
       <c r="G63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>193</v>
       </c>
       <c r="B64" s="1">
         <v>8710103993827</v>
       </c>
       <c r="C64" t="s">
         <v>194</v>
       </c>
       <c r="D64" t="s">
         <v>195</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
       <c r="F64">
@@ -2523,51 +2523,51 @@
       </c>
       <c r="E65">
         <v>1</v>
       </c>
       <c r="F65">
         <v>126.19</v>
       </c>
       <c r="G65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>199</v>
       </c>
       <c r="B66" s="1">
         <v>8710103935971</v>
       </c>
       <c r="C66" t="s">
         <v>200</v>
       </c>
       <c r="D66" t="s">
         <v>201</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66">
         <v>145.0</v>
       </c>
       <c r="G66" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>202</v>
       </c>
       <c r="B67" s="1">
         <v>7500435225304</v>
       </c>
       <c r="C67" t="s">
         <v>203</v>
       </c>
       <c r="D67" t="s">
         <v>204</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">