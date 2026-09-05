--- v1 (2026-06-26)
+++ v2 (2026-09-05)
@@ -12,85 +12,133 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>0705169076681</t>
+  </si>
+  <si>
+    <t>Unigear Torba na wodę plecak nawodnienie Dgua zbiornik przenośny TPU bez BPA zdejmowana rura duży otwór torba nawodnienie do jazdy na rowerze piesze wycieczki kemping 2L zieleń wojskowa</t>
+  </si>
+  <si>
+    <t>B07FF15KHL</t>
+  </si>
+  <si>
+    <t>LPNHK555487163</t>
+  </si>
+  <si>
+    <t>spLc46mIMom</t>
+  </si>
+  <si>
     <t>Wahl 5640-326 trymer do włosów w nosie Micro Groomsman</t>
   </si>
   <si>
     <t>B003IUG4ZE</t>
   </si>
   <si>
     <t>LPNWE377291481</t>
   </si>
   <si>
     <t>spNMZJMTXM1</t>
   </si>
   <si>
+    <t>Remington dyfuzor do suszarki do włosów, pasuje do każdej suszarki Remington z długą dyszą, uniwersalny, z gumową nakładką, do zwiększania objętości włosów, czarny, D52DU</t>
+  </si>
+  <si>
+    <t>B00K547ITW</t>
+  </si>
+  <si>
+    <t>LPNHK545139432</t>
+  </si>
+  <si>
+    <t>spL1I51O9P5</t>
+  </si>
+  <si>
+    <t>Obciążone obręcze hula hop nieskończoność inteligentne obręcze z licznikiem 56 cm - 112 cm hula hop 2 w 1 brzuch fitness wiadomość sprzęt do ćwiczeń antypoślizgowe ćwiczenia regulowane obręcze</t>
+  </si>
+  <si>
+    <t>B0BT54FSK3</t>
+  </si>
+  <si>
+    <t>LPNHK558636176</t>
+  </si>
+  <si>
+    <t>Shimano Disco 180 mm 6-Tornielos SM-RT56, unisex dorośli, srebro, 180 mm 180mm</t>
+  </si>
+  <si>
+    <t>B07X6FTLZJ</t>
+  </si>
+  <si>
+    <t>LPNHe058801776</t>
+  </si>
+  <si>
+    <t>spLc46MI7NO</t>
+  </si>
+  <si>
     <t>Rowenta TN1410 Nomad maszynka do strzyżenia włosów, zasilanie akumulatorowe, nóż ze stali nierdzewnej biały i czarny</t>
   </si>
   <si>
     <t>B00U3O61Q0</t>
   </si>
   <si>
     <t>LPNWE377099716</t>
   </si>
   <si>
     <t>0043917008363</t>
   </si>
   <si>
     <t>Wahl Travel Shaver Gold Edition - bezprzewodowa i ładowalna golarka elektryczna dla mężczyzn, idealna w podróży, do przycinania włosów i brody, kompaktowa i przenośna Złoty</t>
   </si>
   <si>
     <t>B0CVY1696Z</t>
   </si>
   <si>
     <t>LPNWE376283621</t>
   </si>
   <si>
     <t>spNC4ZHLQB3</t>
   </si>
   <si>
     <t>Cecotec Bezprzewodowa maszynka do strzyżenia brody, precyzyjna golarka do laminowania X-Trimm Triple. 3 ostrza ze stali nierdzewnej, wyświetlacz, autonomia 60mins, ochrona IPX6</t>
@@ -134,564 +182,861 @@
   <si>
     <t>LPNWE374357303</t>
   </si>
   <si>
     <t>spN6V663BNP</t>
   </si>
   <si>
     <t>Schnittfeste Serie, schnittfeste Handschuhe, Stufe 5, schnitt- und schlagfester Handschuh, PPE Nitril-Polyester-Glasfaser-Arbeitshandschuh</t>
   </si>
   <si>
     <t>B0BPZT9BLL</t>
   </si>
   <si>
     <t>LPNWE360455601</t>
   </si>
   <si>
     <t>Rowenta CV1811 Express Style, suszarka do włosów, mocna, super kompaktowa, technologia jonowa, 2 ustawienia prędkości/temperatury, ultralekka konstrukcja, czarna Rozmiar podróżny: czarny/złoty</t>
   </si>
   <si>
     <t>B0B8P7WKK2</t>
   </si>
   <si>
     <t>LPNWE358822253</t>
   </si>
   <si>
+    <t>Amazon Basics Gumowy zestaw obciążeń 6 kg</t>
+  </si>
+  <si>
+    <t>B0DMD159MN</t>
+  </si>
+  <si>
+    <t>LPNHe062231687</t>
+  </si>
+  <si>
+    <t>spLc46LLIO5</t>
+  </si>
+  <si>
+    <t>LPNHe043745156</t>
+  </si>
+  <si>
+    <t>Remington wałki do włosów z jonizacją, welurowe pokrycie, 20 wałków w 3 rozmiarach, 30 klipsów + szpilki do mocowania włosów, szybkie nagrzewanie, moc 500W, czarno-różowe, Ionic Rollers H5600</t>
+  </si>
+  <si>
+    <t>B01KLXFKH8</t>
+  </si>
+  <si>
+    <t>LPNHK500174457</t>
+  </si>
+  <si>
+    <t>0785525922463</t>
+  </si>
+  <si>
+    <t>Remington prostownica do włosów, powłoka ceramiczna, szerokie płytki, zakres temp. 150-230°C, funkcja Turbo, szybkie nagrzewanie, ruchome płytki, etui w zestawie, czarna, Pro Ceramic Extra S5525</t>
+  </si>
+  <si>
+    <t>B00MCSW8X0</t>
+  </si>
+  <si>
+    <t>LPNHK539136816</t>
+  </si>
+  <si>
     <t>Cecotec Ionischer Haartrockner Bamba IoniCare 5200 Aura, 2300W, Konzentrator und Diffusor, Frizz-freies Haar, DC-Motor, Echter Ion, Großer Luftstrom, 2 Geschwindigkeiten und 3 Temperaturen Motor DC Weiss</t>
   </si>
   <si>
     <t>B07ZRQDVW7</t>
   </si>
   <si>
     <t>LPNWE358111864</t>
   </si>
   <si>
+    <t>Golarka Philips HP6341/00 do golenia na sucho i mokro, bez kabla, do pach, nóg i okolic bikini, do stosowania na mokrej i suchej skórze</t>
+  </si>
+  <si>
+    <t>B004JQOJ08</t>
+  </si>
+  <si>
+    <t>LPNWE406201279</t>
+  </si>
+  <si>
+    <t>spSLN41bB5x</t>
+  </si>
+  <si>
     <t>Philips Trymer, BT3206/14 Biały</t>
   </si>
   <si>
     <t>B079RRVLGQ</t>
   </si>
   <si>
     <t>LPNWE375808745</t>
   </si>
   <si>
     <t>spNMG59YXJV</t>
   </si>
   <si>
     <t>Cecotec PrecisionCare Extreme 5 w 1 wielofunkcyjna maszynka do golenia 5 w 1, bateria litowa, do ciała i twarzy, wodoodporna, łatwa do czyszczenia, IPX5, czas pracy 60 min, z laminowaną głowicą golącą Extreme 5-In-1</t>
   </si>
   <si>
     <t>B09VC2RLR1</t>
   </si>
   <si>
     <t>LPNWE377764216</t>
   </si>
   <si>
+    <t>Shimano Deore XT SM-RT 86 tarcza hamulcowa, 6 otworów Pojedynczy 180 mm</t>
+  </si>
+  <si>
+    <t>B009YIDW5Y</t>
+  </si>
+  <si>
+    <t>LPNHe093708186</t>
+  </si>
+  <si>
     <t>Remington suszarka do włosów z jonizacją, 3 ust. nagrzewania i 2 ust. nawiewu, pierścień turmalinowy, koncentrator i dyfuzor, zimny nawiew, łatwa do czyszczenia, moc 2300W, czarna, Pro Air-Shine D5215</t>
   </si>
   <si>
     <t>B00ECBKO8Q</t>
   </si>
   <si>
     <t>LPNWE374257893</t>
   </si>
   <si>
     <t>Medisana AC 850 masażer na cellulit dla jędrniejszej skóry, samomasaż z 6 obrotowymi rolkami masującymi i 2 intensywnościami masażu 1. generacja</t>
   </si>
   <si>
     <t>B00E3P0NE6</t>
   </si>
   <si>
     <t>LPNWE360615030</t>
   </si>
   <si>
     <t>Philips Gesichtshaarentferner, 5000 Series, Haarentfernungsgerät für Frauen, kabellos und kompakt, mit hypoallergenem Kopf, sanftes und schnelles Entfernen feinster Haare im Gesicht, Modell BRR454/00 BRL166/91</t>
   </si>
   <si>
     <t>B0B9RQB3NQ</t>
   </si>
   <si>
     <t>LPNWE375948361</t>
   </si>
   <si>
     <t>Philips Essential trymer do bikini, folia (model BRT383/15) Brt383/15 1 Stück (1er Pack)</t>
   </si>
   <si>
     <t>B00RYSOBFG</t>
   </si>
   <si>
     <t>LPNWE377311440</t>
   </si>
   <si>
+    <t>Campingaz Kuchenka jednopalnikowa Super Carena (cylinder nie jest dołączony)</t>
+  </si>
+  <si>
+    <t>B0002DF17W</t>
+  </si>
+  <si>
+    <t>LPNHe043452196</t>
+  </si>
+  <si>
     <t>Oral-B Vitality Pro 4210201426967 Szczoteczka do Zębów, Fioletowy, 1 sztuka</t>
   </si>
   <si>
     <t>B0B4SG34QP</t>
   </si>
   <si>
     <t>LPNWE374355825</t>
   </si>
   <si>
     <t>LPNWE360890236</t>
   </si>
   <si>
+    <t>RENPHO Inteligentna taśma do pomiaru obwodu ciała, miarka Bluetooth do pomiaru obwodów ciała bicepsów, klatki piersiowej, bioder, łydek, ud i szyi, miarka fitness w cm lub calach</t>
+  </si>
+  <si>
+    <t>B082W886W9</t>
+  </si>
+  <si>
+    <t>LPNHK553079822</t>
+  </si>
+  <si>
     <t>Remington lokówka do włosów z jonizacją, 32mm, ceramiczna z perłami, do luźnych loków, zakres temp. 130-210°C, szybkie nagrzewanie, czarne etui i rękawiczka ochronna, CI9533 Lokówka 32mm</t>
   </si>
   <si>
     <t>B09RNBCK18</t>
   </si>
   <si>
     <t>LPNWE347435798</t>
   </si>
   <si>
     <t>Remington Prostownica [technologia potrójna jonowa: mniej puszenia się włosów i ładowania statycznego] Pro-Ion (powłoka ceramiczna, wyświetlacz LCD, 150-230°C, funkcja temp.boost) prostownica do</t>
   </si>
   <si>
     <t>B00MCSW8VC</t>
   </si>
   <si>
     <t>LPNWE375340885</t>
   </si>
   <si>
     <t>Cecotec DryNova Green Leaf kompaktowa i lekka suszarka do włosów. 1600W, 110000 obr./min, silnik bezszczotkowy, dyfuzor i koncentrator, generator jonów, cichy i trwały, 4 ustawienia temperatury</t>
   </si>
   <si>
     <t>B0FKT97153</t>
   </si>
   <si>
     <t>LPNWE374329444</t>
   </si>
   <si>
     <t>Veet Expert Elektryczny trymer typu wszystko w jednym, damskie urządzenie do usuwania włosów, bikini, do twarzy i brwi, wielokrotnego użytku, ładowanie USB i akcesoria, w 100% wodoodporny</t>
   </si>
   <si>
     <t>B0DY1WBYFY</t>
   </si>
   <si>
     <t>LPNWE358132955</t>
   </si>
   <si>
     <t>OMRON X2 Essential Ciśnieniomierz Naramienny, Zwalidowane Klinicznie Urządzenie Mierzące Ciśnienie Krwi, Precyzyjny Aparat do Mierzenia Ciśnienia Wykrywający Nieregularne Bicie Serca</t>
   </si>
   <si>
     <t>B0F9X3BYG9</t>
   </si>
   <si>
     <t>LPNWE374872346</t>
   </si>
   <si>
+    <t>ProfiCare® Szczotka z ciepłym powietrzem, 4 w 1, do loków, objętości, prostowania i suszenia, okrągła suszarka 1000 W, szczotka do suszarki do włosów, 3 stopnie | w zestawie organizer do</t>
+  </si>
+  <si>
+    <t>B0DYDHG6HP</t>
+  </si>
+  <si>
+    <t>LPNHK545885341</t>
+  </si>
+  <si>
+    <t>LPNHK541784432</t>
+  </si>
+  <si>
     <t>Remington prostownica do włosów, powłoka ceramiczna z proteinami jedwabiu, zakres temp. 150-235°C, funkcja Turbo, szybkie nagrzewanie, obrotowy przewód, eleganckie etui, czerwono-czarna, Silk S9600 prostownica do włosów pojedyncze</t>
   </si>
   <si>
     <t>B00EDP3YQK</t>
   </si>
   <si>
     <t>LPNWE360620556</t>
   </si>
   <si>
+    <t>Intex Uniseks 64765 Nadmuchiwany Materac, Granatowy/Czarny, 203 x 152 x 25 cm</t>
+  </si>
+  <si>
+    <t>B07LH37K3Y</t>
+  </si>
+  <si>
+    <t>LPNHe063347366</t>
+  </si>
+  <si>
     <t>Beper - Urządzenie do masażu na podczerwień Woman 4 w 1, masaż na podczerwień, potrójne działanie okrągłe, ujędrniające i formujące, regulowane grubości, 4 tryby masażu antycellulitowego</t>
   </si>
   <si>
     <t>B0757TJRR9</t>
   </si>
   <si>
     <t>LPNHK526182899</t>
   </si>
   <si>
+    <t>Płyta 38D STEPS-SM-CRE70</t>
+  </si>
+  <si>
+    <t>B0859FDXH4</t>
+  </si>
+  <si>
+    <t>LPNHK459727731</t>
+  </si>
+  <si>
     <t>Cecotec Przenośny irygator do ust Bamba ToothCare 1100 Jet Liberty. 6 trybów użytkowania i 6 dysz, Wyświetlacz LED, Pojemność 280 ml, 8 ustawień ciśnienia, IPX7, Ładowanie USB i torba podróżna Pojemność 280 ML | Przenośny</t>
   </si>
   <si>
     <t>B09SHVHVR8</t>
   </si>
   <si>
     <t>LPNWE375435029</t>
   </si>
   <si>
+    <t>Ridgemonkey Klasyczny toster sandwich, edycja granitowa, standard lub XL (standardowy)</t>
+  </si>
+  <si>
+    <t>B0BSNVKNXX</t>
+  </si>
+  <si>
+    <t>LPNHK459056211</t>
+  </si>
+  <si>
+    <t>ALPINA Venet – wysokiej jakości gogle narciarskie dla kobiet i mężczyzn, optymalne dopasowanie, idealne dla osób noszących okulary, ochrona przed zaparowaniem, efektywna cyrkulacja powietrza, kolor</t>
+  </si>
+  <si>
+    <t>B0DWN643JZ</t>
+  </si>
+  <si>
+    <t>LPNHK505609644</t>
+  </si>
+  <si>
     <t>Braun Series 3 4210201447733 Trymer, Czarny/Szary, 40 Długości Czarny/Szary BT3410</t>
   </si>
   <si>
     <t>B0BT53G3KQ</t>
   </si>
   <si>
     <t>LPNHE926663576</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
     <t>0193560012689</t>
   </si>
   <si>
     <t>Bestope Pro L-F Zestaw Lokówek, Czarny, 22 x 13.5 cm</t>
   </si>
   <si>
     <t>B0963NPT8X</t>
   </si>
   <si>
     <t>LPNWE360161917</t>
   </si>
   <si>
     <t>Oral-B Junior Pro 8006540743027 Szczoteczka Elektryczna, Zielony, 1 Sztuka</t>
   </si>
   <si>
     <t>B0C6MB3GY3</t>
   </si>
   <si>
     <t>LPNWE332793739</t>
   </si>
   <si>
     <t>LPNWE376292246</t>
   </si>
   <si>
     <t>Philips Body Groomer 3000 – trymer do ciała dla mężczyzn, potrójna ochrona, precyzyjne i delikatne golenie okolic intymnych, 100% wodoodporności, 80 minut pracy, model BG3480/15</t>
   </si>
   <si>
     <t>B0FJM3MZ9T</t>
   </si>
   <si>
     <t>LPNWE377894882</t>
   </si>
   <si>
+    <t>Kettlebell fit fioletowy/szary 12 kg</t>
+  </si>
+  <si>
+    <t>B071VMCNG1</t>
+  </si>
+  <si>
+    <t>LPNHe009006896</t>
+  </si>
+  <si>
+    <t>spL01o2934j</t>
+  </si>
+  <si>
+    <t>Remington HC5810 OLD HC5810</t>
+  </si>
+  <si>
+    <t>B09RNBFS2C</t>
+  </si>
+  <si>
+    <t>LPNHK552847568</t>
+  </si>
+  <si>
+    <t>Remington Wałki do włosów, termiczne, 20 welurowych wałków, 8szt. 25mm i 12szt. 32mm, ceramiczne klipsy, Różowy/Czarny, PROluxe H9100</t>
+  </si>
+  <si>
+    <t>B01N9XJF5B</t>
+  </si>
+  <si>
+    <t>LPNHK542366704</t>
+  </si>
+  <si>
+    <t>LPNHK553347900</t>
+  </si>
+  <si>
     <t>Cecotec szczotka powietrza 10 w 1 CeramicCare 3w1 Styler. 1200 W, gładkie, falowane, nadaje objętość i wysusza włosy, 10 wymiennych głowic, 3 temperatury, 2 prędkości, ceramiczne 10 Cabezales</t>
   </si>
   <si>
     <t>B0BQ12ZGFJ</t>
   </si>
   <si>
     <t>LPNWE360936724</t>
   </si>
   <si>
     <t>LPNWE377869543</t>
   </si>
   <si>
     <t>Beurer EM 49 Digital TENS/EMS urządzenie elektryczne do stymulacji nerwów i mięśni Bez zapasowych elektrod</t>
   </si>
   <si>
     <t>B01KUJ1VMG</t>
   </si>
   <si>
     <t>LPNWE353905786</t>
   </si>
   <si>
     <t>RENPHO Urządzenie do masażu karku z ogrzewaniem, masażer do ramion, elektryczny masażer Shiatsu do karku i pleców, obrót 3D, regulowana prędkość</t>
   </si>
   <si>
     <t>B07PQRWQD9</t>
   </si>
   <si>
     <t>LPNWE360867115</t>
   </si>
   <si>
     <t>Remington Profesjonalna prostownica [czujnik ochrony przed wysoką temperaturą w celu zmniejszenia uszkodzeń włosów] Keratin Protect (wysokiej jakości keratynowa powłoka ceramiczna z olejkiem Prostownica do włosów profesjonalna nowa</t>
   </si>
   <si>
     <t>B09RN8Q4CW</t>
   </si>
   <si>
     <t>LPNWE350816230</t>
   </si>
   <si>
     <t>Oral-B Pro 3 3000 8006540759790 Szczoteczka Elektryczna do Zębów, Czarny, 2 Końcówki</t>
   </si>
   <si>
     <t>B0B4WR2WK1</t>
   </si>
   <si>
     <t>LPNWE360117193</t>
   </si>
   <si>
+    <t>Mini rower treningowy pedał ćwiczący cykl oporu do wnętrz siłownia biuro dopasowanie czarny</t>
+  </si>
+  <si>
+    <t>B08PF52G3R</t>
+  </si>
+  <si>
+    <t>LPNHe093717670</t>
+  </si>
+  <si>
+    <t>Amazon Basics Odważniki hantli neoprenowych (zestaw 2 szt., 1 kg - 5 kg) 10 kg</t>
+  </si>
+  <si>
+    <t>B0DNHSYFXP</t>
+  </si>
+  <si>
+    <t>LPNHe042539740</t>
+  </si>
+  <si>
     <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
   </si>
   <si>
     <t>B0BS1WCG38</t>
   </si>
   <si>
     <t>LPNWE358122220</t>
   </si>
   <si>
     <t>0761318522362</t>
   </si>
   <si>
     <t>REVLON RVDR5222 One-StepTMprofesjonalna nadająca włosom objętości suszarka z grzebieniem rozdzielającym Oryginalny z grzebieniem</t>
   </si>
   <si>
     <t>B0D98PWHXN</t>
   </si>
   <si>
     <t>LPNHK446403944</t>
   </si>
   <si>
     <t>LPNWE375199116</t>
   </si>
   <si>
-    <t>Remington HC5810 OLD HC5810</t>
-[...4 lines deleted...]
-  <si>
     <t>LPNHK526169398</t>
   </si>
   <si>
+    <t>Beurer LA 45 Dyfuzor zapachowy do olejków eterycznych, 2-stopniowy ultradźwiękowy nebulizator do aromaterapii, światło nastrojowe w 9 kolorach, obudowa ceramiczna i drewniana pokrywa, z minutnikiem</t>
+  </si>
+  <si>
+    <t>B0G1BR5QSW</t>
+  </si>
+  <si>
+    <t>LPNHK537078716</t>
+  </si>
+  <si>
     <t>Babyliss Babyliss Big Hair Dual Obrotowa Szczotka do Ciepłego Powietrza, Złoty</t>
   </si>
   <si>
     <t>B07WCCK6BC</t>
   </si>
   <si>
     <t>LPNWE376491159</t>
   </si>
   <si>
     <t>Autentyczny Philips OneBlade 360 with Connectivity, elektryczny trymer do brody, golarki i ciała z technologią 360 ostrzy, 1x360 ostrzy, regulowany grzebień 5w1, 1x zestaw do ciała, (model QP4631/30)</t>
   </si>
   <si>
     <t>B0CHZ5WN26</t>
   </si>
   <si>
     <t>LPNWE373378944</t>
   </si>
   <si>
     <t>Imetec, Bellissima My Pro GH18 1100, prostownik do modelowania na gorące powietrze z ceramicznymi szczotkami, 5 akcesoriów do tworzenia gładkich i błyszczących włosów, miękkie fale i krętliki, 1000 W</t>
   </si>
   <si>
     <t>B0BY1XCMHY</t>
   </si>
   <si>
     <t>LPNHE984887068</t>
   </si>
   <si>
     <t>Rowenta Multi Accessories Trim &amp; Style Easy 13 w 1 TN9140 Tytanowe samoostrzące ostrza do włosów i brody, golarka do ciała, korzystanie bezprzewodowe, autonomia 120 min, wodoodporne</t>
   </si>
   <si>
     <t>B08XYZQ2N6</t>
   </si>
   <si>
     <t>LPNWE358580198</t>
   </si>
   <si>
     <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów, 1 końcówka do zębów, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, uchwyt na szczoteczkę, zaprojektowany przez</t>
   </si>
   <si>
     <t>B0DP1QFTXV</t>
   </si>
   <si>
     <t>LPNWE374312240</t>
   </si>
   <si>
+    <t>BaByliss Szczotka do gorącego powietrza Perfect Finish AS126E, 1000 W, 4 wymienne głowice, Suchy, Formy, Prosty, Objętość, Technologia jonowa, Miękkie włosy, Błyszczące i bez pukania</t>
+  </si>
+  <si>
+    <t>B085D7MF2Z</t>
+  </si>
+  <si>
+    <t>LPNHK553055918</t>
+  </si>
+  <si>
+    <t>Columbia Worek marynarski Uniseks Landroamer Duffel (1 w zestawie) Rozmiar uniwersalny czarny i pomarańczowy</t>
+  </si>
+  <si>
+    <t>B0CLWSXB65</t>
+  </si>
+  <si>
+    <t>LPNHe083179641</t>
+  </si>
+  <si>
     <t>Rowenta Szczotka do ciepłego powietrza CF9540 Brush Activ Premium Care, z naturalnym włosiem, powłoka kaszmirowo-keratynowa, 2 nasadki do szczoteczki, kolor biały Naturalne włosie</t>
   </si>
   <si>
     <t>B06XXGZRHF</t>
   </si>
   <si>
     <t>LPNWE377877722</t>
   </si>
   <si>
     <t>Philips OneBlade 360 Hybrydowy golarka twarzy+ciała, golarka elektryczna, trymer do brody i ciała, ostrzy 360, 3x ostrze 360 do twarzy, 3x grzebień do zarostu (1,3,5mm), 1x zestaw do ciała, QP2824/31</t>
   </si>
   <si>
     <t>B0DXLBZF4Q</t>
   </si>
   <si>
     <t>LPNWE373949409</t>
   </si>
   <si>
     <t>LPNWE377391086</t>
   </si>
   <si>
+    <t>Philips Air Styler Advanced BHA710/00 Lokówko Suszarka, Silky White, 30/50/50 mm Stylizator powietrza serii 7000 z 3 akcesoriami</t>
+  </si>
+  <si>
+    <t>B0BG8LL5PQ</t>
+  </si>
+  <si>
+    <t>LPNHK532076603</t>
+  </si>
+  <si>
+    <t>Roces Schlittschuhe Paradise/Lama - Łyżwiarstwo 37 czarny</t>
+  </si>
+  <si>
+    <t>B00HVG7KUO</t>
+  </si>
+  <si>
+    <t>LPNHK537915078</t>
+  </si>
+  <si>
     <t>0725414302716</t>
   </si>
   <si>
     <t>Snailax Urządzenie do masażu pleców, karku, karku z ogrzewaniem, Shiatsu masażer pleców, poduszka do masażu 3D, poduszka do masażu karku, pleców, ramion, nóg, prezent dla mamy, taty, kobiet</t>
   </si>
   <si>
     <t>B0CN99C4Q6</t>
   </si>
   <si>
     <t>LPNWE360395822</t>
   </si>
   <si>
     <t>Wahl Rapid Clip, maszynka do włosów dla mężczyzn, do ponownego ładowania, litowo-jonowa, profesjonalna jakość, bezprzewodowa maszynka do włosów</t>
   </si>
   <si>
     <t>B0CM49YCZT</t>
   </si>
   <si>
     <t>LPNWE377366822</t>
   </si>
   <si>
     <t>Oral-B iO Kids 6+ Disney Stitch elektryczna szczoteczka do zębów dla dzieci – elektryczna szczoteczka do zębów dla dzieci od 6 lat, w zestawie 1 szczoteczka, etui podróżne, timer muzyczny i 3 tryby Stitch Blue Dzieci 1 Bürste + 1 Kopf</t>
   </si>
   <si>
     <t>B0FPD5G2NX</t>
   </si>
   <si>
     <t>LPNWE362858523</t>
   </si>
   <si>
     <t>Remington prostownica do włosów, płytki ceramiczne z mikroodżywkami z marokańskim olejem, bardzo szerokie płytki, zakres temp. 150-235°C, ruchome płytki, obrotowy przewód, biała, Shine Therapy S8550 Pojedynczy</t>
   </si>
   <si>
     <t>B07N7T9HXF</t>
   </si>
   <si>
     <t>LPNWE358807307</t>
   </si>
   <si>
+    <t>Beurer EM 59 Heat Cyfrowe urządzenie TENS/EMS, urządzenie 4 w 1 do stymulacji prądem do terapii bólu, stymulacji mięśni, masażu i terapii ciepłem, zawiera 4 elektrody i baterię Urządzenie TENS/EMS z 4 elektrodami i funkcja ogrzewania</t>
+  </si>
+  <si>
+    <t>B0872DQW46</t>
+  </si>
+  <si>
+    <t>LPNHK545891838</t>
+  </si>
+  <si>
     <t>OMRON X3 Comfort - Automatisches Oberarm-Blutdruckmessgerät | Gut</t>
   </si>
   <si>
     <t>B07Z9MDV8F</t>
   </si>
   <si>
     <t>LPNWE353908373</t>
   </si>
   <si>
     <t>Oral-B iO Series 2 elektryczna szczoteczka do zębów/szczotka elektryczna, 1 końcówka do szczoteczki, 3 tryby czyszczenia do pielęgnacji zębów, technologia magnetyczna, etui podróżne, zaprojektowana Niebieski (Ocean Blue) Nowy 1 szczotka + 1 głowica</t>
   </si>
   <si>
     <t>B0DP1Q2MKW</t>
   </si>
   <si>
     <t>LPNWE358337616</t>
   </si>
   <si>
     <t>Philips BG7025/15 Bodygroom Series 7000 z wbudowanym grzebieniem (od 3 do 11 mm) czarny 2 Piece Set</t>
   </si>
   <si>
     <t>B07FJHZDPL</t>
   </si>
   <si>
     <t>LPNWE377861357</t>
   </si>
   <si>
     <t>Princess Airstyler Pro, narzędzie do stylizacji 7 w 1, 3 poziomy ogrzewania i prędkości, funkcja jonowa, Coolshot, kabel 1,8 m, torba podróżna, 7 nasadek, rękawica chroniąca przed wysoką temperaturą</t>
   </si>
   <si>
     <t>B0DQQ7XW11</t>
   </si>
   <si>
     <t>LPNWE352709851</t>
   </si>
   <si>
     <t>Lumie Bodyclock Rise 100 Weckwecker mit Sonnenaufgang und Sonnenuntergang, Weiß</t>
   </si>
   <si>
     <t>B07VHQ5K9B</t>
   </si>
   <si>
     <t>LPNWE377073221</t>
   </si>
   <si>
+    <t>ARENA Strój kąpielowy jednoczęściowy Kobiety Powerskin St Next Ob. 34 czarny</t>
+  </si>
+  <si>
+    <t>B0CFW7S85X</t>
+  </si>
+  <si>
+    <t>LPNHe092416334</t>
+  </si>
+  <si>
+    <t>NIKE Mężczyźni Air Zoom Ziemia Kiger 7Buty do biegania 42.5 EU Czarny</t>
+  </si>
+  <si>
+    <t>B00MAMY1EW</t>
+  </si>
+  <si>
+    <t>LPNHe086991044</t>
+  </si>
+  <si>
     <t>Braun Series 5 golarka elektryczna z nakładką EasyClick i trymerem precyzyjnym, golarka męska, elektryczna, EasyClean, na mokro i sucho, prezent dla mężczyzny, wyprodukowano w Niemczech, 51-B1200s, Nowy</t>
   </si>
   <si>
     <t>B0B3JC16GW</t>
   </si>
   <si>
     <t>LPNWE366405010</t>
   </si>
   <si>
     <t>LPNWE374269513</t>
   </si>
   <si>
     <t>BaByliss Big Hair Luxe Obrotowa szczotka z ciepłym powietrzem, multistyler z 4 końcówkami do wygładzania, szczotkowania, objętości i kształtu, luksusowa szczotka do suszarki do włosów zapewniająca Nowy</t>
   </si>
   <si>
     <t>B087L8XYFL</t>
   </si>
   <si>
     <t>LPNHK526095894</t>
   </si>
   <si>
     <t>0073950336802</t>
   </si>
   <si>
     <t>Waterpik WP-660EU Ultra Profesjonalny irygator do jamy ustnej, biały\</t>
   </si>
   <si>
     <t>B073WGYSF9</t>
   </si>
   <si>
     <t>LPNWE360124590</t>
   </si>
   <si>
+    <t>Suszarko lokówka do włosów BaByliss Air Power Volume 2 w 1 - tryby na mokro i na sucho, wygładzająca szczotka do suszenia z 3 ustawieniami temperatury, jonizacja i ceramika, złota, AS95E</t>
+  </si>
+  <si>
+    <t>B0D6YQQPFP</t>
+  </si>
+  <si>
+    <t>LPNHK499854792</t>
+  </si>
+  <si>
+    <t>0726423360360</t>
+  </si>
+  <si>
+    <t>HEAD Kobiety Sprint Pro 4.0 Padel Womenbuty do wiosłowania 36 EU Biały, jasnozielony</t>
+  </si>
+  <si>
+    <t>B0DQKJTNQX</t>
+  </si>
+  <si>
+    <t>LPNHe064539896</t>
+  </si>
+  <si>
     <t>Philips Series 5000 S5466/18, Elektryczna golarka na mokro i na sucho, wydajne i delikatne golenie, system cięcia SteelPrecision, elastyczne głowice tnące 360°, czas pracy 60 min, Dark Royal Blue</t>
   </si>
   <si>
     <t>B095H9X4K3</t>
   </si>
   <si>
     <t>LPNWE373449208</t>
   </si>
   <si>
     <t>Oral-B iO Series 2 Elektrische Zahnbürste, Electric Toothbrush, DUO Pack, 2. Handstück, 3 Putzmodi für Zahnpflege, Reise-Etui, Aufsteckbürsten-Etui, Designed by Braun, Night Black, Calm Pink</t>
   </si>
   <si>
     <t>B0DP1HDP4W</t>
   </si>
   <si>
     <t>LPNWE377099541</t>
   </si>
   <si>
+    <t>POC gogle narciarskie Uniseks Retina Mid (1 w zestawie) Rozmiar uniwersalny Uranium Black/Partly Sunny Blue</t>
+  </si>
+  <si>
+    <t>B0C574MDVT</t>
+  </si>
+  <si>
+    <t>LPNHe060645551</t>
+  </si>
+  <si>
     <t>Philips Sonicare DiamondClean 9000 Elektryczna Szczoteczka Do Zębów, Czarny (model HX9911/27)</t>
   </si>
   <si>
     <t>B08557FRY4</t>
   </si>
   <si>
     <t>LPNHK320461985</t>
   </si>
   <si>
     <t>Braun Silk-épil 9 Flex depilator z elastyczną głowicą 360 do łatwego usuwania włosów, na mokro i sucho, długo utrzymująca się jedwabiście gładka skóra, nasadki do golenia i trymera, Made in Germany,</t>
   </si>
   <si>
     <t>B0CQRTC5TJ</t>
   </si>
   <si>
     <t>LPNWE377356382</t>
   </si>
   <si>
+    <t>Philips Suszarka z serii 8000: ThermoShield Advanced i bezszczotkowy silnik DC zapewniają szybkie suszenie i optymalną pielęgnację, 1400 W, kolor Rose Champagne, nasadka i dyfuzor, model BHD837/10</t>
+  </si>
+  <si>
+    <t>B0DFHCG9Z3</t>
+  </si>
+  <si>
+    <t>LPNHK552233789</t>
+  </si>
+  <si>
     <t>Oral-B 4210201448877 Szczoteczka do Zębów, Czarny/Różowy</t>
   </si>
   <si>
     <t>B0B5S6X195</t>
   </si>
   <si>
     <t>LPNWE366123026</t>
   </si>
   <si>
     <t>Oral-B Io 9 4210201421801 Szczoteczka Elektryczna, Czarny, 1 sztuka</t>
   </si>
   <si>
     <t>B0B5FH5PP1</t>
   </si>
   <si>
     <t>LPNHE926456140</t>
   </si>
   <si>
     <t>spN3YFVXGHS</t>
+  </si>
+  <si>
+    <t>Szczoteczka elektryczna Philips Sonicare DiamondClean 9000, podwójne opakowanie, szczoteczka soniczna z aplikacją, czujnik nacisku, szklanka do ładowania, kolor czarny i Rosegold, model HX9914/61 Black &amp; Rosegold</t>
+  </si>
+  <si>
+    <t>B0B722CTNL</t>
+  </si>
+  <si>
+    <t>LPNHK552777463</t>
+  </si>
+  <si>
+    <t>Szczoteczka elektryczna Philips Sonicare DiamondClean 9000, podwójne opakowanie, szczoteczka soniczna z aplikacją, czujnik nacisku, szklanka do ładowania, kolor czarny, model HX9914/63 Black &amp; Black</t>
+  </si>
+  <si>
+    <t>B0B71VWHJN</t>
+  </si>
+  <si>
+    <t>LPNHK552191868</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -998,1651 +1343,2525 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G69"/>
+  <dimension ref="A1:G107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B69" sqref="B69"/>
+      <selection activeCell="B107" sqref="B107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>8.81</v>
+        <v>8.56</v>
       </c>
       <c r="G2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3" s="1">
-        <v>3121040054543</v>
+        <v>4015110009368</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>17.11</v>
+        <v>8.81</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4008496817962</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>18.2</v>
+        <v>9.9</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" s="1">
-        <v>8435667194250</v>
+        <v>5060903383117</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>18.92</v>
+        <v>11.9</v>
       </c>
       <c r="G5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" s="1">
-        <v>8435484035026</v>
+        <v>602938348959</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>19.9</v>
+        <v>11.99</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="1">
-        <v>8435484035033</v>
+        <v>3121040054543</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>19.9</v>
+        <v>17.11</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>19.9</v>
+        <v>18.2</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" s="1">
-        <v>8435484033725</v>
+        <v>8435667194250</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>19.9</v>
+        <v>18.92</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10" s="1">
-        <v>3121040087619</v>
+        <v>8435484035026</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>19.99</v>
+        <v>19.9</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B11" s="1">
-        <v>8435484042000</v>
+        <v>8435484035033</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>22.9</v>
+        <v>19.9</v>
       </c>
       <c r="G11" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B12" s="1">
-        <v>8710103844037</v>
+        <v>8447420055777</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12">
-        <v>23.66</v>
+        <v>19.9</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="1">
-        <v>8435484042291</v>
+        <v>8435484033725</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>23.9</v>
+        <v>19.9</v>
       </c>
       <c r="G13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B14" s="1">
-        <v>4008496791057</v>
+        <v>3121040087619</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F14">
-        <v>24.81</v>
+        <v>19.99</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>4015588885402</v>
+        <v>840324422504</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F15">
-        <v>24.95</v>
+        <v>20.2</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="1">
-        <v>8720689004503</v>
+        <v>840324422504</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>24.99</v>
+        <v>20.2</v>
       </c>
       <c r="G16" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>8710103951360</v>
+        <v>4008496872879</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>25.99</v>
+        <v>22.3</v>
       </c>
       <c r="G17" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>4210201426967</v>
+        <v>65</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>26.58</v>
+        <v>22.39</v>
       </c>
       <c r="G18" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B19" s="1">
-        <v>4210201426967</v>
+        <v>8435484042000</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>26.58</v>
+        <v>22.9</v>
       </c>
       <c r="G19" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>5038061140118</v>
+        <v>8416210321217</v>
       </c>
       <c r="C20" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>28.86</v>
+        <v>22.99</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B21" s="1">
-        <v>4008496818488</v>
+        <v>8710103844037</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>29.54</v>
+        <v>23.66</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1">
-        <v>8447420865932</v>
+        <v>8435484042291</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>29.9</v>
+        <v>23.9</v>
       </c>
       <c r="G22" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B23" s="1">
-        <v>3059947001431</v>
+        <v>689228744707</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23">
-        <v>29.9</v>
+        <v>24.72</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4008496791057</v>
+      </c>
+      <c r="C24" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>24.81</v>
+      </c>
+      <c r="G24" t="s">
         <v>78</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B25" s="1">
-        <v>4008496789290</v>
+        <v>4015588885402</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>31.45</v>
+        <v>24.95</v>
       </c>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B26" s="1">
-        <v>8051772717827</v>
+        <v>8720689004503</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>32.59</v>
+        <v>24.99</v>
       </c>
       <c r="G26" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B27" s="1">
-        <v>8435484043144</v>
+        <v>8710103951360</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>35.99</v>
+        <v>25.99</v>
       </c>
       <c r="G27" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B28" s="1">
-        <v>4210201447733</v>
+        <v>3138520314837</v>
       </c>
       <c r="C28" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D28" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>36.93</v>
+        <v>26.49</v>
       </c>
       <c r="G28" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>100</v>
+      </c>
+      <c r="B29" s="1">
+        <v>4210201426967</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>36.99</v>
+        <v>26.58</v>
       </c>
       <c r="G29" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30" s="1">
-        <v>8006540743027</v>
+        <v>4210201426967</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D30" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>39.99</v>
+        <v>26.58</v>
       </c>
       <c r="G30" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B31" s="1">
-        <v>8006540743027</v>
+        <v>4897122201561</v>
       </c>
       <c r="C31" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D31" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>39.99</v>
+        <v>26.66</v>
       </c>
       <c r="G31" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B32" s="1">
-        <v>8720689026871</v>
+        <v>5038061140118</v>
       </c>
       <c r="C32" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>39.99</v>
+        <v>28.86</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B33" s="1">
-        <v>8435484044394</v>
+        <v>4008496818488</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D33" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>44.54</v>
+        <v>29.54</v>
       </c>
       <c r="G33" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B34" s="1">
-        <v>8435484044394</v>
+        <v>8447420865932</v>
       </c>
       <c r="C34" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D34" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34">
-        <v>44.54</v>
+        <v>29.9</v>
       </c>
       <c r="G34" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B35" s="1">
-        <v>4211125662059</v>
+        <v>3059947001431</v>
       </c>
       <c r="C35" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>44.99</v>
+        <v>29.9</v>
       </c>
       <c r="G35" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B36" s="1">
-        <v>4897122200083</v>
+        <v>4015672114265</v>
       </c>
       <c r="C36" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D36" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>44.99</v>
+        <v>29.99</v>
       </c>
       <c r="G36" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B37" s="1">
-        <v>5038061140248</v>
+        <v>4006160231328</v>
       </c>
       <c r="C37" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="D37" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F37">
-        <v>44.99</v>
+        <v>29.99</v>
       </c>
       <c r="G37" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B38" s="1">
-        <v>8006540759790</v>
+        <v>4006160231328</v>
       </c>
       <c r="C38" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
-        <v>46.95</v>
+        <v>30.98</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B39" s="1">
-        <v>8006540977804</v>
+        <v>4008496789290</v>
       </c>
       <c r="C39" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D39" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>49.95</v>
+        <v>31.45</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>129</v>
+      </c>
+      <c r="B40" s="1">
+        <v>6941057412474</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40">
-        <v>49.99</v>
+        <v>32.09</v>
       </c>
       <c r="G40" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>132</v>
+      </c>
+      <c r="B41" s="1">
+        <v>8051772717827</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D41" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>49.99</v>
+        <v>32.59</v>
       </c>
       <c r="G41" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B42" s="1">
-        <v>5038061140170</v>
+        <v>4550170447403</v>
       </c>
       <c r="C42" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D42" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F42">
-        <v>49.99</v>
+        <v>34.89</v>
       </c>
       <c r="G42" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B43" s="1">
-        <v>3030050153804</v>
+        <v>8435484043144</v>
       </c>
       <c r="C43" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
-        <v>52.7</v>
+        <v>35.99</v>
       </c>
       <c r="G43" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B44" s="1">
-        <v>8720689020541</v>
+        <v>5056210629536</v>
       </c>
       <c r="C44" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="D44" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
-        <v>52.99</v>
+        <v>36.15</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B45" s="1">
-        <v>8007403119140</v>
+        <v>4003692333513</v>
       </c>
       <c r="C45" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D45" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45">
-        <v>54.99</v>
+        <v>36.6</v>
       </c>
       <c r="G45" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B46" s="1">
-        <v>3121040079195</v>
+        <v>4210201447733</v>
       </c>
       <c r="C46" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D46" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>57.0</v>
+        <v>36.93</v>
       </c>
       <c r="G46" t="s">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>8700216611114</v>
+        <v>152</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="C47" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D47" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F47">
-        <v>57.43</v>
+        <v>36.99</v>
       </c>
       <c r="G47" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="B48" s="1">
-        <v>3121040062739</v>
+        <v>8006540743027</v>
       </c>
       <c r="C48" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D48" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>59.53</v>
+        <v>39.99</v>
       </c>
       <c r="G48" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B49" s="1">
-        <v>8720689040099</v>
+        <v>8006540743027</v>
       </c>
       <c r="C49" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D49" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="G49" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B50" s="1">
-        <v>8720689040099</v>
+        <v>8720689026871</v>
       </c>
       <c r="C50" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="D50" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="G50" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>162</v>
+      </c>
+      <c r="B51" s="1">
+        <v>3412181011992</v>
       </c>
       <c r="C51" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D51" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F51">
-        <v>64.5</v>
+        <v>40.63</v>
       </c>
       <c r="G51" t="s">
-        <v>33</v>
+        <v>165</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B52" s="1">
-        <v>5996415037272</v>
+        <v>5038061140170</v>
       </c>
       <c r="C52" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="D52" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F52">
-        <v>64.5</v>
+        <v>42.47</v>
       </c>
       <c r="G52" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B53" s="1">
-        <v>8700216932660</v>
+        <v>4008496877515</v>
       </c>
       <c r="C53" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D53" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53">
-        <v>64.53</v>
+        <v>43.99</v>
       </c>
       <c r="G53" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B54" s="1">
-        <v>4008496985609</v>
+        <v>4008496877515</v>
       </c>
       <c r="C54" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D54" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>68.63</v>
+        <v>43.99</v>
       </c>
       <c r="G54" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B55" s="1">
-        <v>4015672112162</v>
+        <v>8435484044394</v>
       </c>
       <c r="C55" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D55" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>74.25</v>
+        <v>44.54</v>
       </c>
       <c r="G55" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B56" s="1">
-        <v>8700216610872</v>
+        <v>8435484044394</v>
       </c>
       <c r="C56" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D56" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F56">
-        <v>79.95</v>
+        <v>44.54</v>
       </c>
       <c r="G56" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B57" s="1">
-        <v>8710103875376</v>
+        <v>4211125662059</v>
       </c>
       <c r="C57" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D57" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>89.31</v>
+        <v>44.99</v>
       </c>
       <c r="G57" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B58" s="1">
-        <v>8712836997707</v>
+        <v>4897122200083</v>
       </c>
       <c r="C58" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F58">
-        <v>89.99</v>
+        <v>44.99</v>
       </c>
       <c r="G58" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B59" s="1">
-        <v>5060006627859</v>
+        <v>5038061140248</v>
       </c>
       <c r="C59" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D59" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="E59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>89.99</v>
+        <v>44.99</v>
       </c>
       <c r="G59" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B60" s="1">
-        <v>4210201432630</v>
+        <v>8006540759790</v>
       </c>
       <c r="C60" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="D60" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>99.74</v>
+        <v>46.95</v>
       </c>
       <c r="G60" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B61" s="1">
-        <v>4210201432630</v>
+        <v>6921761168577</v>
       </c>
       <c r="C61" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D61" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F61">
-        <v>99.74</v>
+        <v>47.49</v>
       </c>
       <c r="G61" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B62" s="1">
-        <v>3030050153828</v>
+        <v>840324422955</v>
       </c>
       <c r="C62" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D62" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>99.9</v>
+        <v>47.99</v>
       </c>
       <c r="G62" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>195</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8006540977804</v>
       </c>
       <c r="C63" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="D63" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>99.99</v>
+        <v>49.95</v>
       </c>
       <c r="G63" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>8710103993827</v>
+        <v>199</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>198</v>
       </c>
       <c r="C64" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D64" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64">
-        <v>119.99</v>
+        <v>49.99</v>
       </c>
       <c r="G64" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>8700216655484</v>
+        <v>199</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>198</v>
       </c>
       <c r="C65" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D65" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65">
-        <v>126.19</v>
+        <v>49.99</v>
       </c>
       <c r="G65" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="B66" s="1">
-        <v>8710103935971</v>
+        <v>5038061140170</v>
       </c>
       <c r="C66" t="s">
-        <v>200</v>
+        <v>167</v>
       </c>
       <c r="D66" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>145.0</v>
+        <v>49.99</v>
       </c>
       <c r="G66" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B67" s="1">
-        <v>7500435225304</v>
+        <v>4211125105082</v>
       </c>
       <c r="C67" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67">
-        <v>154.28</v>
+        <v>50.78</v>
       </c>
       <c r="G67" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B68" s="1">
-        <v>4210201448877</v>
+        <v>3030050153804</v>
       </c>
       <c r="C68" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D68" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F68">
-        <v>239.0</v>
+        <v>52.7</v>
       </c>
       <c r="G68" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B69" s="1">
+        <v>8720689020541</v>
+      </c>
+      <c r="C69" t="s">
+        <v>211</v>
+      </c>
+      <c r="D69" t="s">
+        <v>212</v>
+      </c>
+      <c r="E69">
+        <v>1</v>
+      </c>
+      <c r="F69">
+        <v>52.99</v>
+      </c>
+      <c r="G69" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>213</v>
+      </c>
+      <c r="B70" s="1">
+        <v>8007403119140</v>
+      </c>
+      <c r="C70" t="s">
+        <v>214</v>
+      </c>
+      <c r="D70" t="s">
+        <v>215</v>
+      </c>
+      <c r="E70">
+        <v>1</v>
+      </c>
+      <c r="F70">
+        <v>54.99</v>
+      </c>
+      <c r="G70" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
+        <v>216</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3121040079195</v>
+      </c>
+      <c r="C71" t="s">
+        <v>217</v>
+      </c>
+      <c r="D71" t="s">
+        <v>218</v>
+      </c>
+      <c r="E71">
+        <v>1</v>
+      </c>
+      <c r="F71">
+        <v>57.0</v>
+      </c>
+      <c r="G71" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
+        <v>219</v>
+      </c>
+      <c r="B72" s="1">
+        <v>8700216611114</v>
+      </c>
+      <c r="C72" t="s">
+        <v>220</v>
+      </c>
+      <c r="D72" t="s">
+        <v>221</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>57.43</v>
+      </c>
+      <c r="G72" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>222</v>
+      </c>
+      <c r="B73" s="1">
+        <v>3030050153774</v>
+      </c>
+      <c r="C73" t="s">
+        <v>223</v>
+      </c>
+      <c r="D73" t="s">
+        <v>224</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>57.5</v>
+      </c>
+      <c r="G73" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" t="s">
+        <v>225</v>
+      </c>
+      <c r="B74" s="1">
+        <v>195981272062</v>
+      </c>
+      <c r="C74" t="s">
+        <v>226</v>
+      </c>
+      <c r="D74" t="s">
+        <v>227</v>
+      </c>
+      <c r="E74">
+        <v>1</v>
+      </c>
+      <c r="F74">
+        <v>59.49</v>
+      </c>
+      <c r="G74" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" t="s">
+        <v>228</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3121040062739</v>
+      </c>
+      <c r="C75" t="s">
+        <v>229</v>
+      </c>
+      <c r="D75" t="s">
+        <v>230</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>59.53</v>
+      </c>
+      <c r="G75" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
+        <v>231</v>
+      </c>
+      <c r="B76" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C76" t="s">
+        <v>232</v>
+      </c>
+      <c r="D76" t="s">
+        <v>233</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>59.99</v>
+      </c>
+      <c r="G76" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" t="s">
+        <v>231</v>
+      </c>
+      <c r="B77" s="1">
+        <v>8720689040099</v>
+      </c>
+      <c r="C77" t="s">
+        <v>232</v>
+      </c>
+      <c r="D77" t="s">
+        <v>234</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>59.99</v>
+      </c>
+      <c r="G77" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>235</v>
+      </c>
+      <c r="B78" s="1">
+        <v>8720689003872</v>
+      </c>
+      <c r="C78" t="s">
+        <v>236</v>
+      </c>
+      <c r="D78" t="s">
+        <v>237</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
+        <v>59.99</v>
+      </c>
+      <c r="G78" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" t="s">
+        <v>238</v>
+      </c>
+      <c r="B79" s="1">
+        <v>8020187818825</v>
+      </c>
+      <c r="C79" t="s">
+        <v>239</v>
+      </c>
+      <c r="D79" t="s">
+        <v>240</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+      <c r="F79">
+        <v>60.69</v>
+      </c>
+      <c r="G79" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" t="s">
+        <v>242</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C80" t="s">
+        <v>243</v>
+      </c>
+      <c r="D80" t="s">
+        <v>244</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>64.5</v>
+      </c>
+      <c r="G80" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
+        <v>245</v>
+      </c>
+      <c r="B81" s="1">
+        <v>5996415037272</v>
+      </c>
+      <c r="C81" t="s">
+        <v>246</v>
+      </c>
+      <c r="D81" t="s">
+        <v>247</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>64.5</v>
+      </c>
+      <c r="G81" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
+        <v>248</v>
+      </c>
+      <c r="B82" s="1">
+        <v>8700216932660</v>
+      </c>
+      <c r="C82" t="s">
+        <v>249</v>
+      </c>
+      <c r="D82" t="s">
+        <v>250</v>
+      </c>
+      <c r="E82">
+        <v>1</v>
+      </c>
+      <c r="F82">
+        <v>64.53</v>
+      </c>
+      <c r="G82" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>251</v>
+      </c>
+      <c r="B83" s="1">
+        <v>4008496985609</v>
+      </c>
+      <c r="C83" t="s">
+        <v>252</v>
+      </c>
+      <c r="D83" t="s">
+        <v>253</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>68.63</v>
+      </c>
+      <c r="G83" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>254</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4211125646639</v>
+      </c>
+      <c r="C84" t="s">
+        <v>255</v>
+      </c>
+      <c r="D84" t="s">
+        <v>256</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>69.99</v>
+      </c>
+      <c r="G84" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>257</v>
+      </c>
+      <c r="B85" s="1">
+        <v>4015672112162</v>
+      </c>
+      <c r="C85" t="s">
+        <v>258</v>
+      </c>
+      <c r="D85" t="s">
+        <v>259</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>74.25</v>
+      </c>
+      <c r="G85" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>260</v>
+      </c>
+      <c r="B86" s="1">
+        <v>8700216610872</v>
+      </c>
+      <c r="C86" t="s">
+        <v>261</v>
+      </c>
+      <c r="D86" t="s">
+        <v>262</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+      <c r="F86">
+        <v>79.95</v>
+      </c>
+      <c r="G86" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>263</v>
+      </c>
+      <c r="B87" s="1">
+        <v>8710103875376</v>
+      </c>
+      <c r="C87" t="s">
+        <v>264</v>
+      </c>
+      <c r="D87" t="s">
+        <v>265</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>89.31</v>
+      </c>
+      <c r="G87" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>266</v>
+      </c>
+      <c r="B88" s="1">
+        <v>8712836997707</v>
+      </c>
+      <c r="C88" t="s">
+        <v>267</v>
+      </c>
+      <c r="D88" t="s">
+        <v>268</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88">
+        <v>89.99</v>
+      </c>
+      <c r="G88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5060006627859</v>
+      </c>
+      <c r="C89" t="s">
+        <v>270</v>
+      </c>
+      <c r="D89" t="s">
+        <v>271</v>
+      </c>
+      <c r="E89">
+        <v>1</v>
+      </c>
+      <c r="F89">
+        <v>89.99</v>
+      </c>
+      <c r="G89" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>272</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3468336980415</v>
+      </c>
+      <c r="C90" t="s">
+        <v>273</v>
+      </c>
+      <c r="D90" t="s">
+        <v>274</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>94.99</v>
+      </c>
+      <c r="G90" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>275</v>
+      </c>
+      <c r="B91" s="1">
+        <v>666032613566</v>
+      </c>
+      <c r="C91" t="s">
+        <v>276</v>
+      </c>
+      <c r="D91" t="s">
+        <v>277</v>
+      </c>
+      <c r="E91">
+        <v>1</v>
+      </c>
+      <c r="F91">
+        <v>95.99</v>
+      </c>
+      <c r="G91" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>278</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4210201432630</v>
+      </c>
+      <c r="C92" t="s">
+        <v>279</v>
+      </c>
+      <c r="D92" t="s">
+        <v>280</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>99.74</v>
+      </c>
+      <c r="G92" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>278</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4210201432630</v>
+      </c>
+      <c r="C93" t="s">
+        <v>279</v>
+      </c>
+      <c r="D93" t="s">
+        <v>281</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>99.74</v>
+      </c>
+      <c r="G93" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>282</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3030050153828</v>
+      </c>
+      <c r="C94" t="s">
+        <v>283</v>
+      </c>
+      <c r="D94" t="s">
+        <v>284</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>99.9</v>
+      </c>
+      <c r="G94" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>286</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C95" t="s">
+        <v>287</v>
+      </c>
+      <c r="D95" t="s">
+        <v>288</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>99.99</v>
+      </c>
+      <c r="G95" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>289</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3030050190915</v>
+      </c>
+      <c r="C96" t="s">
+        <v>290</v>
+      </c>
+      <c r="D96" t="s">
+        <v>291</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96">
+        <v>101.78</v>
+      </c>
+      <c r="G96" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>293</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C97" t="s">
+        <v>294</v>
+      </c>
+      <c r="D97" t="s">
+        <v>295</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+      <c r="F97">
+        <v>112.64</v>
+      </c>
+      <c r="G97" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>296</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8710103993827</v>
+      </c>
+      <c r="C98" t="s">
+        <v>297</v>
+      </c>
+      <c r="D98" t="s">
+        <v>298</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+      <c r="F98">
+        <v>119.99</v>
+      </c>
+      <c r="G98" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>299</v>
+      </c>
+      <c r="B99" s="1">
+        <v>8700216655484</v>
+      </c>
+      <c r="C99" t="s">
+        <v>300</v>
+      </c>
+      <c r="D99" t="s">
+        <v>301</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99">
+        <v>126.19</v>
+      </c>
+      <c r="G99" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>302</v>
+      </c>
+      <c r="B100" s="1">
+        <v>7325549873926</v>
+      </c>
+      <c r="C100" t="s">
+        <v>303</v>
+      </c>
+      <c r="D100" t="s">
+        <v>304</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+      <c r="F100">
+        <v>130.99</v>
+      </c>
+      <c r="G100" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>305</v>
+      </c>
+      <c r="B101" s="1">
+        <v>8710103935971</v>
+      </c>
+      <c r="C101" t="s">
+        <v>306</v>
+      </c>
+      <c r="D101" t="s">
+        <v>307</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>145.0</v>
+      </c>
+      <c r="G101" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>308</v>
+      </c>
+      <c r="B102" s="1">
+        <v>7500435225304</v>
+      </c>
+      <c r="C102" t="s">
+        <v>309</v>
+      </c>
+      <c r="D102" t="s">
+        <v>310</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>154.28</v>
+      </c>
+      <c r="G102" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>311</v>
+      </c>
+      <c r="B103" s="1">
+        <v>8720689033244</v>
+      </c>
+      <c r="C103" t="s">
+        <v>312</v>
+      </c>
+      <c r="D103" t="s">
+        <v>313</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>169.99</v>
+      </c>
+      <c r="G103" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>314</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4210201448877</v>
+      </c>
+      <c r="C104" t="s">
+        <v>315</v>
+      </c>
+      <c r="D104" t="s">
+        <v>316</v>
+      </c>
+      <c r="E104">
+        <v>1</v>
+      </c>
+      <c r="F104">
+        <v>239.0</v>
+      </c>
+      <c r="G104" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>317</v>
+      </c>
+      <c r="B105" s="1">
         <v>4210201421801</v>
       </c>
-      <c r="C69" t="s">
-[...8 lines deleted...]
-      <c r="F69">
+      <c r="C105" t="s">
+        <v>318</v>
+      </c>
+      <c r="D105" t="s">
+        <v>319</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
         <v>322.35</v>
       </c>
-      <c r="G69" t="s">
-        <v>211</v>
+      <c r="G105" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>321</v>
+      </c>
+      <c r="B106" s="1">
+        <v>8720689002530</v>
+      </c>
+      <c r="C106" t="s">
+        <v>322</v>
+      </c>
+      <c r="D106" t="s">
+        <v>323</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>336.26</v>
+      </c>
+      <c r="G106" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>324</v>
+      </c>
+      <c r="B107" s="1">
+        <v>8720689002554</v>
+      </c>
+      <c r="C107" t="s">
+        <v>325</v>
+      </c>
+      <c r="D107" t="s">
+        <v>326</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>344.94</v>
+      </c>
+      <c r="G107" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>