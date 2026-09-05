--- v0 (2026-06-26)
+++ v1 (2026-09-05)
@@ -12,212 +12,386 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Braun 80-m Face Bonus Edition zamienne szczoteczki Wkłady do pędzla do twarzy: Złuszczanie</t>
   </si>
   <si>
     <t>B00R9GZYBS</t>
   </si>
   <si>
     <t>LPNHK331969503</t>
   </si>
   <si>
     <t>spL1i983nl4</t>
   </si>
   <si>
+    <t>Oral-B Vitality Pro 4210201427063 Szczoteczka Elektryczna do Zębów, Czarny</t>
+  </si>
+  <si>
+    <t>B0B4SCYCLS</t>
+  </si>
+  <si>
+    <t>LPNHK552009860</t>
+  </si>
+  <si>
+    <t>spL1I51O9P5</t>
+  </si>
+  <si>
+    <t>LPNHK553046841</t>
+  </si>
+  <si>
+    <t>Clatronic HT 3661 suszarka do włosów, 2200 W, funkcja jonizacji, 3 poziomy temperatury/wydajności.</t>
+  </si>
+  <si>
+    <t>B01N1I5OX5</t>
+  </si>
+  <si>
+    <t>LPNHK542829672</t>
+  </si>
+  <si>
     <t>RENPHO Waga cyfrowa 1 szt. w opakowaniu czarny</t>
   </si>
   <si>
     <t>B01N1UX8RW</t>
   </si>
   <si>
     <t>LPNRP054196200</t>
   </si>
   <si>
     <t>Braun Seria 3 All-In-One zestaw do pielęgnacji brody, trymer/maszynka do włosów dla mężczyzn, maszynka do strzyżenia włosów, trymer do brody 6 w 1 (opakowanie nadające się do recyklingu), prezent dla</t>
   </si>
   <si>
     <t>B0C7WFDJ9N</t>
   </si>
   <si>
     <t>LPNHK401757068</t>
   </si>
   <si>
     <t>spL1i98iLN1</t>
   </si>
   <si>
     <t>GRUNDIG Naturashine HD 7081 suszarka do włosów z funkcją joniki, ceramiczna ochrona, dysza do stylizacji Cool Touch, 2100 W, 3 poziomy temperatury i 2 poziomy przepływu powietrza, poziom zimna,</t>
   </si>
   <si>
     <t>B08FHYF4FX</t>
   </si>
   <si>
     <t>LPNHK450020326</t>
   </si>
   <si>
     <t>spL1i987PjN</t>
   </si>
   <si>
     <t>Cecotec Szczotka do prostowania włosów Bamba InstantCare 1200 Look Brush . 56W, powłoka ceramiczna i Tourmaline, regulacja temperatury od 120ºC-180ºC, 60</t>
   </si>
   <si>
     <t>B09HKSM825</t>
   </si>
   <si>
     <t>LPNWE366106488</t>
   </si>
   <si>
     <t>spNBT8CJD25</t>
   </si>
   <si>
+    <t>ABUS Smiley 3.0 kask dziecięcy z głębokim dopasowaniem, wzornictwo dostosowane do dzieci i miejsce na warkocz, dla dziewcząt i chłopców S (45-50 cm) Niebieski (shiny blue)</t>
+  </si>
+  <si>
+    <t>B09B2W5VVB</t>
+  </si>
+  <si>
+    <t>LPNHe093810362</t>
+  </si>
+  <si>
+    <t>spLc46mIMom</t>
+  </si>
+  <si>
     <t>0604348227176</t>
   </si>
   <si>
     <t>TUREWELL Elektryczny środek do czyszczenia przestrzeni międzyzębowej z 10 stopniami ciśnienia i 8 dyszami, wodoszczelny irygator oralny, 600 ml wody do domu (biały)</t>
   </si>
   <si>
     <t>B07RS1HB6T</t>
   </si>
   <si>
     <t>LPNWE343628386</t>
   </si>
   <si>
+    <t>Oral-B Elektryczna szczoteczka do zębów Pro Junior dla dzieci, fioletowa, 1 miękka szczotka, timer i wibracje, akumulator, od 6 lat</t>
+  </si>
+  <si>
+    <t>B0C6MD1CZQ</t>
+  </si>
+  <si>
+    <t>LPNHK401632354</t>
+  </si>
+  <si>
+    <t>Oral-B Junior Pro 8006540743027 Szczoteczka Elektryczna, Zielony, 1 Sztuka</t>
+  </si>
+  <si>
+    <t>B0C6MB3GY3</t>
+  </si>
+  <si>
+    <t>LPNHK451265413</t>
+  </si>
+  <si>
     <t>Kern - 440-902 - adapter sieciowy zewnętrzny do KERN 440, EMB, EMS, PCB, ECB, ECE, DE, EOE, FKB-A - 440-902</t>
   </si>
   <si>
     <t>B009XRAATW</t>
   </si>
   <si>
     <t>LPNHK449468342</t>
   </si>
   <si>
+    <t>Philips Sonicare For Kids elektryczna szczoteczka do zębów HX6322 / 04, z technologią dźwięku, dla dzieci, delikatne czyszczenie, turkus</t>
+  </si>
+  <si>
+    <t>B01B1J95M2</t>
+  </si>
+  <si>
+    <t>LPNHK514910699</t>
+  </si>
+  <si>
     <t>Remington suszarko-lokówka Hydraluxe 2w1: suszarka do włosów i szczotka zwiększająca objętość, chroni włosy, 3 ust. nagrzewania i 2 ust. nawiewu, zimny nawiew, moc 1200W, AS8901 Szczotka na gorące powietrze</t>
   </si>
   <si>
     <t>B08DHYY7CQ</t>
   </si>
   <si>
     <t>LPNRP065041392</t>
   </si>
   <si>
+    <t>Remington suszarka do włosów z jonizacją, 3 ust. temperatury i 2 ust. nawiewu, tryb Turbo, koncentrator, 2 klipsy, dyfuzor i szczotka 45mm, lekka, moc 2200W, czarna, Curl&amp;Straight Confidence PRO D5707 NEW D5707</t>
+  </si>
+  <si>
+    <t>B09RN56DKH</t>
+  </si>
+  <si>
+    <t>LPNHK551565370</t>
+  </si>
+  <si>
+    <t>EMS Gua Sha elektryczny masażer twarzy ANLAN przeciw zmarszczkom, niebieski, fioletowy, lampa z czerwonym światłem do twarzy, zimne ciepło, urządzenie do masażu twarzy, 3 poziomy intensywności, masaż Mittel</t>
+  </si>
+  <si>
+    <t>B0DXC2HV5G</t>
+  </si>
+  <si>
+    <t>LPNHK552104317</t>
+  </si>
+  <si>
     <t>Remington suszarko-lokówka obrotowa, keratynowa z olejkiem z migdałów, 2 szczotki, 2 klipsy do włosów i końcówka do unoszenia włosów, zimny nawiew, moc 1000W, Keratin Protect AS8811</t>
   </si>
   <si>
     <t>B09RPH1148</t>
   </si>
   <si>
     <t>LPNRP065944377</t>
   </si>
   <si>
+    <t>Remington golarka elektryczna do głowy, rotacyjna, golenie na dł. 0.2mm, antybakteryjna głowica, wodoodporna, bezprzewodowa, golenie na sucho i mokro, ciemnoszare etui, Ultimate RX5 XR1501 Golarka do głowy</t>
+  </si>
+  <si>
+    <t>B09RNCQSJL</t>
+  </si>
+  <si>
+    <t>LPNHK553136923</t>
+  </si>
+  <si>
+    <t>Oral-B Pro 3 Series 8006540977804 Szczoteczka Elektryczna, Czarny Oral-B Pro 3 3000 Szczotka</t>
+  </si>
+  <si>
+    <t>B0BS1WCG38</t>
+  </si>
+  <si>
+    <t>LPNHK551474465</t>
+  </si>
+  <si>
+    <t>LPNHK553377917</t>
+  </si>
+  <si>
+    <t>Philips Sonicare 5300 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 poziomami intensywności, alertem nacisku, EasyStart, SmarTimer, kolor czarny, model HX7101/01 [Nowa technologia]</t>
+  </si>
+  <si>
+    <t>B0DCGK4MT7</t>
+  </si>
+  <si>
+    <t>LPNHK545209519</t>
+  </si>
+  <si>
     <t>RENPHO Urządzenie do masażu, ramion, karku, karku, masażu pleców z masażem 3D głębokich tkanek, masaż karku z głębokim ugniataniem, prezent dla kobiet RP-SNM061</t>
   </si>
   <si>
     <t>B08737HD3S</t>
   </si>
   <si>
     <t>LPNHK452685352</t>
   </si>
   <si>
+    <t>Oral-B iO Series 2 Elektrische Zahnbürste/Electric Toothbrush, 1 Aufsteckbürste, 3 Putzmodi für Zahnpflege, Magnet-Technologie, Reise-Etui, Aufsteckbürstenhalter, Designed by Braun, Night Black</t>
+  </si>
+  <si>
+    <t>B0DP1HYJP2</t>
+  </si>
+  <si>
+    <t>LPNHK451268552</t>
+  </si>
+  <si>
+    <t>Oral-B Io 10 8006540759912 Elektryczna Szczoteczka, Czarny, 360° Szczoteczka do zębów + 1 wkład</t>
+  </si>
+  <si>
+    <t>B0B4WQXL21</t>
+  </si>
+  <si>
+    <t>LPNHK551570930</t>
+  </si>
+  <si>
     <t>Oral-B Oral Health Center Pro Series Elektryczna szczoteczka do zębów i szczoteczka do zębów, 1 kaniula Oxyjet, 1 kaniula wodna, 4 strumienie wody i 5 ciśnień, 2 szczotki, akumulator</t>
   </si>
   <si>
     <t>B0C6MBLKZZ</t>
   </si>
   <si>
     <t>LPNHK440676941</t>
   </si>
   <si>
     <t>spL1i989865</t>
   </si>
   <si>
+    <t>Philips Sonicare 5500 Elektryczna szczoteczka do zębów, szczoteczka soniczna z 2 trybami, alert nacisku, EasyStart, SmarTimer i BrushPacer, kolor granatowy., model HX7113/01 [Nowa technologia]</t>
+  </si>
+  <si>
+    <t>B0DCGJGB31</t>
+  </si>
+  <si>
+    <t>LPNHK391097186</t>
+  </si>
+  <si>
     <t>0010315356983</t>
   </si>
   <si>
     <t>MalleoTrain Tytan prawy 4</t>
   </si>
   <si>
     <t>B0017TQI90</t>
   </si>
   <si>
     <t>LPNHK471508011</t>
   </si>
   <si>
     <t>0797725256590</t>
   </si>
   <si>
     <t>Delmicure Wireless Soundgerät mit intelligenter Geräuschunterdrückung, 4 Modi und einstellbarer Lautstärke, Packung mit 2 Einheiten (Dual) Beige</t>
   </si>
   <si>
     <t>B0DHZ7W87R</t>
   </si>
   <si>
     <t>LPNWE331766592</t>
+  </si>
+  <si>
+    <t>Philips Sonicare 4100 Elektryczna Szczoteczka do Zębów dla Dorosłych z 1 Główką Szczoteczki Sonicznej Philips W2 Optimal Black, Smukłym Etui Podróżnym i Ładowarką USB, Czarna (Model HX3683/54)</t>
+  </si>
+  <si>
+    <t>B0CHMMT791</t>
+  </si>
+  <si>
+    <t>LPNHK551571247</t>
+  </si>
+  <si>
+    <t>Braun Silk-épil 9, depilator damski/depilator do długotrwałego usuwania włosów, nasadka do golenia, nasadka trymera, 9-041, biały/srebrny</t>
+  </si>
+  <si>
+    <t>B0CQRRRP9Q</t>
+  </si>
+  <si>
+    <t>LPNHK551368823</t>
+  </si>
+  <si>
+    <t>Szczoteczka elektryczna Philips Sonicare DiamondClean 9000, wersja specjalna, szczoteczka soniczna z aplikacją, czujnik nacisku, podstawka do ładowania, kolor Aquamarine, model HX9911/89 Blue</t>
+  </si>
+  <si>
+    <t>B0B12TTTF2</t>
+  </si>
+  <si>
+    <t>LPNHK390963644</t>
+  </si>
+  <si>
+    <t>Oral-B iO 6 Czarna szczoteczka elektryczna w zestawie akcesoria, 3 końcówki, 1 etui podróżne, 1 ładowarka, 1 pokrowiec, stworzona w technologii Braun z napędem magnetycznym, interaktywny wyświetlacz Czarna + 3 końcówki + etui</t>
+  </si>
+  <si>
+    <t>B0B59Z1X62</t>
+  </si>
+  <si>
+    <t>LPNHK552087231</t>
   </si>
   <si>
     <t>I-TECH Medical Division, LaMagneto X Magnetoterapia o niskiej częstotliwości z Osteomatem, 63 programy</t>
   </si>
   <si>
     <t>B07NGJGYCP</t>
   </si>
   <si>
     <t>LPNHK347075425</t>
   </si>
   <si>
     <t>spW82D0688S</t>
   </si>
   <si>
     <t>LPNHE944162481</t>
   </si>
   <si>
     <t>spW82D0687c</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -542,59 +716,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="244.083" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="266.506" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -609,365 +783,825 @@
       </c>
       <c r="B2" s="1">
         <v>4210201121220</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>0.87</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>4897122200014</v>
+        <v>4210201427063</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>20.89</v>
+        <v>18.99</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4210201427063</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>18.99</v>
+      </c>
+      <c r="G4" t="s">
         <v>14</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4006160637960</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>27.99</v>
+        <v>19.83</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B6" s="1">
-        <v>8435484042864</v>
+        <v>4897122200014</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>29.9</v>
+        <v>20.89</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>22</v>
+      </c>
+      <c r="B7" s="1">
+        <v>8700216074445</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>31.99</v>
+        <v>26.99</v>
       </c>
       <c r="G7" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B8" s="1">
-        <v>4045761013193</v>
+        <v>4013833039082</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>34.99</v>
+        <v>27.99</v>
       </c>
       <c r="G8" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B9" s="1">
-        <v>5038061110401</v>
+        <v>8435484042864</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>39.9</v>
+        <v>29.9</v>
       </c>
       <c r="G9" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4003318672941</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="1">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="E10">
+        <v>2</v>
+      </c>
+      <c r="F10">
+        <v>29.99</v>
+      </c>
+      <c r="G10" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="1">
-        <v>4897122204418</v>
+      <c r="B11" s="1" t="s">
+        <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>52.99</v>
+        <v>31.99</v>
       </c>
       <c r="G11" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="1">
-        <v>8006540840825</v>
+        <v>8006540742891</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>79.19</v>
+        <v>34.56</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8006540743027</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F13">
-        <v>80.73</v>
+        <v>34.95</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4045761013193</v>
+      </c>
+      <c r="C14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>83.62</v>
+        <v>34.99</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B15" s="1">
-        <v>8019781202031</v>
+        <v>8710103770237</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15">
-        <v>1049.0</v>
+        <v>36.99</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="1">
-        <v>8019781202031</v>
+        <v>5038061110401</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
+        <v>39.9</v>
+      </c>
+      <c r="G16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="1">
+        <v>5038061140149</v>
+      </c>
+      <c r="C17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>39.99</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="1">
+        <v>6977254875835</v>
+      </c>
+      <c r="C18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>40.37</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5038061140057</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>49.99</v>
+      </c>
+      <c r="G19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5038061140309</v>
+      </c>
+      <c r="C20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" t="s">
+        <v>68</v>
+      </c>
+      <c r="E20">
+        <v>1</v>
+      </c>
+      <c r="F20">
+        <v>49.99</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>50.0</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>8006540977804</v>
+      </c>
+      <c r="C22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>50.0</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>8720689021425</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+      <c r="F23">
+        <v>51.78</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4897122204418</v>
+      </c>
+      <c r="C24" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" t="s">
+        <v>78</v>
+      </c>
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24">
+        <v>52.99</v>
+      </c>
+      <c r="G24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8700216611220</v>
+      </c>
+      <c r="C25" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>60.29</v>
+      </c>
+      <c r="G25" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8006540759912</v>
+      </c>
+      <c r="C26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>63.29</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8006540840825</v>
+      </c>
+      <c r="C27" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>79.19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>8720689021692</v>
+      </c>
+      <c r="C28" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" t="s">
+        <v>91</v>
+      </c>
+      <c r="E28">
+        <v>1</v>
+      </c>
+      <c r="F28">
+        <v>79.99</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C29" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>80.73</v>
+      </c>
+      <c r="G29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" t="s">
+        <v>99</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>83.62</v>
+      </c>
+      <c r="G30" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="1">
+        <v>8720689022613</v>
+      </c>
+      <c r="C31" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31" t="s">
+        <v>102</v>
+      </c>
+      <c r="E31">
+        <v>1</v>
+      </c>
+      <c r="F31">
+        <v>98.97</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="1">
+        <v>7500435225212</v>
+      </c>
+      <c r="C32" t="s">
+        <v>104</v>
+      </c>
+      <c r="D32" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>102.21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33" s="1">
+        <v>8720689000987</v>
+      </c>
+      <c r="C33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>149.99</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4210201443766</v>
+      </c>
+      <c r="C34" t="s">
+        <v>110</v>
+      </c>
+      <c r="D34" t="s">
+        <v>111</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>167.0</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="1">
+        <v>8019781202031</v>
+      </c>
+      <c r="C35" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" t="s">
+        <v>114</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+      <c r="F35">
         <v>1049.0</v>
       </c>
-      <c r="G16" t="s">
-        <v>59</v>
+      <c r="G35" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8019781202031</v>
+      </c>
+      <c r="C36" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36">
+        <v>1</v>
+      </c>
+      <c r="F36">
+        <v>1049.0</v>
+      </c>
+      <c r="G36" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>